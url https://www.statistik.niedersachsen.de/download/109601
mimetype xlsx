--- v0 (2026-05-13)
+++ v1 (2026-08-27)
@@ -1,133 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr updateLinks="never" codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez24\Schulen\_ABS\Tabellenerstellung\Internettabellen_barrierefrei\2024\Plausidaten\BaföG\Für Veröffentlichung\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez24\Schulen\_ABS\Tabellenerstellung\Internettabellen_barrierefrei\2025\Plausidaten\BaföG\Für Veröffentlichung\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50F45FA8-748A-45A4-B0D8-7A967A9E03DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEC70E78-68C0-4DB9-B3AB-A4CC32BB7359}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BAföG" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">BAföG!$A$1:$K$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">BAföG!$A$1:$K$61</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="44">
   <si>
     <t>Vollförderung</t>
   </si>
   <si>
     <t>insgesamt</t>
   </si>
   <si>
     <t>Teilförderung</t>
   </si>
   <si>
     <t>Darlehen</t>
   </si>
   <si>
     <t>Anzahl</t>
   </si>
   <si>
     <t>Geförderte</t>
   </si>
   <si>
     <t>Finanzieller Aufwand</t>
   </si>
   <si>
     <t>davon</t>
   </si>
   <si>
     <t>Zuschuss</t>
   </si>
   <si>
     <t>davon erhielten</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>1 000 EUR</t>
   </si>
   <si>
     <t>durchschnitt-licher Monats-bestand</t>
   </si>
   <si>
     <t>Schülerinnen und Schüler</t>
   </si>
   <si>
     <t>Studierende</t>
   </si>
   <si>
-    <t>2014</t>
-[...1 lines deleted...]
-  <si>
     <t>EUR je Monat</t>
   </si>
   <si>
     <t xml:space="preserve">Förderungsfälle und finanzieller Aufwand der Förderung nach dem Bundesausbildungsförderungsgesetz (BAföG) </t>
   </si>
   <si>
     <t>Zeilenende</t>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t>Geförderte insgesamt</t>
   </si>
   <si>
     <t>Prozent</t>
   </si>
   <si>
     <t>davon Geförderte mit Vollförderung</t>
   </si>
   <si>
     <t>davon Geförderte mit Vollförderung in Prozent</t>
   </si>
   <si>
     <t>davon Geförderte mit Teilförderung</t>
@@ -139,94 +136,91 @@
     <t>durchschnittlicher Monatsbestand</t>
   </si>
   <si>
     <t>Finanzieller Aufwand insgesamt in tausend Euro</t>
   </si>
   <si>
     <t>davon Finanzieller Aufwand als Zuschuss in Prozent</t>
   </si>
   <si>
     <t>davon Finanzieller Aufwand als Darlehen in Prozent</t>
   </si>
   <si>
     <t>Durchschnittlicher Förderungsbetrag je Person 1) in Euro je Monat</t>
   </si>
   <si>
     <t>Spaltenende</t>
   </si>
   <si>
     <t>In den nächsten Zeilen befinden sich die Zeichenerklärungen</t>
   </si>
   <si>
     <t xml:space="preserve">Zeichenerklärung: </t>
   </si>
   <si>
     <t>In der nächsten Zeile befindet sich das Copyright</t>
-  </si>
-[...1 lines deleted...]
-    <t>Der Auskunftsdienst des LSN ist wie folgt zu erreichen</t>
   </si>
   <si>
     <t>Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
   </si>
   <si>
     <r>
       <t>Durchschnittlicher Förderungsbetrag je Person</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>1) Bezogen auf den durchschnittlichen Monatsbestand.</t>
   </si>
   <si>
     <t>Für Nichtsehende geht es weiter in der Zeile 7</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
     <t>Für Rückfragen wenden Sie sich bitte an: schulstatistik@statistik.niedersachsen.de</t>
   </si>
   <si>
     <t>Die nächste Zeile beinhaltet die Fußnote 1</t>
   </si>
   <si>
-    <t>© Landesamt für Statistik Niedersachsen, Hannover 2025.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> 0 = Nichts vorhanden</t>
+    <t>© Landesamt für Statistik Niedersachsen, Hannover 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 = Genau Null oder ggf. zur Sicherstellung der statistischen Geheimhaltung auf Null geändert.</t>
+  </si>
+  <si>
+    <t>In der nächsten Zeile finden Sie eine Information zu Rückfragen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ###\ ##0;\-#\ ###\ ##0;&quot;-&quot;"/>
     <numFmt numFmtId="167" formatCode="#\ ##0;\-#\ ##0;\-"/>
     <numFmt numFmtId="168" formatCode="#0.0;\-#0.0;\-"/>
     <numFmt numFmtId="169" formatCode="#0.0;\-#0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.00\ [$€];[Red]\-#,##0.00\ [$€]"/>
     <numFmt numFmtId="171" formatCode="#\ ###\ ##0;\-#\ ###\ ##0;\-"/>
     <numFmt numFmtId="172" formatCode="0.0_ ;\-0.0\ "/>
     <numFmt numFmtId="173" formatCode="0_ ;\-0\ "/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1088,197 +1082,163 @@
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1412,1974 +1372,1949 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schulstatistik@statistik.niedersachsen.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q65"/>
+  <dimension ref="A1:Q64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P20" sqref="P20"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="6"/>
     <col min="2" max="6" width="8.28515625" style="6" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="6" customWidth="1"/>
     <col min="8" max="10" width="8.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="6" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="30"/>
     <col min="13" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="4" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A1" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="6" customHeight="1">
       <c r="A2" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="15" customHeight="1">
       <c r="A3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="L3" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="24" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="24" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="7"/>
       <c r="L5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J6" s="7"/>
       <c r="K6" s="8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="6" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="H7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="3" t="s">
+      <c r="I7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="I7" s="3" t="s">
+      <c r="J7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="3" t="s">
+      <c r="K7" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="K7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="6" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="12"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="13" t="s">
-        <v>15</v>
+      <c r="A11" s="13">
+        <v>2015</v>
       </c>
       <c r="B11" s="14">
-        <v>28129</v>
+        <v>26112</v>
       </c>
       <c r="C11" s="14">
-        <v>16525</v>
+        <v>14256</v>
       </c>
       <c r="D11" s="15">
-        <v>58.7</v>
+        <v>54.6</v>
       </c>
       <c r="E11" s="14">
-        <v>11604</v>
+        <v>11856</v>
       </c>
       <c r="F11" s="15">
-        <v>41.3</v>
+        <v>45.4</v>
       </c>
       <c r="G11" s="14">
-        <v>17043</v>
+        <v>15913</v>
       </c>
       <c r="H11" s="14">
-        <v>77239</v>
+        <v>72507</v>
       </c>
       <c r="I11" s="14">
         <v>100</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11" s="14">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="13">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B12" s="14">
-        <v>26112</v>
+        <v>24292</v>
       </c>
       <c r="C12" s="14">
-        <v>14256</v>
+        <v>12336</v>
       </c>
       <c r="D12" s="15">
-        <v>54.6</v>
+        <v>50.781999999999996</v>
       </c>
       <c r="E12" s="14">
-        <v>11856</v>
+        <v>11956</v>
       </c>
       <c r="F12" s="15">
-        <v>45.4</v>
+        <v>49.218000000000004</v>
       </c>
       <c r="G12" s="14">
-        <v>15913</v>
+        <v>14569</v>
       </c>
       <c r="H12" s="14">
-        <v>72507</v>
+        <v>68987.692999999999</v>
       </c>
       <c r="I12" s="14">
         <v>100</v>
       </c>
       <c r="J12" s="1">
         <v>0</v>
       </c>
       <c r="K12" s="14">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="13">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B13" s="14">
-        <v>24292</v>
+        <v>23352</v>
       </c>
       <c r="C13" s="14">
-        <v>12336</v>
+        <v>14890</v>
       </c>
       <c r="D13" s="15">
-        <v>50.781999999999996</v>
+        <v>63.8</v>
       </c>
       <c r="E13" s="14">
-        <v>11956</v>
+        <v>8462</v>
       </c>
       <c r="F13" s="15">
-        <v>49.218000000000004</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="G13" s="14">
-        <v>14569</v>
+        <v>13972</v>
       </c>
       <c r="H13" s="14">
-        <v>68987.692999999999</v>
+        <v>68917</v>
       </c>
       <c r="I13" s="14">
         <v>100</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
       <c r="K13" s="14">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="13">
-        <v>2017</v>
+      <c r="A14" s="16">
+        <v>2018</v>
       </c>
       <c r="B14" s="14">
-        <v>23352</v>
+        <v>21554</v>
       </c>
       <c r="C14" s="14">
-        <v>14890</v>
+        <v>14253</v>
       </c>
       <c r="D14" s="15">
-        <v>63.8</v>
+        <v>66.099999999999994</v>
       </c>
       <c r="E14" s="14">
-        <v>8462</v>
+        <v>7301</v>
       </c>
       <c r="F14" s="15">
-        <v>36.200000000000003</v>
+        <v>33.9</v>
       </c>
       <c r="G14" s="14">
-        <v>13972</v>
+        <v>12977</v>
       </c>
       <c r="H14" s="14">
-        <v>68917</v>
+        <v>63165</v>
       </c>
       <c r="I14" s="14">
         <v>100</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14" s="14">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="16">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B15" s="14">
-        <v>21554</v>
+        <v>19773</v>
       </c>
       <c r="C15" s="14">
-        <v>14253</v>
+        <v>13384</v>
       </c>
       <c r="D15" s="15">
-        <v>66.099999999999994</v>
+        <v>67.7</v>
       </c>
       <c r="E15" s="14">
-        <v>7301</v>
+        <v>6389</v>
       </c>
       <c r="F15" s="15">
-        <v>33.9</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="G15" s="14">
-        <v>12977</v>
+        <v>11908</v>
       </c>
       <c r="H15" s="14">
-        <v>63165</v>
+        <v>61425</v>
       </c>
       <c r="I15" s="14">
         <v>100</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15" s="14">
-        <v>406</v>
+        <v>430</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="16">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B16" s="14">
-        <v>19773</v>
+        <v>18048</v>
       </c>
       <c r="C16" s="14">
-        <v>13384</v>
+        <v>12364</v>
       </c>
       <c r="D16" s="15">
-        <v>67.7</v>
+        <v>68.5</v>
       </c>
       <c r="E16" s="14">
-        <v>6389</v>
+        <v>5684</v>
       </c>
       <c r="F16" s="15">
-        <v>32.299999999999997</v>
+        <v>31.5</v>
       </c>
       <c r="G16" s="14">
-        <v>11908</v>
+        <v>10960</v>
       </c>
       <c r="H16" s="14">
-        <v>61425</v>
+        <v>61142</v>
       </c>
       <c r="I16" s="14">
         <v>100</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16" s="14">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="16">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B17" s="14">
-        <v>18048</v>
+        <v>15665</v>
       </c>
       <c r="C17" s="14">
-        <v>12364</v>
+        <v>10774</v>
       </c>
       <c r="D17" s="15">
-        <v>68.5</v>
+        <v>68.8</v>
       </c>
       <c r="E17" s="14">
-        <v>5684</v>
+        <v>4891</v>
       </c>
       <c r="F17" s="15">
-        <v>31.5</v>
+        <v>31.2</v>
       </c>
       <c r="G17" s="14">
-        <v>10960</v>
+        <v>9381</v>
       </c>
       <c r="H17" s="14">
-        <v>61142</v>
+        <v>51934</v>
       </c>
       <c r="I17" s="14">
         <v>100</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17" s="14">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="16">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B18" s="14">
-        <v>15665</v>
+        <v>14574</v>
       </c>
       <c r="C18" s="14">
-        <v>10774</v>
+        <v>10668</v>
       </c>
       <c r="D18" s="15">
-        <v>68.8</v>
+        <v>73.2</v>
       </c>
       <c r="E18" s="14">
-        <v>4891</v>
+        <v>3906</v>
       </c>
       <c r="F18" s="15">
-        <v>31.2</v>
+        <v>26.8</v>
       </c>
       <c r="G18" s="14">
-        <v>9381</v>
+        <v>8533</v>
       </c>
       <c r="H18" s="14">
-        <v>51934</v>
+        <v>48731</v>
       </c>
       <c r="I18" s="14">
         <v>100</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18" s="14">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="16">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B19" s="14">
-        <v>14574</v>
+        <v>14100</v>
       </c>
       <c r="C19" s="14">
-        <v>10668</v>
+        <v>10550</v>
       </c>
       <c r="D19" s="15">
-        <v>73.2</v>
+        <v>74.8</v>
       </c>
       <c r="E19" s="14">
-        <v>3906</v>
+        <v>3550</v>
       </c>
       <c r="F19" s="15">
-        <v>26.8</v>
+        <v>25.2</v>
       </c>
       <c r="G19" s="14">
-        <v>8533</v>
+        <v>8395</v>
       </c>
       <c r="H19" s="14">
-        <v>48731</v>
+        <v>50558</v>
       </c>
       <c r="I19" s="14">
         <v>100</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19" s="14">
-        <v>476</v>
+        <v>502</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B20" s="14">
-        <v>14100</v>
+        <v>13657</v>
       </c>
       <c r="C20" s="14">
-        <v>10550</v>
+        <v>10132</v>
       </c>
       <c r="D20" s="15">
-        <v>74.8</v>
+        <v>74.2</v>
       </c>
       <c r="E20" s="14">
-        <v>3550</v>
+        <v>3525</v>
       </c>
       <c r="F20" s="15">
-        <v>25.2</v>
+        <v>25.8</v>
       </c>
       <c r="G20" s="14">
-        <v>8395</v>
+        <v>7973</v>
       </c>
       <c r="H20" s="14">
-        <v>50558</v>
+        <v>48548</v>
       </c>
       <c r="I20" s="14">
         <v>100</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20" s="14">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B21" s="14">
-        <v>13657</v>
+        <v>13469</v>
       </c>
       <c r="C21" s="14">
-        <v>10132</v>
+        <v>9931</v>
       </c>
       <c r="D21" s="15">
-        <v>74.2</v>
+        <v>73.731999999999999</v>
       </c>
       <c r="E21" s="14">
-        <v>3525</v>
+        <v>3538</v>
       </c>
       <c r="F21" s="15">
-        <v>25.8</v>
+        <v>26.268000000000001</v>
       </c>
       <c r="G21" s="14">
-        <v>7973</v>
+        <v>7853.8329999999996</v>
       </c>
       <c r="H21" s="14">
-        <v>48548</v>
+        <v>48996.866999999998</v>
       </c>
       <c r="I21" s="14">
         <v>100</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21" s="14">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="17"/>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="6" customHeight="1">
       <c r="A24" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="12"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="13" t="s">
-        <v>15</v>
+      <c r="A26" s="13">
+        <v>2015</v>
       </c>
       <c r="B26" s="14">
-        <v>61890</v>
+        <v>60027</v>
       </c>
       <c r="C26" s="14">
-        <v>22485</v>
+        <v>19962</v>
       </c>
       <c r="D26" s="15">
-        <v>36.299999999999997</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="E26" s="14">
-        <v>39405</v>
+        <v>40065</v>
       </c>
       <c r="F26" s="15">
-        <v>63.7</v>
+        <v>66.7</v>
       </c>
       <c r="G26" s="14">
-        <v>39314</v>
+        <v>38347</v>
       </c>
       <c r="H26" s="14">
-        <v>212843</v>
+        <v>207031</v>
       </c>
       <c r="I26" s="18">
-        <v>52.3</v>
+        <v>52.5</v>
       </c>
       <c r="J26" s="18">
-        <v>47.7</v>
+        <v>47.5</v>
       </c>
       <c r="K26" s="14">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="13">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B27" s="14">
-        <v>60027</v>
+        <v>56974</v>
       </c>
       <c r="C27" s="14">
-        <v>19962</v>
+        <v>18487</v>
       </c>
       <c r="D27" s="15">
-        <v>33.299999999999997</v>
+        <v>32.448</v>
       </c>
       <c r="E27" s="14">
-        <v>40065</v>
+        <v>38487</v>
       </c>
       <c r="F27" s="15">
-        <v>66.7</v>
+        <v>67.552000000000007</v>
       </c>
       <c r="G27" s="14">
-        <v>38347</v>
+        <v>37181</v>
       </c>
       <c r="H27" s="14">
-        <v>207031</v>
+        <v>207101.27100000001</v>
       </c>
       <c r="I27" s="18">
-        <v>52.5</v>
+        <v>52.6</v>
       </c>
       <c r="J27" s="18">
-        <v>47.5</v>
+        <v>47.4</v>
       </c>
       <c r="K27" s="14">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:12">
-      <c r="A28" s="13">
-        <v>2016</v>
+      <c r="A28" s="16">
+        <v>2017</v>
       </c>
       <c r="B28" s="14">
-        <v>56974</v>
+        <v>55175</v>
       </c>
       <c r="C28" s="14">
-        <v>18487</v>
+        <v>20661</v>
       </c>
       <c r="D28" s="15">
-        <v>32.448</v>
+        <v>37.4</v>
       </c>
       <c r="E28" s="14">
-        <v>38487</v>
+        <v>34514</v>
       </c>
       <c r="F28" s="15">
-        <v>67.552000000000007</v>
+        <v>62.6</v>
       </c>
       <c r="G28" s="14">
-        <v>37181</v>
+        <v>36603</v>
       </c>
       <c r="H28" s="14">
-        <v>207101.27100000001</v>
+        <v>219202</v>
       </c>
       <c r="I28" s="18">
-        <v>52.6</v>
+        <v>52.3</v>
       </c>
       <c r="J28" s="18">
-        <v>47.4</v>
+        <v>47.7</v>
       </c>
       <c r="K28" s="14">
-        <v>464</v>
+        <v>499</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="16">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B29" s="14">
-        <v>55175</v>
+        <v>51284</v>
       </c>
       <c r="C29" s="14">
-        <v>20661</v>
+        <v>21167</v>
       </c>
       <c r="D29" s="15">
-        <v>37.4</v>
+        <v>41.3</v>
       </c>
       <c r="E29" s="14">
-        <v>34514</v>
+        <v>30117</v>
       </c>
       <c r="F29" s="15">
-        <v>62.6</v>
+        <v>58.7</v>
       </c>
       <c r="G29" s="14">
-        <v>36603</v>
+        <v>34018</v>
       </c>
       <c r="H29" s="14">
-        <v>219202</v>
+        <v>201532</v>
       </c>
       <c r="I29" s="18">
-        <v>52.3</v>
+        <v>52.4</v>
       </c>
       <c r="J29" s="18">
-        <v>47.7</v>
+        <v>47.6</v>
       </c>
       <c r="K29" s="14">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="L29" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="16">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B30" s="14">
-        <v>51284</v>
+        <v>48452</v>
       </c>
       <c r="C30" s="14">
-        <v>21167</v>
+        <v>20931</v>
       </c>
       <c r="D30" s="15">
-        <v>41.3</v>
+        <v>43.2</v>
       </c>
       <c r="E30" s="14">
-        <v>30117</v>
+        <v>27521</v>
       </c>
       <c r="F30" s="15">
-        <v>58.7</v>
+        <v>56.8</v>
       </c>
       <c r="G30" s="14">
-        <v>34018</v>
+        <v>31713</v>
       </c>
       <c r="H30" s="14">
-        <v>201532</v>
+        <v>196275</v>
       </c>
       <c r="I30" s="18">
-        <v>52.4</v>
+        <v>52.1</v>
       </c>
       <c r="J30" s="18">
-        <v>47.6</v>
+        <v>47.9</v>
       </c>
       <c r="K30" s="14">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="16">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B31" s="14">
-        <v>48452</v>
+        <v>45418</v>
       </c>
       <c r="C31" s="14">
-        <v>20931</v>
+        <v>19913</v>
       </c>
       <c r="D31" s="15">
-        <v>43.2</v>
+        <v>43.8</v>
       </c>
       <c r="E31" s="14">
-        <v>27521</v>
+        <v>25505</v>
       </c>
       <c r="F31" s="15">
-        <v>56.8</v>
+        <v>56.2</v>
       </c>
       <c r="G31" s="14">
-        <v>31713</v>
+        <v>32005</v>
       </c>
       <c r="H31" s="14">
-        <v>196275</v>
+        <v>222305</v>
       </c>
       <c r="I31" s="18">
-        <v>52.1</v>
+        <v>51</v>
       </c>
       <c r="J31" s="18">
-        <v>47.9</v>
+        <v>49</v>
       </c>
       <c r="K31" s="14">
-        <v>516</v>
+        <v>579</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" s="16">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B32" s="14">
-        <v>45418</v>
+        <v>43266</v>
       </c>
       <c r="C32" s="14">
-        <v>19913</v>
+        <v>17266</v>
       </c>
       <c r="D32" s="15">
-        <v>43.8</v>
+        <v>39.9</v>
       </c>
       <c r="E32" s="14">
-        <v>25505</v>
+        <v>26000</v>
       </c>
       <c r="F32" s="15">
-        <v>56.2</v>
+        <v>60.1</v>
       </c>
       <c r="G32" s="14">
-        <v>32005</v>
+        <v>31366</v>
       </c>
       <c r="H32" s="14">
-        <v>222305</v>
+        <v>219928</v>
       </c>
       <c r="I32" s="18">
-        <v>51</v>
+        <v>51.2</v>
       </c>
       <c r="J32" s="18">
-        <v>49</v>
+        <v>48.8</v>
       </c>
       <c r="K32" s="14">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="16">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B33" s="14">
-        <v>43266</v>
+        <v>45168</v>
       </c>
       <c r="C33" s="14">
-        <v>17266</v>
+        <v>21473</v>
       </c>
       <c r="D33" s="15">
-        <v>39.9</v>
+        <v>47.5</v>
       </c>
       <c r="E33" s="14">
-        <v>26000</v>
+        <v>23695</v>
       </c>
       <c r="F33" s="15">
-        <v>60.1</v>
+        <v>52.5</v>
       </c>
       <c r="G33" s="14">
-        <v>31366</v>
+        <v>30999</v>
       </c>
       <c r="H33" s="14">
-        <v>219928</v>
+        <v>230305</v>
       </c>
       <c r="I33" s="18">
-        <v>51.2</v>
+        <v>51</v>
       </c>
       <c r="J33" s="18">
-        <v>48.8</v>
+        <v>49</v>
       </c>
       <c r="K33" s="14">
-        <v>584</v>
+        <v>619</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="16">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B34" s="14">
-        <v>45168</v>
+        <v>46363</v>
       </c>
       <c r="C34" s="14">
-        <v>21473</v>
+        <v>21410</v>
       </c>
       <c r="D34" s="15">
-        <v>47.5</v>
+        <v>46.2</v>
       </c>
       <c r="E34" s="14">
-        <v>23695</v>
+        <v>24953</v>
       </c>
       <c r="F34" s="15">
-        <v>52.5</v>
+        <v>53.8</v>
       </c>
       <c r="G34" s="14">
-        <v>30999</v>
+        <v>33933</v>
       </c>
       <c r="H34" s="14">
-        <v>230305</v>
+        <v>274722</v>
       </c>
       <c r="I34" s="18">
         <v>51</v>
       </c>
       <c r="J34" s="18">
         <v>49</v>
       </c>
       <c r="K34" s="14">
-        <v>619</v>
+        <v>675</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B35" s="14">
-        <v>46363</v>
+        <v>45147</v>
       </c>
       <c r="C35" s="14">
-        <v>21410</v>
+        <v>21137</v>
       </c>
       <c r="D35" s="15">
-        <v>46.2</v>
+        <v>46.8</v>
       </c>
       <c r="E35" s="14">
-        <v>24953</v>
+        <v>24010</v>
       </c>
       <c r="F35" s="15">
-        <v>53.8</v>
+        <v>53.2</v>
       </c>
       <c r="G35" s="14">
-        <v>33933</v>
+        <v>30923</v>
       </c>
       <c r="H35" s="14">
-        <v>274722</v>
+        <v>248864</v>
       </c>
       <c r="I35" s="18">
-        <v>51</v>
+        <v>50.9</v>
       </c>
       <c r="J35" s="18">
-        <v>49</v>
+        <v>49.1</v>
       </c>
       <c r="K35" s="14">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" s="16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B36" s="14">
-        <v>45147</v>
+        <v>41162</v>
       </c>
       <c r="C36" s="14">
-        <v>21137</v>
+        <v>18580</v>
       </c>
       <c r="D36" s="15">
-        <v>46.8</v>
+        <v>45.139000000000003</v>
       </c>
       <c r="E36" s="14">
-        <v>24010</v>
+        <v>22582</v>
       </c>
       <c r="F36" s="15">
-        <v>53.2</v>
+        <v>54.860999999999997</v>
       </c>
       <c r="G36" s="14">
-        <v>30923</v>
+        <v>28561.332999999999</v>
       </c>
       <c r="H36" s="14">
-        <v>248864</v>
+        <v>237927.43100000001</v>
       </c>
       <c r="I36" s="18">
         <v>50.9</v>
       </c>
       <c r="J36" s="18">
         <v>49.1</v>
       </c>
       <c r="K36" s="14">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="17"/>
       <c r="B37" s="17"/>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="6" customHeight="1">
       <c r="A39" s="11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" s="12"/>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="12"/>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="12"/>
       <c r="L40" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:12">
-      <c r="A41" s="13" t="s">
-        <v>15</v>
+      <c r="A41" s="13">
+        <v>2015</v>
       </c>
       <c r="B41" s="14">
-        <v>90019</v>
+        <v>86139</v>
       </c>
       <c r="C41" s="14">
-        <v>39010</v>
+        <v>34218</v>
       </c>
       <c r="D41" s="15">
-        <v>43.3</v>
+        <v>39.700000000000003</v>
       </c>
       <c r="E41" s="14">
-        <v>51009</v>
+        <v>51921</v>
       </c>
       <c r="F41" s="15">
-        <v>56.7</v>
+        <v>60.3</v>
       </c>
       <c r="G41" s="14">
-        <v>56357</v>
+        <v>54260</v>
       </c>
       <c r="H41" s="14">
-        <v>290082</v>
+        <v>279538</v>
       </c>
       <c r="I41" s="15">
-        <v>65</v>
+        <v>64.8</v>
       </c>
       <c r="J41" s="15">
-        <v>35</v>
+        <v>35.200000000000003</v>
       </c>
       <c r="K41" s="14">
         <v>429</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="13">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B42" s="14">
-        <v>86139</v>
+        <v>81266</v>
       </c>
       <c r="C42" s="14">
-        <v>34218</v>
+        <v>30823</v>
       </c>
       <c r="D42" s="15">
-        <v>39.700000000000003</v>
+        <v>37.929000000000002</v>
       </c>
       <c r="E42" s="14">
-        <v>51921</v>
+        <v>50443</v>
       </c>
       <c r="F42" s="15">
-        <v>60.3</v>
+        <v>62.070999999999998</v>
       </c>
       <c r="G42" s="14">
-        <v>54260</v>
+        <v>51749</v>
       </c>
       <c r="H42" s="14">
-        <v>279538</v>
+        <v>276088.96399999998</v>
       </c>
       <c r="I42" s="15">
-        <v>64.8</v>
+        <v>64.400000000000006</v>
       </c>
       <c r="J42" s="15">
-        <v>35.200000000000003</v>
+        <v>35.6</v>
       </c>
       <c r="K42" s="14">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="13">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B43" s="14">
-        <v>81266</v>
+        <v>78527</v>
       </c>
       <c r="C43" s="14">
-        <v>30823</v>
+        <v>35551</v>
       </c>
       <c r="D43" s="15">
-        <v>37.929000000000002</v>
+        <v>45.3</v>
       </c>
       <c r="E43" s="14">
-        <v>50443</v>
+        <v>42976</v>
       </c>
       <c r="F43" s="15">
-        <v>62.070999999999998</v>
+        <v>54.7</v>
       </c>
       <c r="G43" s="14">
-        <v>51749</v>
+        <v>50575</v>
       </c>
       <c r="H43" s="14">
-        <v>276088.96399999998</v>
+        <v>288119</v>
       </c>
       <c r="I43" s="15">
-        <v>64.400000000000006</v>
+        <v>63.7</v>
       </c>
       <c r="J43" s="15">
-        <v>35.6</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="K43" s="14">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        <v>2017</v>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1">
+      <c r="A44" s="16">
+        <v>2018</v>
       </c>
       <c r="B44" s="14">
-        <v>78527</v>
+        <v>72838</v>
       </c>
       <c r="C44" s="14">
-        <v>35551</v>
+        <v>35420</v>
       </c>
       <c r="D44" s="15">
-        <v>45.3</v>
+        <v>48.6</v>
       </c>
       <c r="E44" s="14">
-        <v>42976</v>
+        <v>37418</v>
       </c>
       <c r="F44" s="15">
-        <v>54.7</v>
+        <v>51.4</v>
       </c>
       <c r="G44" s="14">
-        <v>50575</v>
+        <v>46995</v>
       </c>
       <c r="H44" s="14">
-        <v>288119</v>
+        <v>264696</v>
       </c>
       <c r="I44" s="15">
         <v>63.7</v>
       </c>
       <c r="J44" s="15">
         <v>36.299999999999997</v>
       </c>
       <c r="K44" s="14">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:12" s="16" customFormat="1">
       <c r="A45" s="16">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B45" s="14">
-        <v>72838</v>
+        <v>68225</v>
       </c>
       <c r="C45" s="14">
-        <v>35420</v>
+        <v>34315</v>
       </c>
       <c r="D45" s="15">
-        <v>48.6</v>
+        <v>50.3</v>
       </c>
       <c r="E45" s="14">
-        <v>37418</v>
+        <v>33910</v>
       </c>
       <c r="F45" s="15">
-        <v>51.4</v>
+        <v>49.7</v>
       </c>
       <c r="G45" s="14">
-        <v>46995</v>
+        <v>43621</v>
       </c>
       <c r="H45" s="14">
-        <v>264696</v>
+        <v>257700</v>
       </c>
       <c r="I45" s="15">
-        <v>63.7</v>
+        <v>63.5</v>
       </c>
       <c r="J45" s="15">
-        <v>36.299999999999997</v>
+        <v>36.5</v>
       </c>
       <c r="K45" s="14">
-        <v>469</v>
+        <v>492</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:12" s="16" customFormat="1">
       <c r="A46" s="16">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B46" s="14">
-        <v>68225</v>
+        <v>63466</v>
       </c>
       <c r="C46" s="14">
-        <v>34315</v>
+        <v>32277</v>
       </c>
       <c r="D46" s="15">
-        <v>50.3</v>
+        <v>50.9</v>
       </c>
       <c r="E46" s="14">
-        <v>33910</v>
+        <v>31189</v>
       </c>
       <c r="F46" s="15">
-        <v>49.7</v>
+        <v>49.1</v>
       </c>
       <c r="G46" s="14">
-        <v>43621</v>
+        <v>42965</v>
       </c>
       <c r="H46" s="14">
-        <v>257700</v>
+        <v>283447</v>
       </c>
       <c r="I46" s="15">
-        <v>63.5</v>
+        <v>61.6</v>
       </c>
       <c r="J46" s="15">
-        <v>36.5</v>
+        <v>38.4</v>
       </c>
       <c r="K46" s="14">
-        <v>492</v>
+        <v>550</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:12" s="16" customFormat="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="10.5" customHeight="1">
       <c r="A47" s="16">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B47" s="14">
-        <v>63466</v>
+        <v>58931</v>
       </c>
       <c r="C47" s="14">
-        <v>32277</v>
+        <v>28040</v>
       </c>
       <c r="D47" s="15">
-        <v>50.9</v>
+        <v>47.6</v>
       </c>
       <c r="E47" s="14">
-        <v>31189</v>
+        <v>30891</v>
       </c>
       <c r="F47" s="15">
-        <v>49.1</v>
+        <v>52.4</v>
       </c>
       <c r="G47" s="14">
-        <v>42965</v>
+        <v>40747</v>
       </c>
       <c r="H47" s="14">
-        <v>283447</v>
+        <v>271862</v>
       </c>
       <c r="I47" s="15">
-        <v>61.6</v>
+        <v>60.6</v>
       </c>
       <c r="J47" s="15">
-        <v>38.4</v>
+        <v>39.4</v>
       </c>
       <c r="K47" s="14">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12" s="16" customFormat="1" ht="10.5" customHeight="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1">
       <c r="A48" s="16">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B48" s="14">
-        <v>58931</v>
+        <v>59742</v>
       </c>
       <c r="C48" s="14">
-        <v>28040</v>
+        <v>32141</v>
       </c>
       <c r="D48" s="15">
-        <v>47.6</v>
+        <v>53.8</v>
       </c>
       <c r="E48" s="14">
-        <v>30891</v>
+        <v>27601</v>
       </c>
       <c r="F48" s="15">
-        <v>52.4</v>
+        <v>46.2</v>
       </c>
       <c r="G48" s="14">
-        <v>40747</v>
+        <v>39532</v>
       </c>
       <c r="H48" s="14">
-        <v>271862</v>
+        <v>279036</v>
       </c>
       <c r="I48" s="15">
-        <v>60.6</v>
+        <v>59.5</v>
       </c>
       <c r="J48" s="15">
-        <v>39.4</v>
+        <v>40.5</v>
       </c>
       <c r="K48" s="14">
-        <v>556</v>
+        <v>588</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="16" customFormat="1">
       <c r="A49" s="16">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B49" s="14">
-        <v>59742</v>
+        <v>60463</v>
       </c>
       <c r="C49" s="14">
-        <v>32141</v>
+        <v>31960</v>
       </c>
       <c r="D49" s="15">
-        <v>53.8</v>
+        <v>52.9</v>
       </c>
       <c r="E49" s="14">
-        <v>27601</v>
+        <v>28503</v>
       </c>
       <c r="F49" s="15">
-        <v>46.2</v>
+        <v>47.1</v>
       </c>
       <c r="G49" s="14">
-        <v>39532</v>
+        <v>42327</v>
       </c>
       <c r="H49" s="14">
-        <v>279036</v>
+        <v>325281</v>
       </c>
       <c r="I49" s="15">
-        <v>59.5</v>
+        <v>58.6</v>
       </c>
       <c r="J49" s="15">
-        <v>40.5</v>
+        <v>41.4</v>
       </c>
       <c r="K49" s="14">
-        <v>588</v>
+        <v>640</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="16" customFormat="1">
       <c r="A50" s="16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B50" s="14">
-        <v>60463</v>
+        <v>58804</v>
       </c>
       <c r="C50" s="14">
-        <v>31960</v>
+        <v>31269</v>
       </c>
       <c r="D50" s="15">
-        <v>52.9</v>
+        <v>53.2</v>
       </c>
       <c r="E50" s="14">
-        <v>28503</v>
+        <v>27535</v>
       </c>
       <c r="F50" s="15">
-        <v>47.1</v>
+        <v>46.8</v>
       </c>
       <c r="G50" s="14">
-        <v>42327</v>
+        <v>38896</v>
       </c>
       <c r="H50" s="14">
-        <v>325281</v>
+        <v>297412</v>
       </c>
       <c r="I50" s="15">
-        <v>58.6</v>
+        <v>58.9</v>
       </c>
       <c r="J50" s="15">
-        <v>41.4</v>
+        <v>41.1</v>
       </c>
       <c r="K50" s="14">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:17" s="16" customFormat="1">
       <c r="A51" s="16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B51" s="14">
-        <v>58804</v>
+        <v>54631</v>
       </c>
       <c r="C51" s="14">
-        <v>31269</v>
+        <v>28511</v>
       </c>
       <c r="D51" s="15">
-        <v>53.2</v>
+        <v>52.188000000000002</v>
       </c>
       <c r="E51" s="14">
-        <v>27535</v>
+        <v>26120</v>
       </c>
       <c r="F51" s="15">
-        <v>46.8</v>
+        <v>47.811999999999998</v>
       </c>
       <c r="G51" s="14">
-        <v>38896</v>
+        <v>36415.167000000001</v>
       </c>
       <c r="H51" s="14">
-        <v>297412</v>
+        <v>286924.29800000001</v>
       </c>
       <c r="I51" s="15">
-        <v>58.9</v>
+        <v>59.3</v>
       </c>
       <c r="J51" s="15">
-        <v>41.1</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="K51" s="14">
-        <v>637</v>
+        <v>657</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="17"/>
       <c r="B52" s="17"/>
       <c r="C52" s="17"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="N52" s="14"/>
     </row>
     <row r="53" spans="1:17" ht="6" customHeight="1">
       <c r="A53" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="19" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="19"/>
       <c r="J54" s="19"/>
       <c r="K54" s="19"/>
       <c r="L54" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="6" customHeight="1">
       <c r="A55" s="3" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B56" s="20"/>
       <c r="C56" s="20"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M56" s="21"/>
       <c r="N56" s="21"/>
       <c r="O56" s="21"/>
       <c r="P56" s="21"/>
       <c r="Q56" s="21"/>
     </row>
     <row r="57" spans="1:17" ht="10.15" customHeight="1">
-      <c r="A57" s="19" t="s">
-[...11 lines deleted...]
-      <c r="K57" s="19"/>
+      <c r="A57" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="22"/>
+      <c r="C57" s="22"/>
+      <c r="D57" s="22"/>
+      <c r="E57" s="22"/>
+      <c r="F57" s="22"/>
+      <c r="G57" s="22"/>
+      <c r="H57" s="22"/>
+      <c r="I57" s="22"/>
+      <c r="J57" s="22"/>
+      <c r="K57" s="22"/>
       <c r="L57" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M57" s="22"/>
       <c r="N57" s="22"/>
       <c r="O57" s="22"/>
       <c r="P57" s="22"/>
       <c r="Q57" s="22"/>
     </row>
-    <row r="58" spans="1:17" ht="10.15" customHeight="1">
-[...12 lines deleted...]
-      <c r="K58" s="19"/>
+    <row r="58" spans="1:17" ht="6" customHeight="1">
+      <c r="A58" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+      <c r="K58" s="24"/>
       <c r="L58" s="3" t="s">
-        <v>18</v>
-[...20 lines deleted...]
-      <c r="K59" s="24"/>
+        <v>17</v>
+      </c>
+      <c r="M58" s="24"/>
+      <c r="N58" s="24"/>
+      <c r="O58" s="24"/>
+      <c r="P58" s="24"/>
+      <c r="Q58" s="24"/>
+    </row>
+    <row r="59" spans="1:17">
+      <c r="A59" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+      <c r="G59" s="25"/>
+      <c r="H59" s="25"/>
+      <c r="I59" s="25"/>
+      <c r="J59" s="25"/>
+      <c r="K59" s="25"/>
       <c r="L59" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-      <c r="Q59" s="24"/>
+        <v>17</v>
+      </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" s="25" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="B60" s="25"/>
       <c r="C60" s="25"/>
       <c r="D60" s="25"/>
       <c r="E60" s="25"/>
       <c r="F60" s="25"/>
       <c r="G60" s="25"/>
       <c r="H60" s="25"/>
       <c r="I60" s="25"/>
       <c r="J60" s="25"/>
       <c r="K60" s="25"/>
       <c r="L60" s="3" t="s">
-        <v>18</v>
-[...15 lines deleted...]
-      <c r="K61" s="25"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="6" customHeight="1">
+      <c r="A61" s="26" t="s">
+        <v>43</v>
+      </c>
       <c r="L61" s="3" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A62" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" s="27"/>
+      <c r="C62" s="27"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="27"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
       <c r="L62" s="3" t="s">
-        <v>18</v>
-[...15 lines deleted...]
-      <c r="K63" s="27"/>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="6" customHeight="1">
+      <c r="A63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="F63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="G63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="H63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="I63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="J63" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="K63" s="28" t="s">
+        <v>30</v>
+      </c>
       <c r="L63" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="64" spans="1:17" ht="6" customHeight="1">
-[...38 lines deleted...]
-      <c r="A65" s="29"/>
+    <row r="64" spans="1:17">
+      <c r="A64" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="34">
-    <mergeCell ref="A58:K58"/>
+  <mergeCells count="32">
+    <mergeCell ref="A59:K59"/>
     <mergeCell ref="A60:K60"/>
-    <mergeCell ref="A61:K61"/>
-    <mergeCell ref="A63:K63"/>
+    <mergeCell ref="A62:K62"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A40:K40"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A54:K54"/>
     <mergeCell ref="A56:K56"/>
-    <mergeCell ref="A57:K57"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="K3:K5"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A63" r:id="rId1" display="schulstatistik@statistik.niedersachsen.de" xr:uid="{8C4F7ECF-C896-4B14-9D7F-B9A7E0CDE4ED}"/>
+    <hyperlink ref="A62" r:id="rId1" display="schulstatistik@statistik.niedersachsen.de" xr:uid="{8C4F7ECF-C896-4B14-9D7F-B9A7E0CDE4ED}"/>
   </hyperlinks>
   <pageMargins left="0.66" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId2"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>