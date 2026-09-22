--- v0 (2026-06-27)
+++ v1 (2026-09-22)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="DieseArbeitsmappe"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE25A24E-DF2F-4302-B219-24C65B295BC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{013CC827-508F-4625-AAC1-3EBB7EEDBE8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-45" windowWidth="29040" windowHeight="17520" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2. HG_Veränderungsraten" sheetId="20" r:id="rId1"/>
     <sheet name="Gra2" sheetId="11" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Gra2'!$A$3:$C$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Gra2'!$A$1:$C$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -153,87 +153,87 @@
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen, Hannover 2026.</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
   <si>
-    <t>1) Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Veränderung des Verbraucherpreisindex in Niedersachsen im Mai 2026 
+      <t xml:space="preserve">Veränderung des Verbraucherpreisindex in Niedersachsen im August 2026 
 gegenüber Vorjahresmonat </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">nach Abteilungen </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>in Prozent (2020 = 100)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
+  </si>
+  <si>
+    <t>1) Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#0.0"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -887,104 +887,104 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFD7AF"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
+      <color rgb="FFBAE2F9"/>
       <color rgb="FF57B7FF"/>
-      <color rgb="FFBAE2F9"/>
       <color rgb="FFC00000"/>
       <color rgb="FF81C9FF"/>
       <color rgb="FF106EB6"/>
       <color rgb="FFF3F8FB"/>
       <color rgb="FFEBF5FB"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFABDBFF"/>
       <color rgb="FFCCCC00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="de-DE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="7.4837004451675238E-2"/>
-          <c:y val="7.1145717278186013E-2"/>
+          <c:x val="7.4836958582424382E-2"/>
+          <c:y val="6.9030703332134249E-2"/>
           <c:w val="0.65037904636920385"/>
           <c:h val="0.82510374547776122"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="57B7FF"/>
             </a:solidFill>
             <a:ln w="3175">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="1"/>
           <c:dPt>
             <c:idx val="0"/>
@@ -1070,63 +1070,74 @@
           <c:dPt>
             <c:idx val="6"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="57B7FF"/>
               </a:solidFill>
               <a:ln w="3175">
                 <a:solidFill>
                   <a:srgbClr val="57B7FF"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000B-D82F-434E-B4B2-5B44F58A5375}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="7"/>
             <c:invertIfNegative val="1"/>
             <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:srgbClr val="BAE2F9"/>
+              </a:solidFill>
+              <a:ln w="3175">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000D-D82F-434E-B4B2-5B44F58A5375}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="8"/>
             <c:invertIfNegative val="1"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
-                <a:srgbClr val="BAE2F9"/>
+                <a:srgbClr val="57B7FF"/>
               </a:solidFill>
               <a:ln w="3175">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000F-D82F-434E-B4B2-5B44F58A5375}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="9"/>
             <c:invertIfNegative val="1"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000010-D82F-434E-B4B2-5B44F58A5375}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="10"/>
@@ -1358,135 +1369,135 @@
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'Gra2'!$B$3:$B$15</c:f>
               <c:strCache>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
+                  <c:v>Nahrungsmittel und alkoholfreie Getränke</c:v>
+                </c:pt>
+                <c:pt idx="1">
                   <c:v>Möbel, Leuchten, Geräte u.a. Haushaltszubehör</c:v>
                 </c:pt>
-                <c:pt idx="1">
+                <c:pt idx="2">
                   <c:v>Bekleidung und Schuhe</c:v>
-                </c:pt>
-[...1 lines deleted...]
-                  <c:v>Nahrungsmittel und alkoholfreie Getränke</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>Post und Telekommunikation</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>Wohnung, Wasser, Strom, Gas und andere Brennstoffe</c:v>
                 </c:pt>
                 <c:pt idx="5">
+                  <c:v>Freizeit, Unterhaltung und Kultur</c:v>
+                </c:pt>
+                <c:pt idx="6">
                   <c:v>Bildungswesen</c:v>
                 </c:pt>
-                <c:pt idx="6">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="7">
-                  <c:v>Gesundheit</c:v>
+                  <c:v>Verbraucherpreisindex insgesamt</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>Verbraucherpreisindex insgesamt</c:v>
+                  <c:v>Alkoholische Getränke und Tabakwaren</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>Alkoholische Getränke und Tabakwaren</c:v>
+                  <c:v>Gaststätten- und Beherbergungsdienstleistungen</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>Gaststätten- und Beherbergungsdienstleistungen</c:v>
+                  <c:v>Andere Waren und Dienstleistungen</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>Andere Waren und Dienstleistungen</c:v>
+                  <c:v>Gesundheit</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>Verkehr</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Gra2'!$C$3:$C$15</c:f>
               <c:numCache>
                 <c:formatCode>#0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>-0.1</c:v>
+                  <c:v>-0.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.3</c:v>
+                  <c:v>0.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.8</c:v>
+                  <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>1.6</c:v>
+                  <c:v>1.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2</c:v>
+                  <c:v>1.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2.2000000000000002</c:v>
+                  <c:v>1.7</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2.4</c:v>
+                  <c:v>2.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2.7</c:v>
+                  <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>3.5</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>4.5999999999999996</c:v>
+                  <c:v>5.2</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>7.6</c:v>
+                  <c:v>9.3000000000000007</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{6F2FDCE9-48DA-4B69-8628-5D25D57E5C99}">
               <c14:invertSolidFillFmt>
                 <c14:spPr xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart">
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                   <a:ln w="3175">
                     <a:solidFill>
                       <a:schemeClr val="accent3"/>
                     </a:solidFill>
                     <a:prstDash val="solid"/>
                   </a:ln>
                 </c14:spPr>
               </c14:invertSolidFillFmt>
             </c:ext>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000015-D82F-434E-B4B2-5B44F58A5375}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
@@ -1671,54 +1682,57 @@
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Diagramm3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9496425" cy="5991225"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Veränderung des Verbraucherpreisindex in Niedersachsen im Mai 2026 gegenüber Vorjahresmonat Mai 2025 nach Abteilungen in Prozent. Von Verkehr mit +7,6% bis Möbel, Leuchten, Geräte u.a. Haushaltszubehör mit -0,1%.">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Veränderung des Verbraucherpreisindex in Niedersachsen im August 2026 gegenüber Vorjahresmonat August 2025 nach Abteilungen in Prozent. Von Verkehr mit +9,3% bis Nahrungsmittel und alkoholfreie Getränke mit -0,7%.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -1772,51 +1786,51 @@
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="36576" bIns="27432" anchor="ctr" upright="1"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Veränderung des Verbraucherpreisindex in Niedersachsen im Mai 2026 gegenüber Vorjahresmonat </a:t>
+            <a:t>Veränderung des Verbraucherpreisindex in Niedersachsen im August 2026 gegenüber Vorjahresmonat </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="900" b="0" i="0" baseline="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>nach Abteilungen </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>in Prozent (2020 = 100)</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="30000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
@@ -1883,51 +1897,51 @@
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="600" b="0" i="0" baseline="0" noProof="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>1) Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</a:t>
+            <a:t>1) Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="600" b="0" i="0" baseline="0">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2269,279 +2283,279 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Tabelle6">
     <tabColor indexed="11"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="25" style="1" customWidth="1"/>
     <col min="4" max="4" width="0.28515625" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="C3" s="9">
-        <v>-0.1</v>
+        <v>-0.7</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B4" s="8" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C4" s="9">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C5" s="9">
         <v>0.5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="9">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" s="9">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C9" s="9">
-        <v>2.2000000000000002</v>
+        <v>1.7</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A10" s="7"/>
       <c r="B10" s="8" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C10" s="9">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="7"/>
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
       <c r="B11" s="8" t="s">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C11" s="9">
-        <v>2.7</v>
+        <v>3.4</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C12" s="9">
         <v>3.5</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="C13" s="9">
         <v>3.5</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C14" s="9">
-        <v>4.5999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="9">
-        <v>7.6</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="3" t="s">