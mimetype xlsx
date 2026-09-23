--- v0 (2026-06-27)
+++ v1 (2026-09-23)
@@ -2,84 +2,84 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="DieseArbeitsmappe"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A950AC2-9908-432E-B731-5C4D2530C251}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2E0D0E8-1062-4E77-888E-C8FE8C09B30E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-45" windowWidth="29040" windowHeight="17520" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. VPI_Verlauf" sheetId="19" r:id="rId1"/>
     <sheet name="Gra1" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Gra1'!$A$1:$D$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Gra1'!$A$1:$D$62</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Gra1'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="12">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t xml:space="preserve"> Verbraucherpreisindex 
 in Punkten</t>
   </si>
   <si>
     <t>Zeilenende</t>
   </si>
   <si>
     <t>Spaltenende</t>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t xml:space="preserve"> Veränderung gegenüber 
 Vorjahresmonat 
 in Prozent</t>
   </si>
   <si>
@@ -104,51 +104,51 @@
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Entwicklung des Verbraucherpreisindex in Niedersachsen von Januar 2022 bis zum aktuellen Rand nach Monaten (2020 = 100)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>1) Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
+    <t>1) Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="\+#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0\r"/>
     <numFmt numFmtId="168" formatCode="\+#,##0.0&quot;r&quot;;\-#,##0&quot;r&quot;.0&quot;r&quot;"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -807,52 +807,52 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFD7AF"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
+      <color rgb="FFBAE2F9"/>
       <color rgb="FF57B7FF"/>
-      <color rgb="FFBAE2F9"/>
       <color rgb="FFC00000"/>
       <color rgb="FF81C9FF"/>
       <color rgb="FF106EB6"/>
       <color rgb="FFF3F8FB"/>
       <color rgb="FFEBF5FB"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFABDBFF"/>
       <color rgb="FFCCCC00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -941,53 +941,53 @@
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="58"/>
             <c:invertIfNegative val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="57B7FF"/>
               </a:solidFill>
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="57B7FF"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000003-AA2A-47CF-AB87-9BB4F898BFE9}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>'Gra1'!$A$3:$B$55</c:f>
+              <c:f>'Gra1'!$A$3:$B$58</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="53"/>
+                <c:ptCount val="56"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>1</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>2</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>3</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>4</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>5</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>6</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>7</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>8</c:v>
                   </c:pt>
@@ -1103,78 +1103,87 @@
                     <c:v>9</c:v>
                   </c:pt>
                   <c:pt idx="45">
                     <c:v>10</c:v>
                   </c:pt>
                   <c:pt idx="46">
                     <c:v>11</c:v>
                   </c:pt>
                   <c:pt idx="47">
                     <c:v>12</c:v>
                   </c:pt>
                   <c:pt idx="48">
                     <c:v>1</c:v>
                   </c:pt>
                   <c:pt idx="49">
                     <c:v>2</c:v>
                   </c:pt>
                   <c:pt idx="50">
                     <c:v>3</c:v>
                   </c:pt>
                   <c:pt idx="51">
                     <c:v>4</c:v>
                   </c:pt>
                   <c:pt idx="52">
                     <c:v>5</c:v>
+                  </c:pt>
+                  <c:pt idx="53">
+                    <c:v>6</c:v>
+                  </c:pt>
+                  <c:pt idx="54">
+                    <c:v>7</c:v>
+                  </c:pt>
+                  <c:pt idx="55">
+                    <c:v>8</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="24">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="36">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="48">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Gra1'!$D$3:$D$55</c:f>
+              <c:f>'Gra1'!$D$3:$D$58</c:f>
               <c:numCache>
                 <c:formatCode>\+#,##0.0;\-#,##0.0</c:formatCode>
-                <c:ptCount val="53"/>
+                <c:ptCount val="56"/>
                 <c:pt idx="0">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>4.0999999999999996</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>5.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>5.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6.5</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1287,52 +1296,61 @@
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>2.2999999999999998</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>2.2000000000000002</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>2.2000000000000002</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>1.9</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>2.1</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>1.9</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>2.6</c:v>
                 </c:pt>
                 <c:pt idx="51">
                   <c:v>3</c:v>
                 </c:pt>
-                <c:pt idx="52">
+                <c:pt idx="52" formatCode="\+#,##0.0&quot;r&quot;;\-#,##0&quot;r&quot;.0&quot;r&quot;">
+                  <c:v>2.8</c:v>
+                </c:pt>
+                <c:pt idx="53">
+                  <c:v>2.5</c:v>
+                </c:pt>
+                <c:pt idx="54">
                   <c:v>2.7</c:v>
+                </c:pt>
+                <c:pt idx="55">
+                  <c:v>2.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-AA2A-47CF-AB87-9BB4F898BFE9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="125"/>
         <c:axId val="1079477456"/>
         <c:axId val="1079476280"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
@@ -3074,53 +3092,53 @@
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="de-DE"/>
               </a:p>
             </c:txPr>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showDataLabelsRange val="1"/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>'Gra1'!$A$3:$B$55</c:f>
+              <c:f>'Gra1'!$A$3:$B$58</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="53"/>
+                <c:ptCount val="56"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>1</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>2</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>3</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>4</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>5</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>6</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>7</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>8</c:v>
                   </c:pt>
@@ -3236,78 +3254,87 @@
                     <c:v>9</c:v>
                   </c:pt>
                   <c:pt idx="45">
                     <c:v>10</c:v>
                   </c:pt>
                   <c:pt idx="46">
                     <c:v>11</c:v>
                   </c:pt>
                   <c:pt idx="47">
                     <c:v>12</c:v>
                   </c:pt>
                   <c:pt idx="48">
                     <c:v>1</c:v>
                   </c:pt>
                   <c:pt idx="49">
                     <c:v>2</c:v>
                   </c:pt>
                   <c:pt idx="50">
                     <c:v>3</c:v>
                   </c:pt>
                   <c:pt idx="51">
                     <c:v>4</c:v>
                   </c:pt>
                   <c:pt idx="52">
                     <c:v>5</c:v>
+                  </c:pt>
+                  <c:pt idx="53">
+                    <c:v>6</c:v>
+                  </c:pt>
+                  <c:pt idx="54">
+                    <c:v>7</c:v>
+                  </c:pt>
+                  <c:pt idx="55">
+                    <c:v>8</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="24">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="36">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="48">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Gra1'!$C$3:$C$55</c:f>
+              <c:f>'Gra1'!$C$3:$C$58</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="53"/>
+                <c:ptCount val="56"/>
                 <c:pt idx="0">
                   <c:v>105.1</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>105.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>107.6</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>108.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>109.4</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>109.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>110.4</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>110.7</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3420,52 +3447,61 @@
                 </c:pt>
                 <c:pt idx="44">
                   <c:v>122.5</c:v>
                 </c:pt>
                 <c:pt idx="45">
                   <c:v>122.8</c:v>
                 </c:pt>
                 <c:pt idx="46">
                   <c:v>122.5</c:v>
                 </c:pt>
                 <c:pt idx="47">
                   <c:v>122.7</c:v>
                 </c:pt>
                 <c:pt idx="48">
                   <c:v>122.7</c:v>
                 </c:pt>
                 <c:pt idx="49">
                   <c:v>123</c:v>
                 </c:pt>
                 <c:pt idx="50">
                   <c:v>124.3</c:v>
                 </c:pt>
                 <c:pt idx="51">
                   <c:v>125.2</c:v>
                 </c:pt>
-                <c:pt idx="52">
-                  <c:v>124.9</c:v>
+                <c:pt idx="52" formatCode="0.0\r">
+                  <c:v>125</c:v>
+                </c:pt>
+                <c:pt idx="53">
+                  <c:v>124.8</c:v>
+                </c:pt>
+                <c:pt idx="54">
+                  <c:v>125.5</c:v>
+                </c:pt>
+                <c:pt idx="55">
+                  <c:v>125.8</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000046-AA2A-47CF-AB87-9BB4F898BFE9}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="1079473928"/>
         <c:axId val="1079474712"/>
       </c:lineChart>
       <c:catAx>
@@ -3878,51 +3914,51 @@
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Diagramm1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9496425" cy="5991225"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Verbraucherpreisindex in Niedersachsen von Januar 2022 bis zum aktuellen Rand nach Monaten (2020 =100).  Der Indexstand im Mai 2026 lag bei 124,9 und die Veränderung gegenüber dem Vorjahresmonat April 2025 lag bei 2,7%.">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Verbraucherpreisindex in Niedersachsen von Januar 2022 bis zum aktuellen Rand nach Monaten (2020 =100).  Der Indexstand im August 2026 lag bei 125,8 und die Veränderung gegenüber dem Vorjahresmonat Juli 2025 lag bei 2,9%.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
@@ -4029,51 +4065,51 @@
           <a:ext cx="8737413" cy="350940"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>1) Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</a:t>
+            <a:t>1) Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -4096,172 +4132,172 @@
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Textfeld 1"/>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="7611014" y="1671368"/>
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="none" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.88064</cdr:x>
-      <cdr:y>0.14785</cdr:y>
+      <cdr:x>0.88386</cdr:x>
+      <cdr:y>0.15004</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.93882</cdr:x>
-      <cdr:y>0.19237</cdr:y>
+      <cdr:x>0.93901</cdr:x>
+      <cdr:y>0.18158</cdr:y>
     </cdr:to>
     <cdr:cxnSp macro="">
       <cdr:nvCxnSpPr>
         <cdr:cNvPr id="7" name="Gerader Verbinder 6">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F09CEF-72D3-42D9-9AC0-089EB9C54D25}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvCxnSpPr/>
       </cdr:nvCxnSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" flipH="1" flipV="1">
-          <a:off x="8362951" y="885826"/>
-          <a:ext cx="552449" cy="266699"/>
+          <a:off x="10472891" y="1120414"/>
+          <a:ext cx="653478" cy="235528"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525">
           <a:solidFill>
             <a:srgbClr val="106EB6"/>
           </a:solidFill>
           <a:headEnd type="oval"/>
           <a:tailEnd type="none"/>
         </a:ln>
       </cdr:spPr>
       <cdr:style>
         <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </cdr:style>
     </cdr:cxnSp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.90808</cdr:x>
-      <cdr:y>0.38935</cdr:y>
+      <cdr:x>0.90955</cdr:x>
+      <cdr:y>0.49486</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.93681</cdr:x>
-      <cdr:y>0.66773</cdr:y>
+      <cdr:x>0.93795</cdr:x>
+      <cdr:y>0.65784</cdr:y>
     </cdr:to>
     <cdr:cxnSp macro="">
       <cdr:nvCxnSpPr>
         <cdr:cNvPr id="17" name="Gerader Verbinder 16">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B354D09-226B-4B9C-A739-1B6141760D90}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvCxnSpPr/>
       </cdr:nvCxnSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="8623514" y="2332683"/>
-          <a:ext cx="272836" cy="1667817"/>
+          <a:off x="10777323" y="3695408"/>
+          <a:ext cx="336528" cy="1217060"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525">
           <a:solidFill>
             <a:srgbClr val="57B7FF"/>
           </a:solidFill>
           <a:headEnd type="none"/>
           <a:tailEnd type="oval"/>
         </a:ln>
       </cdr:spPr>
       <cdr:style>
         <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </cdr:style>
     </cdr:cxnSp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.82146</cdr:x>
-      <cdr:y>0.09221</cdr:y>
+      <cdr:y>0.11578</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.89067</cdr:x>
-      <cdr:y>0.16375</cdr:y>
+      <cdr:y>0.17303</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="11" name="Text Box 1029"/>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="7800976" y="552451"/>
-          <a:ext cx="657224" cy="428624"/>
+          <a:off x="7799368" y="693420"/>
+          <a:ext cx="657116" cy="342899"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="106EB6"/>
         </a:solidFill>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="15875">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0">
@@ -4311,76 +4347,76 @@
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="NDSFrutiger 55 Roman" panose="02000503040000020004" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
-            <a:t>124,9</a:t>
+            <a:t>125,8</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.87788</cdr:x>
-      <cdr:y>0.36246</cdr:y>
+      <cdr:y>0.43893</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.93717</cdr:x>
-      <cdr:y>0.42264</cdr:y>
+      <cdr:y>0.49237</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="14" name="Text Box 1029"/>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="8007493" y="2042224"/>
-          <a:ext cx="540808" cy="339025"/>
+          <a:off x="8335049" y="2628900"/>
+          <a:ext cx="562930" cy="320040"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="57B7FF"/>
         </a:solidFill>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="15875">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0">
@@ -4430,51 +4466,51 @@
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl8pPr>
           <a:lvl9pPr marL="3657600" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="NDSFrutiger 55 Roman" panose="02000503040000020004" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
-            <a:t>2,7</a:t>
+            <a:t>2,9</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -4709,57 +4745,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle5">
     <tabColor indexed="11"/>
   </sheetPr>
-  <dimension ref="A1:E60"/>
+  <dimension ref="A1:E63"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+    <sheetView showGridLines="0" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A62" sqref="A62:D62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="4" width="21.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="0.85546875" style="2" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
@@ -5546,128 +5582,173 @@
       </c>
       <c r="E53" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14"/>
       <c r="B54" s="14">
         <v>4</v>
       </c>
       <c r="C54" s="15">
         <v>125.2</v>
       </c>
       <c r="D54" s="16">
         <v>3</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="14"/>
       <c r="B55" s="14">
         <v>5</v>
       </c>
-      <c r="C55" s="15">
-[...2 lines deleted...]
-      <c r="D55" s="16">
+      <c r="C55" s="12">
+        <v>125</v>
+      </c>
+      <c r="D55" s="13">
+        <v>2.8</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="14"/>
+      <c r="B56" s="14">
+        <v>6</v>
+      </c>
+      <c r="C56" s="15">
+        <v>124.8</v>
+      </c>
+      <c r="D56" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="14"/>
+      <c r="B57" s="14">
+        <v>7</v>
+      </c>
+      <c r="C57" s="15">
+        <v>125.5</v>
+      </c>
+      <c r="D57" s="16">
         <v>2.7</v>
       </c>
-      <c r="E55" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="19" t="s">
+      <c r="E57" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="14"/>
+      <c r="B58" s="14">
         <v>8</v>
       </c>
-      <c r="B56" s="19"/>
-[...7 lines deleted...]
-      <c r="A57" s="20" t="s">
+      <c r="C58" s="15">
+        <v>125.8</v>
+      </c>
+      <c r="D58" s="16">
+        <v>2.9</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="1" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B57" s="20"/>
-[...7 lines deleted...]
-      <c r="A58" s="20" t="s">
+      <c r="B60" s="20"/>
+      <c r="C60" s="20"/>
+      <c r="D60" s="20"/>
+      <c r="E60" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B58" s="20"/>
-[...7 lines deleted...]
-      <c r="A59" s="21" t="s">
+      <c r="B61" s="20"/>
+      <c r="C61" s="20"/>
+      <c r="D61" s="20"/>
+      <c r="E61" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="21"/>
-[...7 lines deleted...]
-      <c r="A60" s="3" t="s">
+      <c r="B62" s="21"/>
+      <c r="C62" s="21"/>
+      <c r="D62" s="21"/>
+      <c r="E62" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="B63" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C60" s="3" t="s">
+      <c r="C63" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D60" s="3" t="s">
+      <c r="D63" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E60" s="17" t="s">
+      <c r="E63" s="17" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A56:D56"/>
-    <mergeCell ref="A58:D58"/>
     <mergeCell ref="A59:D59"/>
-    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A60:D60"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>