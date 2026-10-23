--- v0 (2026-06-26)
+++ v1 (2026-10-23)
@@ -1,87 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" codeName="DieseArbeitsmappe"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9A4DB67-E930-4347-ACEF-6C0ACD7D3511}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{364A7146-DB54-41A1-925B-517596413CDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6990" yWindow="2880" windowWidth="21600" windowHeight="11295" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A1_BLP_Verlauf" sheetId="19" r:id="rId1"/>
     <sheet name="Grundlage_A1" sheetId="7" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Grundlage_A1!$A:$D</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Grundlage_A1!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="13">
   <si>
     <t>Index</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Feb.</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Aug.</t>
   </si>
   <si>
     <t>Nov.</t>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
@@ -806,51 +810,51 @@
     <mruColors>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFEBF5FB"/>
       <color rgb="FF106EB6"/>
       <color rgb="FFF3F8FB"/>
       <color rgb="FF57B7FF"/>
       <color rgb="FF81C9FF"/>
       <color rgb="FFABDBFF"/>
       <color rgb="FFBAE2F9"/>
       <color rgb="FFC00000"/>
       <color rgb="FFCCCC00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="de-DE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
@@ -993,53 +997,53 @@
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A1!$A$3:$B$23</c:f>
+              <c:f>Grundlage_A1!$A$3:$B$25</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -1060,80 +1064,86 @@
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
                   </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
+                  </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A1!$D$3:$D$23</c:f>
+              <c:f>Grundlage_A1!$D$3:$D$25</c:f>
               <c:numCache>
                 <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>13.2</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>15.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>15.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>18.399999999999999</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>17.600000000000001</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1153,50 +1163,56 @@
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>2.2000000000000002</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>2.8</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>3.4</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>3.1</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>3.2</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>2.8</c:v>
                 </c:pt>
+                <c:pt idx="21">
+                  <c:v>4.2</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>5</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-F62D-4575-93FE-93EA2BE35346}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="125"/>
         <c:axId val="497820224"/>
         <c:axId val="503637728"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
@@ -2953,53 +2969,53 @@
                     <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="de-DE"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showDataLabelsRange val="1"/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A1!$A$3:$B$23</c:f>
+              <c:f>Grundlage_A1!$A$3:$B$25</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -3020,80 +3036,86 @@
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
                   </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
+                  </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A1!$C$3:$C$23</c:f>
+              <c:f>Grundlage_A1!$C$3:$C$25</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>94.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>98.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>101.9</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>104.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>109.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>119.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>122.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3112,50 +3134,56 @@
                   <c:v>129.5</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>130.1</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>131</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>131.4</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>133.5</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>134.5</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>135</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>135.6</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>137.30000000000001</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>140.19999999999999</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>141.80000000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000046-F62D-4575-93FE-93EA2BE35346}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="497825320"/>
         <c:axId val="497827672"/>
       </c:lineChart>
@@ -3194,52 +3222,52 @@
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="497827672"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="497827672"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="140"/>
-          <c:min val="95"/>
+          <c:max val="145"/>
+          <c:min val="90"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
@@ -4143,54 +4171,54 @@
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Diagramm1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="9113520" cy="5623560"/>
+    <xdr:ext cx="9124950" cy="5629275"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Preisindex für Wohngebäude in Niedersachsen von Februar 2021 bis Februar 2026 (2021 = 100).&#10;Der Indexstand für Wohngebäude im Februar 2026 lag bei 137,3 und die Veränderung gegenüber dem Vorjahresquartal Mai 2024 lag bei 2,8%.">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Preisindex für Wohngebäude in Niedersachsen von Februar 2021 bis August 2026 (2021 = 100).&#10;Der Indexstand für Wohngebäude im August 2026 lag bei 141,8 und die Veränderung gegenüber dem Berichtsmonat im vorhergehenden Jahr August 2025 lag bei 5,0%.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
@@ -4400,164 +4428,832 @@
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Textfeld 1"/>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="7611014" y="1671368"/>
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="none" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.88622</cdr:x>
-      <cdr:y>0.12183</cdr:y>
+      <cdr:x>0.86656</cdr:x>
+      <cdr:y>0.14817</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.92114</cdr:x>
-      <cdr:y>0.15518</cdr:y>
+      <cdr:x>0.92427</cdr:x>
+      <cdr:y>0.15536</cdr:y>
     </cdr:to>
     <cdr:cxnSp macro="">
       <cdr:nvCxnSpPr>
         <cdr:cNvPr id="7" name="Gerader Verbinder 6">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BFD0521-5350-4B41-B811-5D4763C1F141}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
-        <cdr:cNvCxnSpPr/>
+        <cdr:cNvCxnSpPr>
+          <a:endCxn xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="9" idx="3"/>
+        </cdr:cNvCxnSpPr>
       </cdr:nvCxnSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" flipH="1" flipV="1">
-          <a:off x="8112038" y="689297"/>
-          <a:ext cx="319658" cy="188660"/>
+          <a:off x="7907317" y="834090"/>
+          <a:ext cx="526638" cy="40478"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525">
           <a:solidFill>
             <a:srgbClr val="106EB6"/>
           </a:solidFill>
           <a:headEnd type="oval"/>
           <a:tailEnd type="none"/>
         </a:ln>
       </cdr:spPr>
       <cdr:style>
         <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </cdr:style>
     </cdr:cxnSp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.82876</cdr:x>
-      <cdr:y>0.08013</cdr:y>
+      <cdr:x>0.80984</cdr:x>
+      <cdr:y>0.12855</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.89243</cdr:x>
-      <cdr:y>0.12564</cdr:y>
+      <cdr:x>0.86656</cdr:x>
+      <cdr:y>0.16779</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="9" name="Abgerundetes Rechteck 8"/>
         <cdr:cNvSpPr/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="7562415" y="451068"/>
-          <a:ext cx="580986" cy="256189"/>
+          <a:off x="7399020" y="723900"/>
+          <a:ext cx="518160" cy="220980"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:schemeClr val="accent1">
             <a:lumMod val="75000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:solidFill>
             <a:srgbClr val="106EB6"/>
           </a:solidFill>
         </a:ln>
       </cdr:spPr>
       <cdr:style>
         <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </cdr:style>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="800" b="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>137,3</a:t>
+            <a:t>141,8</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\KochLukasLSN\Desktop\Halde\2026_Q3_Entwicklung_Baupreisindizes_Indexpunkte_fuer_ausgewaehlte_Bauwerke_im_konventionellen_Bau_Niedersachsen.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="2026_Q3_Entwicklung_Baupreisindizes_Indexpunkte_fuer_ausgewaehlte_Bauwerke_im_konventionellen_Bau_Niedersachsen.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="A2_Bauwerke"/>
+      <sheetName val="Grundlage_A2"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1">
+        <row r="3">
+          <cell r="C3" t="str">
+            <v>Wohngebäude</v>
+          </cell>
+          <cell r="E3" t="str">
+            <v>Bürogebäude</v>
+          </cell>
+          <cell r="G3" t="str">
+            <v>Gewerbliche Betriebsgebäude</v>
+          </cell>
+          <cell r="I3" t="str">
+            <v>Straßenbau</v>
+          </cell>
+          <cell r="K3" t="str">
+            <v>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen</v>
+          </cell>
+          <cell r="M3" t="str">
+            <v>Schönheitsreparaturen in Wohnungen</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="D4" t="str">
+            <v>Veränderung gegenüber Vorjahresquartal
+in Prozent</v>
+          </cell>
+          <cell r="F4" t="str">
+            <v>Veränderung gegenüber Vorjahresquartal
+in Prozent</v>
+          </cell>
+          <cell r="H4" t="str">
+            <v>Veränderung gegenüber Vorjahresquartal
+in Prozent</v>
+          </cell>
+          <cell r="J4" t="str">
+            <v>Veränderung gegenüber Vorjahresquartal
+in Prozent</v>
+          </cell>
+          <cell r="L4" t="str">
+            <v>Veränderung gegenüber Vorjahresquartal
+in Prozent</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6">
+            <v>2021</v>
+          </cell>
+          <cell r="B6" t="str">
+            <v>Feb.</v>
+          </cell>
+          <cell r="C6">
+            <v>94.7</v>
+          </cell>
+          <cell r="D6">
+            <v>3.2</v>
+          </cell>
+          <cell r="E6">
+            <v>94.4</v>
+          </cell>
+          <cell r="F6">
+            <v>3.1</v>
+          </cell>
+          <cell r="G6">
+            <v>94.4</v>
+          </cell>
+          <cell r="H6">
+            <v>3.2</v>
+          </cell>
+          <cell r="I6">
+            <v>96.7</v>
+          </cell>
+          <cell r="J6">
+            <v>0</v>
+          </cell>
+          <cell r="K6">
+            <v>94</v>
+          </cell>
+          <cell r="L6">
+            <v>3.8</v>
+          </cell>
+          <cell r="M6">
+            <v>98.3</v>
+          </cell>
+          <cell r="N6">
+            <v>1</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v>Mai</v>
+          </cell>
+          <cell r="C7">
+            <v>98.8</v>
+          </cell>
+          <cell r="D7">
+            <v>7.5</v>
+          </cell>
+          <cell r="E7">
+            <v>98.4</v>
+          </cell>
+          <cell r="F7">
+            <v>7.3</v>
+          </cell>
+          <cell r="G7">
+            <v>98.3</v>
+          </cell>
+          <cell r="H7">
+            <v>7.3</v>
+          </cell>
+          <cell r="I7">
+            <v>99.1</v>
+          </cell>
+          <cell r="J7">
+            <v>2.5</v>
+          </cell>
+          <cell r="K7">
+            <v>99.2</v>
+          </cell>
+          <cell r="L7">
+            <v>9</v>
+          </cell>
+          <cell r="M7">
+            <v>99.2</v>
+          </cell>
+          <cell r="N7">
+            <v>2.2999999999999998</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="B8" t="str">
+            <v>Aug.</v>
+          </cell>
+          <cell r="C8">
+            <v>101.9</v>
+          </cell>
+          <cell r="D8">
+            <v>13.2</v>
+          </cell>
+          <cell r="E8">
+            <v>102.1</v>
+          </cell>
+          <cell r="F8">
+            <v>13.6</v>
+          </cell>
+          <cell r="G8">
+            <v>102.1</v>
+          </cell>
+          <cell r="H8">
+            <v>13.7</v>
+          </cell>
+          <cell r="I8">
+            <v>100.7</v>
+          </cell>
+          <cell r="J8">
+            <v>6.6</v>
+          </cell>
+          <cell r="K8">
+            <v>101.9</v>
+          </cell>
+          <cell r="L8">
+            <v>14.1</v>
+          </cell>
+          <cell r="M8">
+            <v>100.5</v>
+          </cell>
+          <cell r="N8">
+            <v>5.6</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="B9" t="str">
+            <v>Nov.</v>
+          </cell>
+          <cell r="C9">
+            <v>104.6</v>
+          </cell>
+          <cell r="E9">
+            <v>105.1</v>
+          </cell>
+          <cell r="G9">
+            <v>105.3</v>
+          </cell>
+          <cell r="I9">
+            <v>103.5</v>
+          </cell>
+          <cell r="K9">
+            <v>104.9</v>
+          </cell>
+          <cell r="M9">
+            <v>102</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10">
+            <v>2022</v>
+          </cell>
+          <cell r="B10" t="str">
+            <v>Feb.</v>
+          </cell>
+          <cell r="C10">
+            <v>109.6</v>
+          </cell>
+          <cell r="E10">
+            <v>110.2</v>
+          </cell>
+          <cell r="G10">
+            <v>110.3</v>
+          </cell>
+          <cell r="I10">
+            <v>109.2</v>
+          </cell>
+          <cell r="K10">
+            <v>109.3</v>
+          </cell>
+          <cell r="M10">
+            <v>105.7</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="B11" t="str">
+            <v>Mai</v>
+          </cell>
+          <cell r="C11">
+            <v>117</v>
+          </cell>
+          <cell r="E11">
+            <v>117.7</v>
+          </cell>
+          <cell r="G11">
+            <v>118.3</v>
+          </cell>
+          <cell r="I11">
+            <v>117.8</v>
+          </cell>
+          <cell r="K11">
+            <v>114.6</v>
+          </cell>
+          <cell r="M11">
+            <v>107.7</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="B12" t="str">
+            <v>Aug.</v>
+          </cell>
+          <cell r="C12">
+            <v>119.8</v>
+          </cell>
+          <cell r="E12">
+            <v>120.8</v>
+          </cell>
+          <cell r="G12">
+            <v>121.1</v>
+          </cell>
+          <cell r="I12">
+            <v>122.6</v>
+          </cell>
+          <cell r="K12">
+            <v>118.3</v>
+          </cell>
+          <cell r="M12">
+            <v>111</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="B13" t="str">
+            <v>Nov.</v>
+          </cell>
+          <cell r="C13">
+            <v>122.9</v>
+          </cell>
+          <cell r="E13">
+            <v>123.8</v>
+          </cell>
+          <cell r="G13">
+            <v>124.1</v>
+          </cell>
+          <cell r="I13">
+            <v>125.5</v>
+          </cell>
+          <cell r="K13">
+            <v>122</v>
+          </cell>
+          <cell r="M13">
+            <v>112.2</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14">
+            <v>2023</v>
+          </cell>
+          <cell r="B14" t="str">
+            <v>Feb.</v>
+          </cell>
+          <cell r="C14">
+            <v>126.2</v>
+          </cell>
+          <cell r="E14">
+            <v>126.8</v>
+          </cell>
+          <cell r="G14">
+            <v>127.4</v>
+          </cell>
+          <cell r="I14">
+            <v>130.9</v>
+          </cell>
+          <cell r="K14">
+            <v>124.9</v>
+          </cell>
+          <cell r="M14">
+            <v>115.5</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="B15" t="str">
+            <v>Mai</v>
+          </cell>
+          <cell r="C15">
+            <v>127.3</v>
+          </cell>
+          <cell r="E15">
+            <v>127.8</v>
+          </cell>
+          <cell r="G15">
+            <v>127.9</v>
+          </cell>
+          <cell r="I15">
+            <v>131.30000000000001</v>
+          </cell>
+          <cell r="K15">
+            <v>126.6</v>
+          </cell>
+          <cell r="M15">
+            <v>115.8</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="B16" t="str">
+            <v>Aug.</v>
+          </cell>
+          <cell r="C16">
+            <v>127.1</v>
+          </cell>
+          <cell r="E16">
+            <v>127.9</v>
+          </cell>
+          <cell r="G16">
+            <v>128</v>
+          </cell>
+          <cell r="I16">
+            <v>131.1</v>
+          </cell>
+          <cell r="K16">
+            <v>127.6</v>
+          </cell>
+          <cell r="M16">
+            <v>116.7</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="B17" t="str">
+            <v>Nov.</v>
+          </cell>
+          <cell r="C17">
+            <v>127.8</v>
+          </cell>
+          <cell r="E17">
+            <v>128.6</v>
+          </cell>
+          <cell r="G17">
+            <v>128.6</v>
+          </cell>
+          <cell r="I17">
+            <v>131.6</v>
+          </cell>
+          <cell r="K17">
+            <v>128.4</v>
+          </cell>
+          <cell r="M17">
+            <v>117.4</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18">
+            <v>2024</v>
+          </cell>
+          <cell r="B18" t="str">
+            <v>Feb.</v>
+          </cell>
+          <cell r="C18">
+            <v>129.5</v>
+          </cell>
+          <cell r="E18">
+            <v>130.30000000000001</v>
+          </cell>
+          <cell r="G18">
+            <v>130.4</v>
+          </cell>
+          <cell r="I18">
+            <v>133.30000000000001</v>
+          </cell>
+          <cell r="K18">
+            <v>130.80000000000001</v>
+          </cell>
+          <cell r="M18">
+            <v>119.9</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="B19" t="str">
+            <v>Mai</v>
+          </cell>
+          <cell r="C19">
+            <v>130.1</v>
+          </cell>
+          <cell r="E19">
+            <v>131</v>
+          </cell>
+          <cell r="G19">
+            <v>131</v>
+          </cell>
+          <cell r="I19">
+            <v>133.4</v>
+          </cell>
+          <cell r="K19">
+            <v>131.4</v>
+          </cell>
+          <cell r="M19">
+            <v>120.9</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="B20" t="str">
+            <v>Aug.</v>
+          </cell>
+          <cell r="C20">
+            <v>131</v>
+          </cell>
+          <cell r="E20">
+            <v>131.9</v>
+          </cell>
+          <cell r="G20">
+            <v>132</v>
+          </cell>
+          <cell r="I20">
+            <v>135.1</v>
+          </cell>
+          <cell r="K20">
+            <v>132.19999999999999</v>
+          </cell>
+          <cell r="M20">
+            <v>121.2</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="B21" t="str">
+            <v>Nov.</v>
+          </cell>
+          <cell r="C21">
+            <v>131.4</v>
+          </cell>
+          <cell r="E21">
+            <v>132.4</v>
+          </cell>
+          <cell r="G21">
+            <v>132.4</v>
+          </cell>
+          <cell r="I21">
+            <v>135.5</v>
+          </cell>
+          <cell r="K21">
+            <v>132.9</v>
+          </cell>
+          <cell r="M21">
+            <v>122</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22">
+            <v>2025</v>
+          </cell>
+          <cell r="B22" t="str">
+            <v>Feb.</v>
+          </cell>
+          <cell r="C22">
+            <v>133.5</v>
+          </cell>
+          <cell r="E22">
+            <v>134.4</v>
+          </cell>
+          <cell r="G22">
+            <v>134.30000000000001</v>
+          </cell>
+          <cell r="I22">
+            <v>140.1</v>
+          </cell>
+          <cell r="K22">
+            <v>134.9</v>
+          </cell>
+          <cell r="M22">
+            <v>123.2</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="B23" t="str">
+            <v>Mai</v>
+          </cell>
+          <cell r="C23">
+            <v>134.5</v>
+          </cell>
+          <cell r="E23">
+            <v>135.5</v>
+          </cell>
+          <cell r="G23">
+            <v>135.30000000000001</v>
+          </cell>
+          <cell r="I23">
+            <v>141.5</v>
+          </cell>
+          <cell r="K23">
+            <v>135.9</v>
+          </cell>
+          <cell r="M23">
+            <v>123.9</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="B24" t="str">
+            <v>Aug.</v>
+          </cell>
+          <cell r="C24">
+            <v>135</v>
+          </cell>
+          <cell r="E24">
+            <v>136.19999999999999</v>
+          </cell>
+          <cell r="G24">
+            <v>136</v>
+          </cell>
+          <cell r="I24">
+            <v>142.6</v>
+          </cell>
+          <cell r="K24">
+            <v>136.69999999999999</v>
+          </cell>
+          <cell r="M24">
+            <v>124.6</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="B25" t="str">
+            <v>Nov.</v>
+          </cell>
+          <cell r="C25">
+            <v>135.6</v>
+          </cell>
+          <cell r="E25">
+            <v>137</v>
+          </cell>
+          <cell r="G25">
+            <v>136.5</v>
+          </cell>
+          <cell r="I25">
+            <v>142.5</v>
+          </cell>
+          <cell r="K25">
+            <v>137.69999999999999</v>
+          </cell>
+          <cell r="M25">
+            <v>125.6</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="A26">
+            <v>2026</v>
+          </cell>
+          <cell r="B26" t="str">
+            <v>Feb.</v>
+          </cell>
+          <cell r="C26">
+            <v>137.30000000000001</v>
+          </cell>
+          <cell r="E26">
+            <v>138.69999999999999</v>
+          </cell>
+          <cell r="G26">
+            <v>138</v>
+          </cell>
+          <cell r="I26">
+            <v>146.19999999999999</v>
+          </cell>
+          <cell r="K26">
+            <v>140</v>
+          </cell>
+          <cell r="M26">
+            <v>127.5</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="B27" t="str">
+            <v>Mai</v>
+          </cell>
+          <cell r="C27">
+            <v>140.19999999999999</v>
+          </cell>
+          <cell r="E27">
+            <v>141.6</v>
+          </cell>
+          <cell r="G27">
+            <v>141</v>
+          </cell>
+          <cell r="I27">
+            <v>150</v>
+          </cell>
+          <cell r="K27">
+            <v>142.69999999999999</v>
+          </cell>
+          <cell r="M27">
+            <v>129.6</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="B28" t="str">
+            <v>Aug.</v>
+          </cell>
+          <cell r="C28">
+            <v>141.80000000000001</v>
+          </cell>
+          <cell r="E28">
+            <v>143.5</v>
+          </cell>
+          <cell r="G28">
+            <v>142.9</v>
+          </cell>
+          <cell r="I28">
+            <v>151.5</v>
+          </cell>
+          <cell r="K28">
+            <v>144.19999999999999</v>
+          </cell>
+          <cell r="M28">
+            <v>131.6</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4786,451 +5482,482 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle5">
     <tabColor indexed="11"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="15.6640625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="11.44140625" style="2"/>
+    <col min="1" max="3" width="15.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="0.7109375" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="4">
         <v>2021</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5">
         <v>94.7</v>
       </c>
       <c r="D3" s="10">
         <v>3.2</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="5">
         <v>98.8</v>
       </c>
       <c r="D4" s="10">
         <v>7.5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="4"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5">
         <v>101.9</v>
       </c>
       <c r="D5" s="10">
         <v>13.2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="4"/>
       <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="5">
         <v>104.6</v>
       </c>
       <c r="D6" s="10">
         <v>15.5</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>2022</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="5">
         <v>109.6</v>
       </c>
       <c r="D7" s="10">
         <v>15.7</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="5">
         <v>117</v>
       </c>
       <c r="D8" s="10">
         <v>18.399999999999999</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="4"/>
       <c r="B9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5">
         <v>119.8</v>
       </c>
       <c r="D9" s="10">
         <v>17.600000000000001</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="4"/>
       <c r="B10" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="5">
         <v>122.9</v>
       </c>
       <c r="D10" s="10">
         <v>17.5</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="4">
         <v>2023</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5">
         <v>126.2</v>
       </c>
       <c r="D11" s="10">
         <v>15.1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="4"/>
       <c r="B12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="5">
         <v>127.3</v>
       </c>
       <c r="D12" s="10">
         <v>8.8000000000000007</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="4"/>
       <c r="B13" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5">
         <v>127.1</v>
       </c>
       <c r="D13" s="10">
         <v>6.1</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="5">
         <v>127.8</v>
       </c>
       <c r="D14" s="10">
         <v>4</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2024</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="5">
         <v>129.5</v>
       </c>
       <c r="D15" s="10">
         <v>2.6</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="4"/>
       <c r="B16" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="5">
         <v>130.1</v>
       </c>
       <c r="D16" s="10">
         <v>2.2000000000000002</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
       <c r="B17" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5">
         <v>131</v>
       </c>
       <c r="D17" s="10">
         <v>3.1</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="4"/>
       <c r="B18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="5">
         <v>131.4</v>
       </c>
       <c r="D18" s="10">
         <v>2.8</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
         <v>2025</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="5">
         <v>133.5</v>
       </c>
       <c r="D19" s="10">
         <v>3.1</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="4"/>
       <c r="B20" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="5">
         <v>134.5</v>
       </c>
       <c r="D20" s="10">
         <v>3.4</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="4"/>
       <c r="B21" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5">
         <v>135</v>
       </c>
       <c r="D21" s="10">
         <v>3.1</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5">
         <v>135.6</v>
       </c>
       <c r="D22" s="10">
         <v>3.2</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="4">
         <v>2026</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="5">
         <v>137.30000000000001</v>
       </c>
       <c r="D23" s="10">
         <v>2.8</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D24" s="12"/>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="5">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D24" s="10">
+        <v>4.2</v>
+      </c>
       <c r="E24" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="3" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C25" s="5">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="D25" s="10">
+        <v>5</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="B27" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="C27" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D25" s="3" t="s">
+      <c r="D27" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="E27" s="3" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>