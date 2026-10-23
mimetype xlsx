--- v0 (2026-06-26)
+++ v1 (2026-10-23)
@@ -4,996 +4,465 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F65CE0BD-FE87-4CC2-BA5F-DA4AB82BB8AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C004C7D-37AA-49D3-98C6-998C3F5BF62E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="718" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11295" xr2:uid="{D6A289BE-9140-4C8E-B249-E8FE9202A3CD}"/>
   </bookViews>
   <sheets>
-    <sheet name="A2_Bauwerke" sheetId="22" r:id="rId1"/>
-    <sheet name="Grundlage_A2" sheetId="17" r:id="rId2"/>
+    <sheet name="A2_Bauwerke" sheetId="3" r:id="rId1"/>
+    <sheet name="Grundlage_A2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Grundlage_A2!$A$1:$N$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Grundlage_A2!$A$1:$N$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="32">
-[...38 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="32">
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t>Spaltenende</t>
   </si>
   <si>
     <t>Zeilenende</t>
-  </si>
-[...45 lines deleted...]
-    <t>Preisindizes für ausgewählte Bauwerke in Niedersachsen von 2021 bis zum aktuellen Rand (Basisjahr 2021 = 100)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen, Hannover, 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
+  <si>
+    <t>Aug.</t>
+  </si>
+  <si>
+    <t>Mai</t>
+  </si>
+  <si>
+    <t>Feb.</t>
+  </si>
+  <si>
+    <t>Nov.</t>
+  </si>
+  <si>
+    <t>Schönheitsreparaturen in Wohnungen Veränderung gegenüber Vorjahresquartal
+in Prozent</t>
+  </si>
+  <si>
+    <t>Schönheitsreparaturen in Wohnungen Index</t>
+  </si>
+  <si>
+    <t>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen Veränderung gegenüber Vorjahresquartal in Prozent</t>
+  </si>
+  <si>
+    <t>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen Index</t>
+  </si>
+  <si>
+    <t>Straßenbau Veränderung gegenüber Vorjahresquartal in Prozent</t>
+  </si>
+  <si>
+    <t>Straßenbau Index</t>
+  </si>
+  <si>
+    <t>Gewerbliche Betriebsgebäude Veränderung gegenüber Vorjahresquartal in Prozent</t>
+  </si>
+  <si>
+    <t>Gewerbliche Betriebsgebäude Index</t>
+  </si>
+  <si>
+    <t>Bürogebäude Veränderung gegenüber Vorjahresquartal in Prozent</t>
+  </si>
+  <si>
+    <t>Bürogebäude Index</t>
+  </si>
+  <si>
+    <t>Wohngebäude Veränderung gegenüber Vorjahresquartal in Prozent</t>
+  </si>
+  <si>
+    <t>Wohngebäude Index</t>
+  </si>
+  <si>
+    <t>Monat</t>
+  </si>
+  <si>
+    <t>Jahr</t>
+  </si>
+  <si>
+    <t>Veränderung gegenüber Vorjahresquartal
+in Prozent</t>
+  </si>
+  <si>
+    <t>Index</t>
+  </si>
+  <si>
+    <t>Schönheitsreparaturen in Wohnungen</t>
+  </si>
+  <si>
+    <t>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen</t>
+  </si>
+  <si>
+    <t>Straßenbau</t>
+  </si>
+  <si>
+    <t>Gewerbliche Betriebsgebäude</t>
+  </si>
+  <si>
+    <t>Bürogebäude</t>
+  </si>
+  <si>
+    <t>Wohngebäude</t>
+  </si>
+  <si>
+    <t>Der Tabellenkopf für die Lesehilfe befindet sich in Zeile 5.</t>
+  </si>
+  <si>
+    <t>Preisindizes für ausgewählte Bauwerke in Niedersachsen von 2021 bis zum aktuellen Rand (Basisjahr 2021 = 100)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="\+#,##0.0;\-#,##0.0;\ 0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...121 lines deleted...]
-      <sz val="7"/>
+      <sz val="1"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="1"/>
-      <color theme="0"/>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="24">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...108 lines deleted...]
-    </fill>
   </fills>
-  <borders count="19">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="63"/>
-[...91 lines deleted...]
-        <color indexed="63"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="66">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...42 lines deleted...]
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="66">
-[...52 lines deleted...]
-    <cellStyle name="Schlecht" xfId="34" builtinId="27" customBuiltin="1"/>
+  <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="45" xr:uid="{296E734F-6AEF-468B-A182-3AEC54EEFC6C}"/>
-[...10 lines deleted...]
-    <cellStyle name="Zelle überprüfen" xfId="42" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Standard 2" xfId="1" xr:uid="{DA5CA19A-3FF7-4829-BBD9-401D17CE446C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...78 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="de-DE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -1030,53 +499,53 @@
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Wohngebäude</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="106EB6"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A2!$A$6:$B$26</c:f>
+              <c:f>Grundlage_A2!$A$6:$B$28</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -1096,81 +565,87 @@
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
+                  </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A2!$C$6:$C$26</c:f>
+              <c:f>Grundlage_A2!$C$6:$C$28</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>94.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>98.8</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>101.9</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>104.6</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>109.6</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>117</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>119.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>122.9</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1189,95 +664,101 @@
                   <c:v>129.5</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>130.1</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>131</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>131.4</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>133.5</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>134.5</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>135</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>135.6</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>137.30000000000001</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>140.19999999999999</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>141.80000000000001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3FCA-418C-A29D-319C383B92D0}"/>
+              <c16:uniqueId val="{00000000-A88A-4AEA-B355-20BC3124CAFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="32"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Grundlage_A2!$E$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Bürogebäude</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent6"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A2!$A$6:$B$26</c:f>
+              <c:f>Grundlage_A2!$A$6:$B$28</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -1297,81 +778,87 @@
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
+                  </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A2!$E$6:$E$26</c:f>
+              <c:f>Grundlage_A2!$E$6:$E$28</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>94.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>98.4</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>102.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>105.1</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>110.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>117.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>120.8</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>123.8</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1390,95 +877,101 @@
                   <c:v>130.30000000000001</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>131</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>131.9</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>132.4</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>134.4</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>135.5</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>136.19999999999999</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>137</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>138.69999999999999</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>141.6</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>143.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3FCA-418C-A29D-319C383B92D0}"/>
+              <c16:uniqueId val="{00000001-A88A-4AEA-B355-20BC3124CAFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="33"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Grundlage_A2!$G$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Gewerbliche Betriebsgebäude</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="81C9FF"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A2!$A$6:$B$26</c:f>
+              <c:f>Grundlage_A2!$A$6:$B$28</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -1498,81 +991,87 @@
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
+                  </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A2!$G$6:$G$26</c:f>
+              <c:f>Grundlage_A2!$G$6:$G$28</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>94.4</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>98.3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>102.1</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>105.3</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>110.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>118.3</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>121.1</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>124.1</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1591,95 +1090,101 @@
                   <c:v>130.4</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>131</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>132</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>132.4</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>134.30000000000001</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>135.30000000000001</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>136</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>136.5</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>138</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>141</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>142.9</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-3FCA-418C-A29D-319C383B92D0}"/>
+              <c16:uniqueId val="{00000002-A88A-4AEA-B355-20BC3124CAFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>Grundlage_A2!$I$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Straßenbau</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A2!$A$6:$B$26</c:f>
+              <c:f>Grundlage_A2!$A$6:$B$28</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -1699,81 +1204,87 @@
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
+                  </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A2!$I$6:$I$26</c:f>
+              <c:f>Grundlage_A2!$I$6:$I$28</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>96.7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>99.1</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>100.7</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>103.5</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>109.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>117.8</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>122.6</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>125.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1792,95 +1303,101 @@
                   <c:v>133.30000000000001</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>133.4</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>135.1</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>135.5</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>140.1</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>141.5</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>142.6</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>142.5</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>146.19999999999999</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>150</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>151.5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-3FCA-418C-A29D-319C383B92D0}"/>
+              <c16:uniqueId val="{00000003-A88A-4AEA-B355-20BC3124CAFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="8"/>
           <c:tx>
             <c:strRef>
               <c:f>Grundlage_A2!$K$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="FFFF00"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A2!$A$6:$B$26</c:f>
+              <c:f>Grundlage_A2!$A$6:$B$28</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -1900,81 +1417,87 @@
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
+                  </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A2!$K$6:$K$26</c:f>
+              <c:f>Grundlage_A2!$K$6:$K$28</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>94</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>99.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>101.9</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>104.9</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>109.3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>114.6</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>118.3</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>122</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1993,95 +1516,101 @@
                   <c:v>130.80000000000001</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>131.4</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>132.19999999999999</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>132.9</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>134.9</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>135.9</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>136.69999999999999</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>137.69999999999999</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>142.69999999999999</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>144.19999999999999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-3FCA-418C-A29D-319C383B92D0}"/>
+              <c16:uniqueId val="{00000004-A88A-4AEA-B355-20BC3124CAFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>Grundlage_A2!$M$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Schönheitsreparaturen in Wohnungen</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:dLbls>
             <c:delete val="1"/>
           </c:dLbls>
           <c:cat>
             <c:multiLvlStrRef>
-              <c:f>Grundlage_A2!$A$6:$B$26</c:f>
+              <c:f>Grundlage_A2!$A$6:$B$28</c:f>
               <c:multiLvlStrCache>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="1">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="2">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="3">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="5">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="6">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="7">
                     <c:v>Nov.</c:v>
                   </c:pt>
@@ -2101,81 +1630,87 @@
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="13">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="14">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="15">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>Feb.</c:v>
                   </c:pt>
                   <c:pt idx="17">
                     <c:v>Mai</c:v>
                   </c:pt>
                   <c:pt idx="18">
                     <c:v>Aug.</c:v>
                   </c:pt>
                   <c:pt idx="19">
                     <c:v>Nov.</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>Feb.</c:v>
+                  </c:pt>
+                  <c:pt idx="21">
+                    <c:v>Mai</c:v>
+                  </c:pt>
+                  <c:pt idx="22">
+                    <c:v>Aug.</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2021</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2022</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2023</c:v>
                   </c:pt>
                   <c:pt idx="12">
                     <c:v>2024</c:v>
                   </c:pt>
                   <c:pt idx="16">
                     <c:v>2025</c:v>
                   </c:pt>
                   <c:pt idx="20">
                     <c:v>2026</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Grundlage_A2!$M$6:$M$26</c:f>
+              <c:f>Grundlage_A2!$M$6:$M$28</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
-                <c:ptCount val="21"/>
+                <c:ptCount val="23"/>
                 <c:pt idx="0">
                   <c:v>98.3</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>99.2</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>100.5</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>102</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>105.7</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>107.7</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>111</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>112.2</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -2194,58 +1729,64 @@
                   <c:v>119.9</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>120.9</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>121.2</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>122</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>123.2</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>123.9</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>124.6</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>125.6</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>127.5</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>129.6</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>131.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000005-3FCA-418C-A29D-319C383B92D0}"/>
+              <c16:uniqueId val="{00000005-A88A-4AEA-B355-20BC3124CAFE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="ctr"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="503637336"/>
         <c:axId val="503640864"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="31"/>
                 <c:order val="1"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
@@ -2317,56 +1858,56 @@
                   <c:showLeaderLines val="0"/>
                   <c:extLst>
                     <c:ext uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                       <c15:showLeaderLines val="1"/>
                       <c15:leaderLines>
                         <c:spPr>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:schemeClr val="tx2">
                                 <a:lumMod val="35000"/>
                                 <a:lumOff val="65000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </c:spPr>
                       </c15:leaderLines>
                     </c:ext>
                   </c:extLst>
                 </c:dLbls>
                 <c:cat>
                   <c:multiLvlStrRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Grundlage_A2!$A$6:$B$26</c15:sqref>
+                          <c15:sqref>Grundlage_A2!$A$6:$B$28</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:multiLvlStrCache>
-                      <c:ptCount val="21"/>
+                      <c:ptCount val="23"/>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="1">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="2">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="3">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="5">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="6">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="7">
                           <c:v>Nov.</c:v>
                         </c:pt>
@@ -2386,50 +1927,56 @@
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="13">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="14">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="15">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="17">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="18">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="19">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>Feb.</c:v>
+                        </c:pt>
+                        <c:pt idx="21">
+                          <c:v>Mai</c:v>
+                        </c:pt>
+                        <c:pt idx="22">
+                          <c:v>Aug.</c:v>
                         </c:pt>
                       </c:lvl>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>2021</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>2022</c:v>
                         </c:pt>
                         <c:pt idx="8">
                           <c:v>2023</c:v>
                         </c:pt>
                         <c:pt idx="12">
                           <c:v>2024</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>2025</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>2026</c:v>
                         </c:pt>
                       </c:lvl>
                     </c:multiLvlStrCache>
                   </c:multiLvlStrRef>
                 </c:cat>
@@ -2438,51 +1985,51 @@
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$D$6:$D$8</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
                       <c:ptCount val="3"/>
                       <c:pt idx="0">
                         <c:v>3.2</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>7.5</c:v>
                       </c:pt>
                       <c:pt idx="2">
                         <c:v>13.2</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                    <c16:uniqueId val="{00000006-3FCA-418C-A29D-319C383B92D0}"/>
+                    <c16:uniqueId val="{00000006-A88A-4AEA-B355-20BC3124CAFE}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="34"/>
                 <c:order val="3"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$F$3:$F$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="2"/>
                       <c:pt idx="0">
                         <c:v>Bürogebäude</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>Veränderung gegenüber Vorjahresquartal
 in Prozent</c:v>
@@ -2490,75 +2037,75 @@
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
                 <c:spPr>
                   <a:ln w="31750" cap="rnd">
                     <a:solidFill>
                       <a:schemeClr val="accent5">
                         <a:lumMod val="50000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:round/>
                   </a:ln>
                   <a:effectLst/>
                 </c:spPr>
                 <c:marker>
                   <c:symbol val="none"/>
                 </c:marker>
                 <c:dPt>
                   <c:idx val="21"/>
                   <c:marker>
                     <c:symbol val="none"/>
                   </c:marker>
                   <c:bubble3D val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                      <c16:uniqueId val="{00000007-3FCA-418C-A29D-319C383B92D0}"/>
+                      <c16:uniqueId val="{00000007-A88A-4AEA-B355-20BC3124CAFE}"/>
                     </c:ext>
                   </c:extLst>
                 </c:dPt>
                 <c:dPt>
                   <c:idx val="30"/>
                   <c:marker>
                     <c:symbol val="none"/>
                   </c:marker>
                   <c:bubble3D val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                      <c16:uniqueId val="{00000008-3FCA-418C-A29D-319C383B92D0}"/>
+                      <c16:uniqueId val="{00000008-A88A-4AEA-B355-20BC3124CAFE}"/>
                     </c:ext>
                   </c:extLst>
                 </c:dPt>
                 <c:dPt>
                   <c:idx val="40"/>
                   <c:marker>
                     <c:symbol val="none"/>
                   </c:marker>
                   <c:bubble3D val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                      <c16:uniqueId val="{00000009-3FCA-418C-A29D-319C383B92D0}"/>
+                      <c16:uniqueId val="{00000009-A88A-4AEA-B355-20BC3124CAFE}"/>
                     </c:ext>
                   </c:extLst>
                 </c:dPt>
                 <c:dLbls>
                   <c:spPr>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                   <c:txPr>
                     <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                       <a:spAutoFit/>
                     </a:bodyPr>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr>
                         <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                           <a:solidFill>
                             <a:schemeClr val="tx2"/>
                           </a:solidFill>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -2577,56 +2124,56 @@
                   <c:showLeaderLines val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                       <c15:showLeaderLines val="1"/>
                       <c15:leaderLines>
                         <c:spPr>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:schemeClr val="tx2">
                                 <a:lumMod val="35000"/>
                                 <a:lumOff val="65000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </c:spPr>
                       </c15:leaderLines>
                     </c:ext>
                   </c:extLst>
                 </c:dLbls>
                 <c:cat>
                   <c:multiLvlStrRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Grundlage_A2!$A$6:$B$26</c15:sqref>
+                          <c15:sqref>Grundlage_A2!$A$6:$B$28</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:multiLvlStrCache>
-                      <c:ptCount val="21"/>
+                      <c:ptCount val="23"/>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="1">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="2">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="3">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="5">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="6">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="7">
                           <c:v>Nov.</c:v>
                         </c:pt>
@@ -2646,50 +2193,56 @@
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="13">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="14">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="15">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="17">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="18">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="19">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>Feb.</c:v>
+                        </c:pt>
+                        <c:pt idx="21">
+                          <c:v>Mai</c:v>
+                        </c:pt>
+                        <c:pt idx="22">
+                          <c:v>Aug.</c:v>
                         </c:pt>
                       </c:lvl>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>2021</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>2022</c:v>
                         </c:pt>
                         <c:pt idx="8">
                           <c:v>2023</c:v>
                         </c:pt>
                         <c:pt idx="12">
                           <c:v>2024</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>2025</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>2026</c:v>
                         </c:pt>
                       </c:lvl>
                     </c:multiLvlStrCache>
                   </c:multiLvlStrRef>
                 </c:cat>
@@ -2698,51 +2251,51 @@
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$F$6:$F$8</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
                       <c:ptCount val="3"/>
                       <c:pt idx="0">
                         <c:v>3.1</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>7.3</c:v>
                       </c:pt>
                       <c:pt idx="2">
                         <c:v>13.6</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                    <c16:uniqueId val="{0000000A-3FCA-418C-A29D-319C383B92D0}"/>
+                    <c16:uniqueId val="{0000000A-A88A-4AEA-B355-20BC3124CAFE}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="0"/>
                 <c:order val="5"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$H$3:$H$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="2"/>
                       <c:pt idx="0">
                         <c:v>Gewerbliche Betriebsgebäude</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>Veränderung gegenüber Vorjahresquartal
 in Prozent</c:v>
@@ -2799,56 +2352,56 @@
                   <c:showLeaderLines val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                       <c15:showLeaderLines val="1"/>
                       <c15:leaderLines>
                         <c:spPr>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:schemeClr val="tx2">
                                 <a:lumMod val="35000"/>
                                 <a:lumOff val="65000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </c:spPr>
                       </c15:leaderLines>
                     </c:ext>
                   </c:extLst>
                 </c:dLbls>
                 <c:cat>
                   <c:multiLvlStrRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Grundlage_A2!$A$6:$B$26</c15:sqref>
+                          <c15:sqref>Grundlage_A2!$A$6:$B$28</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:multiLvlStrCache>
-                      <c:ptCount val="21"/>
+                      <c:ptCount val="23"/>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="1">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="2">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="3">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="5">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="6">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="7">
                           <c:v>Nov.</c:v>
                         </c:pt>
@@ -2868,50 +2421,56 @@
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="13">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="14">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="15">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="17">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="18">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="19">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>Feb.</c:v>
+                        </c:pt>
+                        <c:pt idx="21">
+                          <c:v>Mai</c:v>
+                        </c:pt>
+                        <c:pt idx="22">
+                          <c:v>Aug.</c:v>
                         </c:pt>
                       </c:lvl>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>2021</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>2022</c:v>
                         </c:pt>
                         <c:pt idx="8">
                           <c:v>2023</c:v>
                         </c:pt>
                         <c:pt idx="12">
                           <c:v>2024</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>2025</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>2026</c:v>
                         </c:pt>
                       </c:lvl>
                     </c:multiLvlStrCache>
                   </c:multiLvlStrRef>
                 </c:cat>
@@ -2920,51 +2479,51 @@
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$H$6:$H$8</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
                       <c:ptCount val="3"/>
                       <c:pt idx="0">
                         <c:v>3.2</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>7.3</c:v>
                       </c:pt>
                       <c:pt idx="2">
                         <c:v>13.7</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                    <c16:uniqueId val="{0000000B-3FCA-418C-A29D-319C383B92D0}"/>
+                    <c16:uniqueId val="{0000000B-A88A-4AEA-B355-20BC3124CAFE}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="2"/>
                 <c:order val="7"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$J$3:$J$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="2"/>
                       <c:pt idx="0">
                         <c:v>Straßenbau</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>Veränderung gegenüber Vorjahresquartal
 in Prozent</c:v>
@@ -3021,56 +2580,56 @@
                   <c:showLeaderLines val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                       <c15:showLeaderLines val="1"/>
                       <c15:leaderLines>
                         <c:spPr>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:schemeClr val="tx2">
                                 <a:lumMod val="35000"/>
                                 <a:lumOff val="65000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </c:spPr>
                       </c15:leaderLines>
                     </c:ext>
                   </c:extLst>
                 </c:dLbls>
                 <c:cat>
                   <c:multiLvlStrRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Grundlage_A2!$A$6:$B$26</c15:sqref>
+                          <c15:sqref>Grundlage_A2!$A$6:$B$28</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:multiLvlStrCache>
-                      <c:ptCount val="21"/>
+                      <c:ptCount val="23"/>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="1">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="2">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="3">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="5">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="6">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="7">
                           <c:v>Nov.</c:v>
                         </c:pt>
@@ -3090,50 +2649,56 @@
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="13">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="14">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="15">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="17">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="18">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="19">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>Feb.</c:v>
+                        </c:pt>
+                        <c:pt idx="21">
+                          <c:v>Mai</c:v>
+                        </c:pt>
+                        <c:pt idx="22">
+                          <c:v>Aug.</c:v>
                         </c:pt>
                       </c:lvl>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>2021</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>2022</c:v>
                         </c:pt>
                         <c:pt idx="8">
                           <c:v>2023</c:v>
                         </c:pt>
                         <c:pt idx="12">
                           <c:v>2024</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>2025</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>2026</c:v>
                         </c:pt>
                       </c:lvl>
                     </c:multiLvlStrCache>
                   </c:multiLvlStrRef>
                 </c:cat>
@@ -3142,51 +2707,51 @@
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$J$6:$J$8</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
                       <c:ptCount val="3"/>
                       <c:pt idx="0">
                         <c:v>0</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>2.5</c:v>
                       </c:pt>
                       <c:pt idx="2">
                         <c:v>6.6</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                    <c16:uniqueId val="{0000000C-3FCA-418C-A29D-319C383B92D0}"/>
+                    <c16:uniqueId val="{0000000C-A88A-4AEA-B355-20BC3124CAFE}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="4"/>
                 <c:order val="9"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$L$3:$L$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="2"/>
                       <c:pt idx="0">
                         <c:v>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>Veränderung gegenüber Vorjahresquartal
 in Prozent</c:v>
@@ -3243,56 +2808,56 @@
                   <c:showLeaderLines val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                       <c15:showLeaderLines val="1"/>
                       <c15:leaderLines>
                         <c:spPr>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:schemeClr val="tx2">
                                 <a:lumMod val="35000"/>
                                 <a:lumOff val="65000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </c:spPr>
                       </c15:leaderLines>
                     </c:ext>
                   </c:extLst>
                 </c:dLbls>
                 <c:cat>
                   <c:multiLvlStrRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Grundlage_A2!$A$6:$B$26</c15:sqref>
+                          <c15:sqref>Grundlage_A2!$A$6:$B$28</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:multiLvlStrCache>
-                      <c:ptCount val="21"/>
+                      <c:ptCount val="23"/>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="1">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="2">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="3">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="5">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="6">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="7">
                           <c:v>Nov.</c:v>
                         </c:pt>
@@ -3312,50 +2877,56 @@
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="13">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="14">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="15">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="17">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="18">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="19">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>Feb.</c:v>
+                        </c:pt>
+                        <c:pt idx="21">
+                          <c:v>Mai</c:v>
+                        </c:pt>
+                        <c:pt idx="22">
+                          <c:v>Aug.</c:v>
                         </c:pt>
                       </c:lvl>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>2021</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>2022</c:v>
                         </c:pt>
                         <c:pt idx="8">
                           <c:v>2023</c:v>
                         </c:pt>
                         <c:pt idx="12">
                           <c:v>2024</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>2025</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>2026</c:v>
                         </c:pt>
                       </c:lvl>
                     </c:multiLvlStrCache>
                   </c:multiLvlStrRef>
                 </c:cat>
@@ -3364,51 +2935,51 @@
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$L$6:$L$8</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
                       <c:ptCount val="3"/>
                       <c:pt idx="0">
                         <c:v>3.8</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>9</c:v>
                       </c:pt>
                       <c:pt idx="2">
                         <c:v>14.1</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                    <c16:uniqueId val="{0000000D-3FCA-418C-A29D-319C383B92D0}"/>
+                    <c16:uniqueId val="{0000000D-A88A-4AEA-B355-20BC3124CAFE}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="6"/>
                 <c:order val="11"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$M$3</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="1"/>
                       <c:pt idx="0">
                         <c:v>Schönheitsreparaturen in Wohnungen</c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
@@ -3463,56 +3034,56 @@
                   <c:showLeaderLines val="0"/>
                   <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                     <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                       <c15:showLeaderLines val="1"/>
                       <c15:leaderLines>
                         <c:spPr>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:schemeClr val="tx2">
                                 <a:lumMod val="35000"/>
                                 <a:lumOff val="65000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                           <a:effectLst/>
                         </c:spPr>
                       </c15:leaderLines>
                     </c:ext>
                   </c:extLst>
                 </c:dLbls>
                 <c:cat>
                   <c:multiLvlStrRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Grundlage_A2!$A$6:$B$26</c15:sqref>
+                          <c15:sqref>Grundlage_A2!$A$6:$B$28</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:multiLvlStrCache>
-                      <c:ptCount val="21"/>
+                      <c:ptCount val="23"/>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="1">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="2">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="3">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="5">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="6">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="7">
                           <c:v>Nov.</c:v>
                         </c:pt>
@@ -3532,50 +3103,56 @@
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="13">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="14">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="15">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>Feb.</c:v>
                         </c:pt>
                         <c:pt idx="17">
                           <c:v>Mai</c:v>
                         </c:pt>
                         <c:pt idx="18">
                           <c:v>Aug.</c:v>
                         </c:pt>
                         <c:pt idx="19">
                           <c:v>Nov.</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>Feb.</c:v>
+                        </c:pt>
+                        <c:pt idx="21">
+                          <c:v>Mai</c:v>
+                        </c:pt>
+                        <c:pt idx="22">
+                          <c:v>Aug.</c:v>
                         </c:pt>
                       </c:lvl>
                       <c:lvl>
                         <c:pt idx="0">
                           <c:v>2021</c:v>
                         </c:pt>
                         <c:pt idx="4">
                           <c:v>2022</c:v>
                         </c:pt>
                         <c:pt idx="8">
                           <c:v>2023</c:v>
                         </c:pt>
                         <c:pt idx="12">
                           <c:v>2024</c:v>
                         </c:pt>
                         <c:pt idx="16">
                           <c:v>2025</c:v>
                         </c:pt>
                         <c:pt idx="20">
                           <c:v>2026</c:v>
                         </c:pt>
                       </c:lvl>
                     </c:multiLvlStrCache>
                   </c:multiLvlStrRef>
                 </c:cat>
@@ -3584,51 +3161,51 @@
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Grundlage_A2!$N$6:$N$8</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>\+#,##0.0;\-#,##0.0;\ 0.0</c:formatCode>
                       <c:ptCount val="3"/>
                       <c:pt idx="0">
                         <c:v>1</c:v>
                       </c:pt>
                       <c:pt idx="1">
                         <c:v>2.2999999999999998</c:v>
                       </c:pt>
                       <c:pt idx="2">
                         <c:v>5.6</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-                    <c16:uniqueId val="{0000000E-3FCA-418C-A29D-319C383B92D0}"/>
+                    <c16:uniqueId val="{0000000E-A88A-4AEA-B355-20BC3124CAFE}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
           </c:ext>
         </c:extLst>
       </c:lineChart>
       <c:catAx>
         <c:axId val="503637336"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx2">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
@@ -3646,51 +3223,51 @@
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="503640864"/>
         <c:crossesAt val="0"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:tickLblSkip val="1"/>
         <c:tickMarkSkip val="1"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="503640864"/>
         <c:scaling>
           <c:orientation val="minMax"/>
-          <c:max val="150"/>
+          <c:max val="155"/>
           <c:min val="90"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="0" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
@@ -4394,77 +3971,77 @@
   <cs:valueAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx2"/>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx2"/>
     </cs:fontRef>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr codeName="Diagramm4"/>
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{7132B4F5-BEE1-494F-BB55-FC0B98D3ADA0}">
+  <sheetPr/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="9113520" cy="5623560"/>
+    <xdr:ext cx="9124950" cy="5629275"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Preisindizes für ausgewählte Bauleistungen in Niedersachsen&#10; von Februar 2021 bis Februar 2026 (2021=100). Von Schönheitsreparaturen in Wohnungen mit einem Index von 127,5 (Februar 2026) bis Straßenbau mit 146,2 (Februar 2026).&#10;">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Preisindizes für ausgewählte Bauleistungen in Niedersachsen&#10; von Februar 2021 bis August 2026 (2021=100). Von Schönheitsreparaturen in Wohnungen mit einem Index von 131,6 (August 2026) bis Straßenbau mit 151,5 (August 2026).&#10;">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B23706-E9C1-2853-C1B2-39472B5E8EDA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -5293,160 +4870,194 @@
             <a:rPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Bauleistungspreisindex</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="800">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> (2021=100) in Punkten</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5464,65 +5075,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5543,1285 +5154,1393 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <sheetPr codeName="Tabelle8">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E143054D-18F1-4A27-9CD3-E7A8920C41AF}">
+  <sheetPr>
     <tabColor indexed="11"/>
   </sheetPr>
-  <dimension ref="A1:O28"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:N1"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16384" width="11.44140625" style="2"/>
+    <col min="1" max="2" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3" max="12" width="13.7109375" style="2" customWidth="1"/>
+    <col min="13" max="14" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="1" style="1" customWidth="1"/>
+    <col min="16" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="17"/>
-[...12 lines deleted...]
-      <c r="O1" s="10" t="s">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" s="19"/>
+      <c r="E3" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="19"/>
+      <c r="G3" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" s="19"/>
+      <c r="I3" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="19"/>
+      <c r="K3" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="L3" s="19"/>
+      <c r="M3" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" s="17"/>
+      <c r="O3" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="10" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="16"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" s="10" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="11" t="s">
         <v>15</v>
       </c>
+      <c r="H5" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="2" spans="1:15" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-        <v>15</v>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A6" s="9">
+        <v>2021</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="6">
+        <v>94.7</v>
+      </c>
+      <c r="D6" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E6" s="6">
+        <v>94.4</v>
+      </c>
+      <c r="F6" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G6" s="6">
+        <v>94.4</v>
+      </c>
+      <c r="H6" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="I6" s="6">
+        <v>96.7</v>
+      </c>
+      <c r="J6" s="5">
+        <v>0</v>
+      </c>
+      <c r="K6" s="6">
+        <v>94</v>
+      </c>
+      <c r="L6" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="M6" s="6">
+        <v>98.3</v>
+      </c>
+      <c r="N6" s="5">
+        <v>1</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:15" s="5" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="23" t="s">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="6">
+        <v>98.8</v>
+      </c>
+      <c r="D7" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="E7" s="6">
+        <v>98.4</v>
+      </c>
+      <c r="F7" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="G7" s="6">
+        <v>98.3</v>
+      </c>
+      <c r="H7" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="I7" s="6">
+        <v>99.1</v>
+      </c>
+      <c r="J7" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="K7" s="6">
+        <v>99.2</v>
+      </c>
+      <c r="L7" s="5">
+        <v>9</v>
+      </c>
+      <c r="M7" s="6">
+        <v>99.2</v>
+      </c>
+      <c r="N7" s="5">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A8" s="9"/>
+      <c r="B8" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="6">
+        <v>101.9</v>
+      </c>
+      <c r="D8" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="E8" s="6">
+        <v>102.1</v>
+      </c>
+      <c r="F8" s="5">
+        <v>13.6</v>
+      </c>
+      <c r="G8" s="6">
+        <v>102.1</v>
+      </c>
+      <c r="H8" s="5">
+        <v>13.7</v>
+      </c>
+      <c r="I8" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="J8" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="K8" s="6">
+        <v>101.9</v>
+      </c>
+      <c r="L8" s="5">
+        <v>14.1</v>
+      </c>
+      <c r="M8" s="6">
+        <v>100.5</v>
+      </c>
+      <c r="N8" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="6">
+        <v>104.6</v>
+      </c>
+      <c r="D9" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="E9" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="F9" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="G9" s="6">
+        <v>105.3</v>
+      </c>
+      <c r="H9" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="I9" s="6">
+        <v>103.5</v>
+      </c>
+      <c r="J9" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="K9" s="6">
+        <v>104.9</v>
+      </c>
+      <c r="L9" s="5">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="M9" s="6">
+        <v>102</v>
+      </c>
+      <c r="N9" s="5">
+        <v>6.7</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>2022</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="6">
+        <v>109.6</v>
+      </c>
+      <c r="D10" s="5">
+        <v>15.7</v>
+      </c>
+      <c r="E10" s="6">
+        <v>110.2</v>
+      </c>
+      <c r="F10" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="G10" s="6">
+        <v>110.3</v>
+      </c>
+      <c r="H10" s="5">
+        <v>16.8</v>
+      </c>
+      <c r="I10" s="6">
+        <v>109.2</v>
+      </c>
+      <c r="J10" s="5">
+        <v>12.9</v>
+      </c>
+      <c r="K10" s="6">
+        <v>109.3</v>
+      </c>
+      <c r="L10" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="M10" s="6">
+        <v>105.7</v>
+      </c>
+      <c r="N10" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A11" s="9"/>
+      <c r="B11" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="6">
+        <v>117</v>
+      </c>
+      <c r="D11" s="5">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="E11" s="6">
+        <v>117.7</v>
+      </c>
+      <c r="F11" s="5">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G11" s="6">
+        <v>118.3</v>
+      </c>
+      <c r="H11" s="5">
+        <v>20.3</v>
+      </c>
+      <c r="I11" s="6">
+        <v>117.8</v>
+      </c>
+      <c r="J11" s="5">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="K11" s="6">
+        <v>114.6</v>
+      </c>
+      <c r="L11" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="M11" s="6">
+        <v>107.7</v>
+      </c>
+      <c r="N11" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A12" s="9"/>
+      <c r="B12" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="6">
+        <v>119.8</v>
+      </c>
+      <c r="D12" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E12" s="6">
+        <v>120.8</v>
+      </c>
+      <c r="F12" s="5">
+        <v>18.3</v>
+      </c>
+      <c r="G12" s="6">
+        <v>121.1</v>
+      </c>
+      <c r="H12" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I12" s="6">
+        <v>122.6</v>
+      </c>
+      <c r="J12" s="5">
+        <v>21.7</v>
+      </c>
+      <c r="K12" s="6">
+        <v>118.3</v>
+      </c>
+      <c r="L12" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="M12" s="6">
+        <v>111</v>
+      </c>
+      <c r="N12" s="5">
+        <v>10.4</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="6">
+        <v>122.9</v>
+      </c>
+      <c r="D13" s="5">
+        <v>17.5</v>
+      </c>
+      <c r="E13" s="6">
+        <v>123.8</v>
+      </c>
+      <c r="F13" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="G13" s="6">
+        <v>124.1</v>
+      </c>
+      <c r="H13" s="5">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="I13" s="6">
+        <v>125.5</v>
+      </c>
+      <c r="J13" s="5">
+        <v>21.3</v>
+      </c>
+      <c r="K13" s="6">
+        <v>122</v>
+      </c>
+      <c r="L13" s="5">
+        <v>16.3</v>
+      </c>
+      <c r="M13" s="6">
+        <v>112.2</v>
+      </c>
+      <c r="N13" s="5">
+        <v>10</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>2023</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="6">
+        <v>126.2</v>
+      </c>
+      <c r="D14" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="E14" s="6">
+        <v>126.8</v>
+      </c>
+      <c r="F14" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="G14" s="6">
+        <v>127.4</v>
+      </c>
+      <c r="H14" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="I14" s="6">
+        <v>130.9</v>
+      </c>
+      <c r="J14" s="5">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="K14" s="6">
+        <v>124.9</v>
+      </c>
+      <c r="L14" s="5">
+        <v>14.3</v>
+      </c>
+      <c r="M14" s="6">
+        <v>115.5</v>
+      </c>
+      <c r="N14" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="6">
+        <v>127.3</v>
+      </c>
+      <c r="D15" s="5">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="E15" s="6">
+        <v>127.8</v>
+      </c>
+      <c r="F15" s="5">
+        <v>8.6</v>
+      </c>
+      <c r="G15" s="6">
+        <v>127.9</v>
+      </c>
+      <c r="H15" s="5">
+        <v>8.1</v>
+      </c>
+      <c r="I15" s="6">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="J15" s="5">
+        <v>11.5</v>
+      </c>
+      <c r="K15" s="6">
+        <v>126.6</v>
+      </c>
+      <c r="L15" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="M15" s="6">
+        <v>115.8</v>
+      </c>
+      <c r="N15" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A16" s="9"/>
+      <c r="B16" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="6">
+        <v>127.1</v>
+      </c>
+      <c r="D16" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="E16" s="6">
+        <v>127.9</v>
+      </c>
+      <c r="F16" s="5">
+        <v>5.9</v>
+      </c>
+      <c r="G16" s="6">
+        <v>128</v>
+      </c>
+      <c r="H16" s="5">
+        <v>5.7</v>
+      </c>
+      <c r="I16" s="6">
+        <v>131.1</v>
+      </c>
+      <c r="J16" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="K16" s="6">
+        <v>127.6</v>
+      </c>
+      <c r="L16" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="M16" s="6">
+        <v>116.7</v>
+      </c>
+      <c r="N16" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="6">
+        <v>127.8</v>
+      </c>
+      <c r="D17" s="5">
+        <v>4</v>
+      </c>
+      <c r="E17" s="6">
+        <v>128.6</v>
+      </c>
+      <c r="F17" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="G17" s="6">
+        <v>128.6</v>
+      </c>
+      <c r="H17" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="I17" s="6">
+        <v>131.6</v>
+      </c>
+      <c r="J17" s="5">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="K17" s="6">
+        <v>128.4</v>
+      </c>
+      <c r="L17" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="M17" s="6">
+        <v>117.4</v>
+      </c>
+      <c r="N17" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="6">
+        <v>129.5</v>
+      </c>
+      <c r="D18" s="5">
+        <v>2.6</v>
+      </c>
+      <c r="E18" s="6">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="F18" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="G18" s="6">
+        <v>130.4</v>
+      </c>
+      <c r="H18" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="I18" s="6">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="J18" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="K18" s="6">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="L18" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="M18" s="6">
+        <v>119.9</v>
+      </c>
+      <c r="N18" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="6">
+        <v>130.1</v>
+      </c>
+      <c r="D19" s="5">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E19" s="6">
+        <v>131</v>
+      </c>
+      <c r="F19" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="G19" s="6">
+        <v>131</v>
+      </c>
+      <c r="H19" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="I19" s="6">
+        <v>133.4</v>
+      </c>
+      <c r="J19" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="K19" s="6">
+        <v>131.4</v>
+      </c>
+      <c r="L19" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="M19" s="6">
+        <v>120.9</v>
+      </c>
+      <c r="N19" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A20" s="9"/>
+      <c r="B20" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="6">
+        <v>131</v>
+      </c>
+      <c r="D20" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E20" s="6">
+        <v>131.9</v>
+      </c>
+      <c r="F20" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G20" s="6">
+        <v>132</v>
+      </c>
+      <c r="H20" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="I20" s="6">
+        <v>135.1</v>
+      </c>
+      <c r="J20" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="K20" s="6">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="L20" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="M20" s="6">
+        <v>121.2</v>
+      </c>
+      <c r="N20" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="6">
+        <v>131.4</v>
+      </c>
+      <c r="D21" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E21" s="6">
+        <v>132.4</v>
+      </c>
+      <c r="F21" s="5">
+        <v>3</v>
+      </c>
+      <c r="G21" s="6">
+        <v>132.4</v>
+      </c>
+      <c r="H21" s="5">
+        <v>3</v>
+      </c>
+      <c r="I21" s="6">
+        <v>135.5</v>
+      </c>
+      <c r="J21" s="5">
+        <v>3</v>
+      </c>
+      <c r="K21" s="6">
+        <v>132.9</v>
+      </c>
+      <c r="L21" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="M21" s="6">
+        <v>122</v>
+      </c>
+      <c r="N21" s="5">
+        <v>3.9</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" s="6">
+        <v>133.5</v>
+      </c>
+      <c r="D22" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E22" s="6">
+        <v>134.4</v>
+      </c>
+      <c r="F22" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="G22" s="6">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="H22" s="5">
+        <v>3</v>
+      </c>
+      <c r="I22" s="6">
+        <v>140.1</v>
+      </c>
+      <c r="J22" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="K22" s="6">
+        <v>134.9</v>
+      </c>
+      <c r="L22" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="M22" s="6">
+        <v>123.2</v>
+      </c>
+      <c r="N22" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="6">
+        <v>134.5</v>
+      </c>
+      <c r="D23" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="E23" s="6">
+        <v>135.5</v>
+      </c>
+      <c r="F23" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="G23" s="6">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="H23" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="I23" s="6">
+        <v>141.5</v>
+      </c>
+      <c r="J23" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="K23" s="6">
+        <v>135.9</v>
+      </c>
+      <c r="L23" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="M23" s="6">
+        <v>123.9</v>
+      </c>
+      <c r="N23" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A24" s="9"/>
+      <c r="B24" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="6">
+        <v>135</v>
+      </c>
+      <c r="D24" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="E24" s="6">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="F24" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="G24" s="6">
+        <v>136</v>
+      </c>
+      <c r="H24" s="5">
+        <v>3</v>
+      </c>
+      <c r="I24" s="6">
+        <v>142.6</v>
+      </c>
+      <c r="J24" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="K24" s="6">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="L24" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="M24" s="6">
+        <v>124.6</v>
+      </c>
+      <c r="N24" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="6">
+        <v>135.6</v>
+      </c>
+      <c r="D25" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="E25" s="6">
+        <v>137</v>
+      </c>
+      <c r="F25" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="G25" s="6">
+        <v>136.5</v>
+      </c>
+      <c r="H25" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="I25" s="6">
+        <v>142.5</v>
+      </c>
+      <c r="J25" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="K25" s="6">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="L25" s="5">
+        <v>3.6</v>
+      </c>
+      <c r="M25" s="6">
+        <v>125.6</v>
+      </c>
+      <c r="N25" s="5">
+        <v>3</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" s="6">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="D26" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="E26" s="6">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="F26" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="G26" s="6">
+        <v>138</v>
+      </c>
+      <c r="H26" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="I26" s="6">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="J26" s="5">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="K26" s="6">
+        <v>140</v>
+      </c>
+      <c r="L26" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="M26" s="6">
+        <v>127.5</v>
+      </c>
+      <c r="N26" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A27" s="9"/>
+      <c r="B27" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="6">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D27" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="E27" s="6">
+        <v>141.6</v>
+      </c>
+      <c r="F27" s="5">
+        <v>4.5</v>
+      </c>
+      <c r="G27" s="6">
+        <v>141</v>
+      </c>
+      <c r="H27" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="I27" s="6">
+        <v>150</v>
+      </c>
+      <c r="J27" s="5">
+        <v>6</v>
+      </c>
+      <c r="K27" s="6">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="L27" s="5">
+        <v>5</v>
+      </c>
+      <c r="M27" s="6">
+        <v>129.6</v>
+      </c>
+      <c r="N27" s="5">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A28" s="9"/>
+      <c r="B28" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="8">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="D28" s="7">
+        <v>5</v>
+      </c>
+      <c r="E28" s="6">
+        <v>143.5</v>
+      </c>
+      <c r="F28" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="G28" s="6">
+        <v>142.9</v>
+      </c>
+      <c r="H28" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I28" s="6">
+        <v>151.5</v>
+      </c>
+      <c r="J28" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="K28" s="6">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="L28" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="M28" s="6">
+        <v>131.6</v>
+      </c>
+      <c r="N28" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="O29" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25" t="s">
-[...33 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="B30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="O30" s="3" t="s">
         <v>0</v>
-      </c>
-[...1098 lines deleted...]
-        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B3:B4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A29:F29"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="B3:B4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="5" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>