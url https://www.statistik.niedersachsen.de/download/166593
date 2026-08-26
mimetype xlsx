--- v0 (2026-06-07)
+++ v1 (2026-08-26)
@@ -3,95 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez23_Org_NBB_RBB\NBB\Veröffentlichungen\Schnellmeldung monatlich Webseite\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{455BD7F1-F969-466C-8995-836DDE241BA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{64A0F531-553A-4C4D-B10C-F8BDA59F31BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A8F6600B-E846-44F7-8B83-9972AFEADFD2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A8F6600B-E846-44F7-8B83-9972AFEADFD2}"/>
   </bookViews>
   <sheets>
     <sheet name="Lebendgeborene 2000-2026" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="23">
   <si>
-    <t>Spaltenende</t>
-[...1 lines deleted...]
-  <si>
     <t>Zeilenende</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tabellenende</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Januar</t>
   </si>
   <si>
     <t>Februar</t>
   </si>
   <si>
     <t>März</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
@@ -100,141 +94,136 @@
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Dezember</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
     <t>Logo: Landesamt für Statistik Niedersachsen und das Landeswappen von Niedersachsen, springendes weiße Ross im roten Felde
 Dezernat23
 Bevölkerung und Gesundheit</t>
   </si>
   <si>
     <t>In den nächsten Zeilen befinden sich die Fußnote 1 und das Copyright</t>
   </si>
   <si>
-    <t>1) vorläufige Zahlen</t>
-[...32 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>©</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Landesamt für Statistik Niedersachsen (LSN) 2026.  Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1.1. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Lebendgeborene 2000 bis 2026 nach Monaten in Niedersachsen</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 (Gebietsstand 01.07.2017)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>1) Ab dem Berichtsjahr 2025 wird zur statistischen Geheimhaltung die Cell-Key-Methode eingesetzt, um Rückschlüsse auf Einzelangaben von Personen zu verhindern. Einige Fallzahlen werden daher gegenüber ihrem Originalwert leicht verändert ausgewiesen. Dies hat zur Folge, dass sich die ausgewiesenen Einzelwerte in der Tabelle nicht notwendigerweise zu den ausgewiesenen Summen addieren.</t>
+  </si>
+  <si>
+    <t>2) vorläufige Zahlen</t>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="34" x14ac:knownFonts="1">
-[...6 lines deleted...]
-    </font>
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="1"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -743,133 +732,137 @@
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20 % - Akzent1" xfId="22" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent2" xfId="26" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent3" xfId="30" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent4" xfId="34" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent5" xfId="38" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent6" xfId="42" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent1" xfId="23" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent2" xfId="27" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent3" xfId="31" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent4" xfId="35" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent5" xfId="39" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent6" xfId="43" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent1" xfId="24" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent2" xfId="28" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent3" xfId="32" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent4" xfId="36" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent5" xfId="40" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent6" xfId="44" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Akzent1" xfId="21" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Akzent2" xfId="25" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Akzent3" xfId="29" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Akzent4" xfId="33" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Akzent5" xfId="37" builtinId="45" customBuiltin="1"/>
@@ -1078,91 +1071,91 @@
       <xdr:spPr>
         <a:xfrm>
           <a:off x="39688" y="6175375"/>
           <a:ext cx="429900" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1224,51 +1217,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1366,1480 +1359,1490 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistikportal.de/de/cell-key-methode" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ECF2BC8-58BD-4F1B-B742-F4396A77F564}">
   <dimension ref="A1:O56"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="150" zoomScaleNormal="100" zoomScalePageLayoutView="150" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:N2"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A10" zoomScale="150" zoomScaleNormal="100" zoomScalePageLayoutView="150" workbookViewId="0">
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="13" width="6.42578125" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="15"/>
+      <c r="A1" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="N1" s="16"/>
       <c r="O1" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="18" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="18"/>
+      <c r="A2" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
       <c r="O2" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="G3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="L3" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="M3" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="N3" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O3" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>2000</v>
       </c>
       <c r="B4" s="2">
         <v>6747</v>
       </c>
       <c r="C4" s="2">
         <v>6489</v>
       </c>
       <c r="D4" s="2">
         <v>6659</v>
       </c>
       <c r="E4" s="2">
         <v>6358</v>
       </c>
       <c r="F4" s="2">
         <v>6676</v>
       </c>
       <c r="G4" s="2">
         <v>6737</v>
       </c>
       <c r="H4" s="2">
         <v>7055</v>
       </c>
       <c r="I4" s="2">
         <v>7198</v>
       </c>
       <c r="J4" s="2">
         <v>6972</v>
       </c>
       <c r="K4" s="2">
         <v>6448</v>
       </c>
       <c r="L4" s="2">
         <v>5831</v>
       </c>
       <c r="M4" s="2">
         <v>6266</v>
       </c>
       <c r="N4" s="2">
         <v>79436</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>2001</v>
       </c>
       <c r="B5" s="2">
         <v>6515</v>
       </c>
       <c r="C5" s="2">
         <v>5563</v>
       </c>
       <c r="D5" s="2">
         <v>6236</v>
       </c>
       <c r="E5" s="2">
         <v>5988</v>
       </c>
       <c r="F5" s="2">
         <v>6472</v>
       </c>
       <c r="G5" s="2">
         <v>6481</v>
       </c>
       <c r="H5" s="2">
         <v>6860</v>
       </c>
       <c r="I5" s="2">
         <v>6801</v>
       </c>
       <c r="J5" s="2">
         <v>6447</v>
       </c>
       <c r="K5" s="2">
         <v>6225</v>
       </c>
       <c r="L5" s="2">
         <v>5907</v>
       </c>
       <c r="M5" s="2">
         <v>5744</v>
       </c>
       <c r="N5" s="2">
         <v>75239</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>2002</v>
       </c>
       <c r="B6" s="2">
         <v>6233</v>
       </c>
       <c r="C6" s="2">
         <v>5674</v>
       </c>
       <c r="D6" s="2">
         <v>6103</v>
       </c>
       <c r="E6" s="2">
         <v>5934</v>
       </c>
       <c r="F6" s="2">
         <v>5960</v>
       </c>
       <c r="G6" s="2">
         <v>5969</v>
       </c>
       <c r="H6" s="2">
         <v>6666</v>
       </c>
       <c r="I6" s="2">
         <v>6635</v>
       </c>
       <c r="J6" s="2">
         <v>6563</v>
       </c>
       <c r="K6" s="2">
         <v>6247</v>
       </c>
       <c r="L6" s="2">
         <v>5484</v>
       </c>
       <c r="M6" s="2">
         <v>5725</v>
       </c>
       <c r="N6" s="2">
         <v>73193</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>2003</v>
       </c>
       <c r="B7" s="2">
         <v>5924</v>
       </c>
       <c r="C7" s="2">
         <v>5227</v>
       </c>
       <c r="D7" s="2">
         <v>5723</v>
       </c>
       <c r="E7" s="2">
         <v>5780</v>
       </c>
       <c r="F7" s="2">
         <v>5787</v>
       </c>
       <c r="G7" s="2">
         <v>5830</v>
       </c>
       <c r="H7" s="2">
         <v>6647</v>
       </c>
       <c r="I7" s="2">
         <v>6345</v>
       </c>
       <c r="J7" s="2">
         <v>6397</v>
       </c>
       <c r="K7" s="2">
         <v>5973</v>
       </c>
       <c r="L7" s="2">
         <v>5395</v>
       </c>
       <c r="M7" s="2">
         <v>5535</v>
       </c>
       <c r="N7" s="2">
         <v>70563</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>2004</v>
       </c>
       <c r="B8" s="2">
         <v>5970</v>
       </c>
       <c r="C8" s="2">
         <v>5560</v>
       </c>
       <c r="D8" s="2">
         <v>5746</v>
       </c>
       <c r="E8" s="2">
         <v>5659</v>
       </c>
       <c r="F8" s="2">
         <v>5745</v>
       </c>
       <c r="G8" s="2">
         <v>6006</v>
       </c>
       <c r="H8" s="2">
         <v>6436</v>
       </c>
       <c r="I8" s="2">
         <v>6418</v>
       </c>
       <c r="J8" s="2">
         <v>6209</v>
       </c>
       <c r="K8" s="2">
         <v>5674</v>
       </c>
       <c r="L8" s="2">
         <v>5394</v>
       </c>
       <c r="M8" s="2">
         <v>5554</v>
       </c>
       <c r="N8" s="2">
         <v>70371</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>2005</v>
       </c>
       <c r="B9" s="2">
         <v>5605</v>
       </c>
       <c r="C9" s="2">
         <v>5189</v>
       </c>
       <c r="D9" s="2">
         <v>5602</v>
       </c>
       <c r="E9" s="2">
         <v>5660</v>
       </c>
       <c r="F9" s="2">
         <v>5444</v>
       </c>
       <c r="G9" s="2">
         <v>5667</v>
       </c>
       <c r="H9" s="2">
         <v>5997</v>
       </c>
       <c r="I9" s="2">
         <v>6054</v>
       </c>
       <c r="J9" s="2">
         <v>5940</v>
       </c>
       <c r="K9" s="2">
         <v>5429</v>
       </c>
       <c r="L9" s="2">
         <v>5062</v>
       </c>
       <c r="M9" s="2">
         <v>5344</v>
       </c>
       <c r="N9" s="2">
         <v>66993</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>2006</v>
       </c>
       <c r="B10" s="2">
         <v>5363</v>
       </c>
       <c r="C10" s="2">
         <v>4976</v>
       </c>
       <c r="D10" s="2">
         <v>5426</v>
       </c>
       <c r="E10" s="2">
         <v>5169</v>
       </c>
       <c r="F10" s="2">
         <v>5590</v>
       </c>
       <c r="G10" s="2">
         <v>5536</v>
       </c>
       <c r="H10" s="2">
         <v>5983</v>
       </c>
       <c r="I10" s="2">
         <v>5854</v>
       </c>
       <c r="J10" s="2">
         <v>5835</v>
       </c>
       <c r="K10" s="2">
         <v>5500</v>
       </c>
       <c r="L10" s="2">
         <v>5092</v>
       </c>
       <c r="M10" s="2">
         <v>5003</v>
       </c>
       <c r="N10" s="2">
         <v>65327</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>2007</v>
       </c>
       <c r="B11" s="2">
         <v>5404</v>
       </c>
       <c r="C11" s="2">
         <v>4945</v>
       </c>
       <c r="D11" s="2">
         <v>5242</v>
       </c>
       <c r="E11" s="2">
         <v>4972</v>
       </c>
       <c r="F11" s="2">
         <v>5421</v>
       </c>
       <c r="G11" s="2">
         <v>5440</v>
       </c>
       <c r="H11" s="2">
         <v>5883</v>
       </c>
       <c r="I11" s="2">
         <v>5956</v>
       </c>
       <c r="J11" s="2">
         <v>6021</v>
       </c>
       <c r="K11" s="2">
         <v>5697</v>
       </c>
       <c r="L11" s="2">
         <v>5106</v>
       </c>
       <c r="M11" s="2">
         <v>5239</v>
       </c>
       <c r="N11" s="2">
         <v>65326</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>2008</v>
       </c>
       <c r="B12" s="2">
         <v>5464</v>
       </c>
       <c r="C12" s="2">
         <v>5138</v>
       </c>
       <c r="D12" s="2">
         <v>5027</v>
       </c>
       <c r="E12" s="2">
         <v>5248</v>
       </c>
       <c r="F12" s="2">
         <v>5595</v>
       </c>
       <c r="G12" s="2">
         <v>5378</v>
       </c>
       <c r="H12" s="2">
         <v>5917</v>
       </c>
       <c r="I12" s="2">
         <v>5811</v>
       </c>
       <c r="J12" s="2">
         <v>5852</v>
       </c>
       <c r="K12" s="2">
         <v>5413</v>
       </c>
       <c r="L12" s="2">
         <v>4952</v>
       </c>
       <c r="M12" s="2">
         <v>5092</v>
       </c>
       <c r="N12" s="2">
         <v>64887</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>2009</v>
       </c>
       <c r="B13" s="2">
         <v>5302</v>
       </c>
       <c r="C13" s="2">
         <v>4673</v>
       </c>
       <c r="D13" s="2">
         <v>4970</v>
       </c>
       <c r="E13" s="2">
         <v>4944</v>
       </c>
       <c r="F13" s="2">
         <v>5053</v>
       </c>
       <c r="G13" s="2">
         <v>5363</v>
       </c>
       <c r="H13" s="2">
         <v>5896</v>
       </c>
       <c r="I13" s="2">
         <v>5655</v>
       </c>
       <c r="J13" s="2">
         <v>5505</v>
       </c>
       <c r="K13" s="2">
         <v>5147</v>
       </c>
       <c r="L13" s="2">
         <v>4742</v>
       </c>
       <c r="M13" s="2">
         <v>4978</v>
       </c>
       <c r="N13" s="2">
         <v>62228</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>2010</v>
       </c>
       <c r="B14" s="2">
         <v>5141</v>
       </c>
       <c r="C14" s="2">
         <v>4745</v>
       </c>
       <c r="D14" s="2">
         <v>5163</v>
       </c>
       <c r="E14" s="2">
         <v>4677</v>
       </c>
       <c r="F14" s="2">
         <v>5321</v>
       </c>
       <c r="G14" s="2">
         <v>5380</v>
       </c>
       <c r="H14" s="2">
         <v>5781</v>
       </c>
       <c r="I14" s="2">
         <v>5570</v>
       </c>
       <c r="J14" s="2">
         <v>5770</v>
       </c>
       <c r="K14" s="2">
         <v>5500</v>
       </c>
       <c r="L14" s="2">
         <v>5059</v>
       </c>
       <c r="M14" s="2">
         <v>5023</v>
       </c>
       <c r="N14" s="2">
         <v>63130</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>2011</v>
       </c>
       <c r="B15" s="2">
         <v>5069</v>
       </c>
       <c r="C15" s="2">
         <v>4761</v>
       </c>
       <c r="D15" s="2">
         <v>4998</v>
       </c>
       <c r="E15" s="2">
         <v>4557</v>
       </c>
       <c r="F15" s="2">
         <v>5002</v>
       </c>
       <c r="G15" s="2">
         <v>5326</v>
       </c>
       <c r="H15" s="2">
         <v>5775</v>
       </c>
       <c r="I15" s="2">
         <v>5752</v>
       </c>
       <c r="J15" s="2">
         <v>5608</v>
       </c>
       <c r="K15" s="2">
         <v>5031</v>
       </c>
       <c r="L15" s="2">
         <v>4601</v>
       </c>
       <c r="M15" s="2">
         <v>4800</v>
       </c>
       <c r="N15" s="2">
         <v>61280</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>2012</v>
       </c>
       <c r="B16" s="2">
         <v>4896</v>
       </c>
       <c r="C16" s="2">
         <v>4461</v>
       </c>
       <c r="D16" s="2">
         <v>5114</v>
       </c>
       <c r="E16" s="2">
         <v>4950</v>
       </c>
       <c r="F16" s="2">
         <v>5094</v>
       </c>
       <c r="G16" s="2">
         <v>5259</v>
       </c>
       <c r="H16" s="2">
         <v>5644</v>
       </c>
       <c r="I16" s="2">
         <v>5652</v>
       </c>
       <c r="J16" s="2">
         <v>5342</v>
       </c>
       <c r="K16" s="2">
         <v>5365</v>
       </c>
       <c r="L16" s="2">
         <v>4938</v>
       </c>
       <c r="M16" s="2">
         <v>4763</v>
       </c>
       <c r="N16" s="2">
         <v>61478</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>2013</v>
       </c>
       <c r="B17" s="2">
         <v>5238</v>
       </c>
       <c r="C17" s="2">
         <v>4662</v>
       </c>
       <c r="D17" s="2">
         <v>4911</v>
       </c>
       <c r="E17" s="2">
         <v>4880</v>
       </c>
       <c r="F17" s="2">
         <v>5246</v>
       </c>
       <c r="G17" s="2">
         <v>5340</v>
       </c>
       <c r="H17" s="2">
         <v>5970</v>
       </c>
       <c r="I17" s="2">
         <v>5702</v>
       </c>
       <c r="J17" s="2">
         <v>5875</v>
       </c>
       <c r="K17" s="2">
         <v>5274</v>
       </c>
       <c r="L17" s="2">
         <v>4858</v>
       </c>
       <c r="M17" s="2">
         <v>4923</v>
       </c>
       <c r="N17" s="2">
         <v>62879</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>2014</v>
       </c>
       <c r="B18" s="2">
         <v>5333</v>
       </c>
       <c r="C18" s="2">
         <v>5006</v>
       </c>
       <c r="D18" s="2">
         <v>5262</v>
       </c>
       <c r="E18" s="2">
         <v>5303</v>
       </c>
       <c r="F18" s="2">
         <v>5484</v>
       </c>
       <c r="G18" s="2">
         <v>5601</v>
       </c>
       <c r="H18" s="2">
         <v>6108</v>
       </c>
       <c r="I18" s="2">
         <v>6000</v>
       </c>
       <c r="J18" s="2">
         <v>6109</v>
       </c>
       <c r="K18" s="2">
         <v>5655</v>
       </c>
       <c r="L18" s="2">
         <v>5183</v>
       </c>
       <c r="M18" s="2">
         <v>5362</v>
       </c>
       <c r="N18" s="2">
         <v>66406</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>2015</v>
       </c>
       <c r="B19" s="2">
         <v>5577</v>
       </c>
       <c r="C19" s="2">
         <v>4937</v>
       </c>
       <c r="D19" s="2">
         <v>5361</v>
       </c>
       <c r="E19" s="2">
         <v>5188</v>
       </c>
       <c r="F19" s="2">
         <v>5412</v>
       </c>
       <c r="G19" s="2">
         <v>5732</v>
       </c>
       <c r="H19" s="2">
         <v>6480</v>
       </c>
       <c r="I19" s="2">
         <v>6263</v>
       </c>
       <c r="J19" s="2">
         <v>6214</v>
       </c>
       <c r="K19" s="2">
         <v>5777</v>
       </c>
       <c r="L19" s="2">
         <v>5301</v>
       </c>
       <c r="M19" s="2">
         <v>4941</v>
       </c>
       <c r="N19" s="2">
         <v>67183</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>2016</v>
       </c>
       <c r="B20" s="2">
         <v>5796</v>
       </c>
       <c r="C20" s="2">
         <v>5560</v>
       </c>
       <c r="D20" s="2">
         <v>5942</v>
       </c>
       <c r="E20" s="2">
         <v>5656</v>
       </c>
       <c r="F20" s="2">
         <v>6129</v>
       </c>
       <c r="G20" s="2">
         <v>6371</v>
       </c>
       <c r="H20" s="2">
         <v>6992</v>
       </c>
       <c r="I20" s="2">
         <v>6828</v>
       </c>
       <c r="J20" s="2">
         <v>6759</v>
       </c>
       <c r="K20" s="2">
         <v>6375</v>
       </c>
       <c r="L20" s="2">
         <v>5970</v>
       </c>
       <c r="M20" s="2">
         <v>6837</v>
       </c>
       <c r="N20" s="2">
         <v>75215</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2017</v>
       </c>
       <c r="B21" s="2">
         <v>5979</v>
       </c>
       <c r="C21" s="2">
         <v>5415</v>
       </c>
       <c r="D21" s="2">
         <v>5996</v>
       </c>
       <c r="E21" s="2">
         <v>5808</v>
       </c>
       <c r="F21" s="2">
         <v>6211</v>
       </c>
       <c r="G21" s="2">
         <v>6176</v>
       </c>
       <c r="H21" s="2">
         <v>6727</v>
       </c>
       <c r="I21" s="2">
         <v>6702</v>
       </c>
       <c r="J21" s="2">
         <v>6425</v>
       </c>
       <c r="K21" s="2">
         <v>6247</v>
       </c>
       <c r="L21" s="2">
         <v>5688</v>
       </c>
       <c r="M21" s="2">
         <v>5646</v>
       </c>
       <c r="N21" s="2">
         <v>73020</v>
       </c>
       <c r="O21" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2018</v>
       </c>
       <c r="B22" s="2">
         <v>5998</v>
       </c>
       <c r="C22" s="2">
         <v>5343</v>
       </c>
       <c r="D22" s="2">
         <v>6076</v>
       </c>
       <c r="E22" s="2">
         <v>5961</v>
       </c>
       <c r="F22" s="2">
         <v>6379</v>
       </c>
       <c r="G22" s="2">
         <v>6363</v>
       </c>
       <c r="H22" s="2">
         <v>6900</v>
       </c>
       <c r="I22" s="2">
         <v>6691</v>
       </c>
       <c r="J22" s="2">
         <v>6559</v>
       </c>
       <c r="K22" s="2">
         <v>6262</v>
       </c>
       <c r="L22" s="2">
         <v>5587</v>
       </c>
       <c r="M22" s="2">
         <v>5533</v>
       </c>
       <c r="N22" s="2">
         <v>73652</v>
       </c>
       <c r="O22" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2019</v>
       </c>
       <c r="B23" s="2">
         <v>5904</v>
       </c>
       <c r="C23" s="2">
         <v>5378</v>
       </c>
       <c r="D23" s="2">
         <v>5791</v>
       </c>
       <c r="E23" s="2">
         <v>5992</v>
       </c>
       <c r="F23" s="2">
         <v>6051</v>
       </c>
       <c r="G23" s="2">
         <v>6284</v>
       </c>
       <c r="H23" s="2">
         <v>6896</v>
       </c>
       <c r="I23" s="2">
         <v>6843</v>
       </c>
       <c r="J23" s="2">
         <v>6611</v>
       </c>
       <c r="K23" s="2">
         <v>6309</v>
       </c>
       <c r="L23" s="2">
         <v>5599</v>
       </c>
       <c r="M23" s="2">
         <v>5628</v>
       </c>
       <c r="N23" s="2">
         <v>73286</v>
       </c>
       <c r="O23" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="7">
         <v>2020</v>
       </c>
       <c r="B24" s="2">
         <v>6145</v>
       </c>
       <c r="C24" s="2">
         <v>5660</v>
       </c>
       <c r="D24" s="2">
         <v>5793</v>
       </c>
       <c r="E24" s="2">
         <v>5879</v>
       </c>
       <c r="F24" s="2">
         <v>6088</v>
       </c>
       <c r="G24" s="2">
         <v>6327</v>
       </c>
       <c r="H24" s="2">
         <v>6809</v>
       </c>
       <c r="I24" s="2">
         <v>6751</v>
       </c>
       <c r="J24" s="2">
         <v>6658</v>
       </c>
       <c r="K24" s="2">
         <v>6276</v>
       </c>
       <c r="L24" s="2">
         <v>5790</v>
       </c>
       <c r="M24" s="2">
         <v>5943</v>
       </c>
       <c r="N24" s="10">
         <v>74119</v>
       </c>
       <c r="O24" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>2021</v>
       </c>
       <c r="B25" s="2">
         <v>6229</v>
       </c>
       <c r="C25" s="2">
         <v>5859</v>
       </c>
       <c r="D25" s="2">
         <v>6441</v>
       </c>
       <c r="E25" s="2">
         <v>6095</v>
       </c>
       <c r="F25" s="2">
         <v>6153</v>
       </c>
       <c r="G25" s="2">
         <v>6304</v>
       </c>
       <c r="H25" s="2">
         <v>6975</v>
       </c>
       <c r="I25" s="2">
         <v>6953</v>
       </c>
       <c r="J25" s="2">
         <v>6950</v>
       </c>
       <c r="K25" s="2">
         <v>6540</v>
       </c>
       <c r="L25" s="2">
         <v>6080</v>
       </c>
       <c r="M25" s="2">
         <v>5862</v>
       </c>
       <c r="N25" s="12">
         <v>76441</v>
       </c>
       <c r="O25" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="7">
         <v>2022</v>
       </c>
       <c r="B26" s="2">
         <v>5681</v>
       </c>
       <c r="C26" s="2">
         <v>5186</v>
       </c>
       <c r="D26" s="2">
         <v>5702</v>
       </c>
       <c r="E26" s="2">
         <v>5437</v>
       </c>
       <c r="F26" s="2">
         <v>6167</v>
       </c>
       <c r="G26" s="2">
         <v>6240</v>
       </c>
       <c r="H26" s="2">
         <v>6497</v>
       </c>
       <c r="I26" s="2">
         <v>6595</v>
       </c>
       <c r="J26" s="2">
         <v>6526</v>
       </c>
       <c r="K26" s="2">
         <v>6115</v>
       </c>
       <c r="L26" s="2">
         <v>5655</v>
       </c>
       <c r="M26" s="2">
         <v>5488</v>
       </c>
       <c r="N26" s="12">
         <v>71289</v>
       </c>
       <c r="O26" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
         <v>2023</v>
       </c>
       <c r="B27" s="2">
         <v>5595</v>
       </c>
       <c r="C27" s="2">
         <v>5097</v>
       </c>
       <c r="D27" s="2">
         <v>5512</v>
       </c>
       <c r="E27" s="2">
         <v>5213</v>
       </c>
       <c r="F27" s="2">
         <v>5740</v>
       </c>
       <c r="G27" s="2">
         <v>5976</v>
       </c>
       <c r="H27" s="2">
         <v>6165</v>
       </c>
       <c r="I27" s="2">
         <v>5899</v>
       </c>
       <c r="J27" s="2">
         <v>5716</v>
       </c>
       <c r="K27" s="2">
         <v>5696</v>
       </c>
       <c r="L27" s="2">
         <v>5328</v>
       </c>
       <c r="M27" s="2">
         <v>5225</v>
       </c>
       <c r="N27" s="13">
         <v>67162</v>
       </c>
       <c r="O27" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="7">
         <v>2024</v>
       </c>
       <c r="B28" s="2">
         <v>5385</v>
       </c>
       <c r="C28" s="2">
         <v>5242</v>
       </c>
       <c r="D28" s="2">
         <v>5368</v>
       </c>
       <c r="E28" s="2">
         <v>5540</v>
       </c>
       <c r="F28" s="2">
         <v>5738</v>
       </c>
       <c r="G28" s="2">
         <v>5605</v>
       </c>
       <c r="H28" s="2">
         <v>5905</v>
       </c>
       <c r="I28" s="2">
         <v>5753</v>
       </c>
       <c r="J28" s="2">
         <v>5573</v>
       </c>
       <c r="K28" s="2">
         <v>5681</v>
       </c>
       <c r="L28" s="2">
         <v>5027</v>
       </c>
       <c r="M28" s="2">
         <v>4829</v>
       </c>
       <c r="N28" s="2">
         <v>65646</v>
       </c>
       <c r="O28" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="7">
-        <v>2025</v>
+      <c r="A29" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="B29" s="2">
         <v>5102</v>
       </c>
       <c r="C29" s="2">
         <v>4742</v>
       </c>
       <c r="D29" s="2">
         <v>5134</v>
       </c>
       <c r="E29" s="2">
         <v>5104</v>
       </c>
       <c r="F29" s="2">
         <v>5434</v>
       </c>
       <c r="G29" s="2">
         <v>5406</v>
       </c>
       <c r="H29" s="2">
         <v>5945</v>
       </c>
       <c r="I29" s="2">
         <v>5940</v>
       </c>
       <c r="J29" s="2">
         <v>5774</v>
       </c>
       <c r="K29" s="2">
         <v>5286</v>
       </c>
       <c r="L29" s="2">
         <v>4756</v>
       </c>
       <c r="M29" s="2">
         <v>4781</v>
       </c>
       <c r="N29" s="2">
         <v>63402</v>
       </c>
       <c r="O29" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B30" s="2">
         <v>4666</v>
       </c>
+      <c r="C30" s="2">
+        <v>4952</v>
+      </c>
+      <c r="D30" s="2">
+        <v>5078</v>
+      </c>
+      <c r="E30" s="2">
+        <v>5004</v>
+      </c>
+      <c r="F30" s="2">
+        <v>5436</v>
+      </c>
       <c r="O30" s="14" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:15" s="9" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="16" t="s">
-[...14 lines deleted...]
-      <c r="N31" s="16"/>
+      <c r="A31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="17"/>
+      <c r="G31" s="17"/>
+      <c r="H31" s="17"/>
+      <c r="I31" s="17"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
       <c r="O31" s="14" t="s">
-        <v>1</v>
-[...24 lines deleted...]
-      <c r="A33" s="19" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="18"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="18"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="15" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A33" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="19"/>
-[...17 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="B33" s="21"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="21"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="15"/>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A34" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="19"/>
+      <c r="L34" s="19"/>
+      <c r="M34" s="19"/>
+      <c r="N34" s="19"/>
+      <c r="O34" s="15" t="s">
         <v>0</v>
-      </c>
-[...14 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
@@ -3159,95 +3162,100 @@
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
     <mergeCell ref="A32:N32"/>
     <mergeCell ref="A34:N34"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A33:N33"/>
   </mergeCells>
-  <phoneticPr fontId="33" type="noConversion"/>
+  <phoneticPr fontId="32" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="A32" r:id="rId1" display="https://www.statistikportal.de/de/cell-key-methode" xr:uid="{01445E3D-B455-490B-B80B-9E234E298463}"/>
+  </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Word.Picture.8" shapeId="3073" r:id="rId4">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId5">
+        <oleObject progId="Word.Picture.8" shapeId="3073" r:id="rId5">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId6">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>12</xdr:col>
                 <xdr:colOff>161925</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>13</xdr:col>
                 <xdr:colOff>428625</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>885825</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Word.Picture.8" shapeId="3073" r:id="rId4"/>
+        <oleObject progId="Word.Picture.8" shapeId="3073" r:id="rId5"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lebendgeborene 2000-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Ehlers, Tonia  (LSN)</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>