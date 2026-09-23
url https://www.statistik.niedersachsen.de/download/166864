--- v0 (2026-06-19)
+++ v1 (2026-09-23)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" codeName="DieseArbeitsmappe"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBE4EA98-2408-4A79-9338-ADDE0CBA2B8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{522E7965-1638-407C-B9D5-17A7D3122A5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="30" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VÖ_Tabelle" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">VÖ_Tabelle!$A$1:$F$75</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">VÖ_Tabelle!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="83">
   <si>
     <t>Indexbezeichnung</t>
   </si>
   <si>
     <t>Preisindex insgesamt</t>
   </si>
   <si>
     <t>Verbrauchsgüter</t>
   </si>
   <si>
     <t>langlebige Gebrauchsgüter</t>
   </si>
   <si>
     <t>Nahrungsmittel und alkoholfreie Getränke</t>
   </si>
   <si>
     <t>Fleisch und Fleischwaren</t>
   </si>
   <si>
     <t>Molkereiprodukte und Eier</t>
   </si>
   <si>
     <t>Speisefette und -öle</t>
   </si>
   <si>
@@ -254,115 +254,111 @@
   <si>
     <t>Dienstleistungen</t>
   </si>
   <si>
     <t>Gliederung nach Abteilungen</t>
   </si>
   <si>
     <t>Wägungsanteil in Promille</t>
   </si>
   <si>
     <t>Nächste Zeilen: Fußnote 1.</t>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t>In Prozent</t>
   </si>
   <si>
     <t>Nettokaltmiete</t>
   </si>
   <si>
     <t>Der Tabellenkopf für Lesehilfen befindet sich in Zeile 6.</t>
   </si>
   <si>
+    <t>August 2025</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Verbraucherpreisindex in Niedersachsen im Mai 2026 (Basisjahr 2020 = 100) nach Abteilungen und ausgewählten Gruppen </t>
+      <t xml:space="preserve">Verbraucherpreisindex in Niedersachsen im August 2026 (Basisjahr 2020 = 100) nach Abteilungen und ausgewählten Gruppen </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>Indexstand Mai 2026</t>
+    <t>Indexstand August 2026</t>
   </si>
   <si>
     <t>Veränderung
-Mai 2026 gegenüber</t>
-[...2 lines deleted...]
-    <t>Mai 2025</t>
+August 2026 gegenüber</t>
+  </si>
+  <si>
+    <t>Juli 2026</t>
   </si>
   <si>
     <t>Zunahme beziehungsweise Abnahme
-Mai 2026 gegenüber
-Mai 2025
+August 2026 gegenüber
+August 2025
 in Prozent</t>
   </si>
   <si>
-    <t>April 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Zunahme beziehungsweise Abnahme 
-Mai 2026 gegenüber
-April 2026
+August 2026 gegenüber
+Juli 2026
 in Prozent</t>
   </si>
   <si>
-    <t>1) Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
+    <t>1) Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen, Hannover 2026.</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
-  </si>
-[...2 lines deleted...]
-Mai 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="\+0.0;\–0.0"/>
     <numFmt numFmtId="166" formatCode="#,###,##0.00"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
@@ -1348,1500 +1344,1500 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <tabColor indexed="42"/>
   </sheetPr>
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H22" sqref="H22"/>
+      <selection activeCell="A76" sqref="A76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="40.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.109375" style="4" customWidth="1"/>
+    <col min="4" max="5" width="13.109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="0.6640625" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="10" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="10" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="33" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="D3" s="40" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E3" s="41"/>
       <c r="F3" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="39"/>
       <c r="B4" s="31"/>
       <c r="C4" s="34"/>
       <c r="D4" s="21" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="37"/>
       <c r="B5" s="32"/>
       <c r="C5" s="35"/>
       <c r="D5" s="36" t="s">
         <v>71</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C6" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D6" s="23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E6" s="23" t="s">
         <v>80</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="20">
         <v>1000</v>
       </c>
       <c r="C7" s="8">
-        <v>124.9</v>
+        <v>125.8</v>
       </c>
       <c r="D7" s="6">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="E7" s="6">
-        <v>-0.2</v>
+        <v>0.2</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="13">
         <v>967.84</v>
       </c>
       <c r="C8" s="14">
-        <v>123.4</v>
+        <v>123.9</v>
       </c>
       <c r="D8" s="7">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="E8" s="7">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="13">
         <v>800.38</v>
       </c>
       <c r="C9" s="14">
-        <v>128.1</v>
+        <v>129</v>
       </c>
       <c r="D9" s="7">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="E9" s="7">
-        <v>-0.2</v>
+        <v>0.3</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="13">
         <v>821.41</v>
       </c>
       <c r="C10" s="14">
-        <v>120.9</v>
+        <v>121.7</v>
       </c>
       <c r="D10" s="7">
         <v>2.5</v>
       </c>
       <c r="E10" s="7">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="13">
         <v>956.56</v>
       </c>
       <c r="C11" s="14">
-        <v>123.9</v>
+        <v>124.7</v>
       </c>
       <c r="D11" s="7">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="E11" s="7">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="13">
         <v>73.900000000000006</v>
       </c>
       <c r="C12" s="14">
-        <v>155.30000000000001</v>
+        <v>159.5</v>
       </c>
       <c r="D12" s="7">
-        <v>7.7</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="E12" s="7">
-        <v>-3.5</v>
+        <v>2.6</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="13">
         <v>496.64</v>
       </c>
       <c r="C13" s="14">
-        <v>129.19999999999999</v>
+        <v>129.6</v>
       </c>
       <c r="D13" s="7">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="E13" s="7">
-        <v>-0.6</v>
+        <v>0.5</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="13">
         <v>294.47000000000003</v>
       </c>
       <c r="C14" s="14">
-        <v>138</v>
+        <v>139.4</v>
       </c>
       <c r="D14" s="7">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="E14" s="7">
-        <v>-1.1000000000000001</v>
+        <v>0.7</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="13">
         <v>202.17</v>
       </c>
       <c r="C15" s="14">
-        <v>116.4</v>
+        <v>115.5</v>
       </c>
       <c r="D15" s="7">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="E15" s="7">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="13">
         <v>93.81</v>
       </c>
       <c r="C16" s="14">
-        <v>114.6</v>
+        <v>111.9</v>
       </c>
       <c r="D16" s="7">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="E16" s="7">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="13">
         <v>108.36</v>
       </c>
       <c r="C17" s="14">
-        <v>118</v>
+        <v>118.6</v>
       </c>
       <c r="D17" s="7">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="E17" s="7">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="13">
         <v>503.36</v>
       </c>
       <c r="C18" s="14">
-        <v>120.7</v>
+        <v>122</v>
       </c>
       <c r="D18" s="7">
-        <v>3.2</v>
+        <v>3</v>
       </c>
       <c r="E18" s="7">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="13">
         <v>330.93</v>
       </c>
       <c r="C19" s="14">
-        <v>126.3</v>
+        <v>127.9</v>
       </c>
       <c r="D19" s="7">
-        <v>3.9</v>
+        <v>3.4</v>
       </c>
       <c r="E19" s="7">
-        <v>0.4</v>
+        <v>-0.2</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="17">
         <v>119.04</v>
       </c>
       <c r="C21" s="8">
-        <v>135.9</v>
+        <v>135.19999999999999</v>
       </c>
       <c r="D21" s="6">
-        <v>0.5</v>
+        <v>-0.7</v>
       </c>
       <c r="E21" s="6">
-        <v>-0.7</v>
+        <v>0</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="13">
         <v>104.69</v>
       </c>
       <c r="C22" s="14">
-        <v>135</v>
+        <v>134.4</v>
       </c>
       <c r="D22" s="7">
-        <v>0.4</v>
+        <v>-0.5</v>
       </c>
       <c r="E22" s="7">
-        <v>-0.9</v>
+        <v>0.1</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="13">
         <v>18.5</v>
       </c>
       <c r="C23" s="14">
-        <v>140.30000000000001</v>
+        <v>139.80000000000001</v>
       </c>
       <c r="D23" s="7">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
       <c r="E23" s="7">
-        <v>0</v>
+        <v>-0.6</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="13">
         <v>22.16</v>
       </c>
       <c r="C24" s="14">
-        <v>130.69999999999999</v>
+        <v>131.4</v>
       </c>
       <c r="D24" s="7">
-        <v>2.8</v>
+        <v>1</v>
       </c>
       <c r="E24" s="7">
-        <v>-0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="13">
         <v>4.16</v>
       </c>
       <c r="C25" s="14">
-        <v>136</v>
+        <v>137.69999999999999</v>
       </c>
       <c r="D25" s="7">
-        <v>2.6</v>
+        <v>3.7</v>
       </c>
       <c r="E25" s="7">
-        <v>0.3</v>
+        <v>-0.2</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="13">
         <v>17.64</v>
       </c>
       <c r="C26" s="14">
-        <v>139.19999999999999</v>
+        <v>140</v>
       </c>
       <c r="D26" s="7">
-        <v>-3.5</v>
+        <v>-2.6</v>
       </c>
       <c r="E26" s="7">
-        <v>-1</v>
+        <v>0.1</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="13">
         <v>3.26</v>
       </c>
       <c r="C27" s="14">
-        <v>128.4</v>
+        <v>129.69999999999999</v>
       </c>
       <c r="D27" s="7">
-        <v>-16.2</v>
+        <v>-16.600000000000001</v>
       </c>
       <c r="E27" s="7">
-        <v>-2.9</v>
+        <v>1.7</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="13">
         <v>1.8</v>
       </c>
       <c r="C28" s="14">
-        <v>106</v>
+        <v>107.2</v>
       </c>
       <c r="D28" s="7">
-        <v>-28</v>
+        <v>-29.1</v>
       </c>
       <c r="E28" s="7">
-        <v>-3.7</v>
+        <v>3.6</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="13">
         <v>11.62</v>
       </c>
       <c r="C29" s="14">
-        <v>125.6</v>
+        <v>121.6</v>
       </c>
       <c r="D29" s="7">
-        <v>-0.3</v>
+        <v>-2.7</v>
       </c>
       <c r="E29" s="7">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="13">
         <v>1.99</v>
       </c>
       <c r="C30" s="14">
-        <v>106.9</v>
+        <v>112.1</v>
       </c>
       <c r="D30" s="7">
-        <v>-8.3000000000000007</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="E30" s="7">
-        <v>-0.9</v>
+        <v>-1.3</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="13">
         <v>0.56000000000000005</v>
       </c>
       <c r="C31" s="14">
-        <v>122.5</v>
+        <v>128.6</v>
       </c>
       <c r="D31" s="7">
-        <v>-6.4</v>
+        <v>-7.6</v>
       </c>
       <c r="E31" s="7">
-        <v>2.8</v>
+        <v>5.5</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="13">
         <v>13.72</v>
       </c>
       <c r="C32" s="14">
-        <v>133.5</v>
+        <v>131.30000000000001</v>
       </c>
       <c r="D32" s="7">
-        <v>1.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E32" s="7">
-        <v>-4.2</v>
+        <v>2.1</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="13">
         <v>1.02</v>
       </c>
       <c r="C33" s="14">
-        <v>143.6</v>
+        <v>138.5</v>
       </c>
       <c r="D33" s="7">
-        <v>3.2</v>
+        <v>8.5</v>
       </c>
       <c r="E33" s="7">
-        <v>-13</v>
+        <v>6.5</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="13">
         <v>1.4</v>
       </c>
       <c r="C34" s="14">
-        <v>103.6</v>
+        <v>118.3</v>
       </c>
       <c r="D34" s="7">
-        <v>-13.8</v>
+        <v>0.3</v>
       </c>
       <c r="E34" s="7">
-        <v>1.5</v>
+        <v>-3.5</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="13">
         <v>14.35</v>
       </c>
       <c r="C35" s="14">
-        <v>142.80000000000001</v>
+        <v>140.80000000000001</v>
       </c>
       <c r="D35" s="7">
-        <v>1.9</v>
+        <v>-1.7</v>
       </c>
       <c r="E35" s="7">
-        <v>0.7</v>
+        <v>-0.4</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="17">
         <v>35.26</v>
       </c>
       <c r="C36" s="8">
-        <v>130.69999999999999</v>
+        <v>131.19999999999999</v>
       </c>
       <c r="D36" s="6">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="E36" s="6">
-        <v>0.5</v>
+        <v>-0.5</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="13">
         <v>15.83</v>
       </c>
       <c r="C37" s="14">
         <v>120.3</v>
       </c>
       <c r="D37" s="7">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
       <c r="E37" s="7">
-        <v>0</v>
+        <v>-1.2</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="13">
         <v>6.94</v>
       </c>
       <c r="C38" s="14">
-        <v>117.6</v>
+        <v>118.1</v>
       </c>
       <c r="D38" s="7">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="E38" s="7">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="13">
         <v>5.56</v>
       </c>
       <c r="C39" s="14">
-        <v>126.9</v>
+        <v>125.3</v>
       </c>
       <c r="D39" s="7">
-        <v>-0.1</v>
+        <v>-1.5</v>
       </c>
       <c r="E39" s="7">
-        <v>0.2</v>
+        <v>-4</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="13">
         <v>19.43</v>
       </c>
       <c r="C40" s="14">
-        <v>139.1</v>
+        <v>140.1</v>
       </c>
       <c r="D40" s="7">
-        <v>5.9</v>
+        <v>6</v>
       </c>
       <c r="E40" s="7">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="17">
         <v>42.25</v>
       </c>
       <c r="C41" s="8">
-        <v>113.5</v>
+        <v>108.2</v>
       </c>
       <c r="D41" s="6">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="E41" s="6">
-        <v>-0.4</v>
+        <v>1.8</v>
       </c>
       <c r="F41" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="13">
         <v>33.229999999999997</v>
       </c>
       <c r="C42" s="14">
-        <v>113.2</v>
+        <v>106.5</v>
       </c>
       <c r="D42" s="7">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E42" s="7">
-        <v>-0.6</v>
+        <v>2</v>
       </c>
       <c r="F42" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="13">
         <v>6.63</v>
       </c>
       <c r="C43" s="14">
-        <v>110.9</v>
+        <v>109.9</v>
       </c>
       <c r="D43" s="7">
-        <v>0.8</v>
+        <v>1.9</v>
       </c>
       <c r="E43" s="7">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="17">
         <v>259.25</v>
       </c>
       <c r="C44" s="8">
-        <v>119.5</v>
+        <v>120</v>
       </c>
       <c r="D44" s="6">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="E44" s="6">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="13">
         <v>199.62</v>
       </c>
       <c r="C45" s="14">
-        <v>112.4</v>
+        <v>113</v>
       </c>
       <c r="D45" s="7">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="E45" s="7">
         <v>0.2</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B46" s="13">
         <v>27.19</v>
       </c>
       <c r="C46" s="14">
-        <v>127.2</v>
+        <v>127.9</v>
       </c>
       <c r="D46" s="7">
-        <v>4.7</v>
+        <v>5</v>
       </c>
       <c r="E46" s="7">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="F46" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B47" s="13">
         <v>172.43</v>
       </c>
       <c r="C47" s="14">
-        <v>110</v>
+        <v>110.7</v>
       </c>
       <c r="D47" s="7">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="E47" s="7">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="13">
         <v>43.44</v>
       </c>
       <c r="C48" s="14">
-        <v>148.9</v>
+        <v>148.80000000000001</v>
       </c>
       <c r="D48" s="7">
-        <v>-0.5</v>
+        <v>-1</v>
       </c>
       <c r="E48" s="7">
-        <v>-0.9</v>
+        <v>0.9</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="13">
         <v>24.5</v>
       </c>
       <c r="C49" s="14">
-        <v>115.4</v>
+        <v>115.2</v>
       </c>
       <c r="D49" s="7">
-        <v>-3.8</v>
+        <v>-3.7</v>
       </c>
       <c r="E49" s="7">
         <v>0</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="13">
         <v>6.07</v>
       </c>
       <c r="C50" s="14">
-        <v>175.6</v>
+        <v>176.6</v>
       </c>
       <c r="D50" s="7">
-        <v>-7.8</v>
+        <v>-6.9</v>
       </c>
       <c r="E50" s="7">
         <v>0</v>
       </c>
       <c r="F50" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="13">
         <v>1.7</v>
       </c>
       <c r="C51" s="14">
-        <v>291.60000000000002</v>
+        <v>297.7</v>
       </c>
       <c r="D51" s="7">
-        <v>59.6</v>
+        <v>54.3</v>
       </c>
       <c r="E51" s="7">
-        <v>-8.1999999999999993</v>
+        <v>12.9</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B52" s="13">
         <v>3.3</v>
       </c>
       <c r="C52" s="14">
-        <v>242.9</v>
+        <v>242.4</v>
       </c>
       <c r="D52" s="7">
-        <v>-2.8</v>
+        <v>-6.6</v>
       </c>
       <c r="E52" s="7">
         <v>0</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B53" s="13">
         <v>4.2</v>
       </c>
       <c r="C53" s="14">
         <v>118.2</v>
       </c>
       <c r="D53" s="7">
         <v>5.4</v>
       </c>
       <c r="E53" s="7">
         <v>0</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B54" s="13">
         <v>0.7</v>
       </c>
       <c r="C54" s="14">
-        <v>136.1</v>
+        <v>135.9</v>
       </c>
       <c r="D54" s="7">
-        <v>3.3</v>
+        <v>2.6</v>
       </c>
       <c r="E54" s="7">
         <v>0</v>
       </c>
       <c r="F54" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="17">
         <v>67.78</v>
       </c>
       <c r="C55" s="8">
-        <v>117.3</v>
+        <v>117.4</v>
       </c>
       <c r="D55" s="6">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="E55" s="6">
-        <v>0</v>
+        <v>-0.3</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B56" s="13">
         <v>27.7</v>
       </c>
       <c r="C56" s="14">
-        <v>117.1</v>
+        <v>117.6</v>
       </c>
       <c r="D56" s="7">
-        <v>0.2</v>
+        <v>0.9</v>
       </c>
       <c r="E56" s="7">
-        <v>0.4</v>
+        <v>-0.2</v>
       </c>
       <c r="F56" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="17">
         <v>55.49</v>
       </c>
       <c r="C57" s="8">
-        <v>113.2</v>
+        <v>116.6</v>
       </c>
       <c r="D57" s="6">
-        <v>2.4</v>
+        <v>5.2</v>
       </c>
       <c r="E57" s="6">
         <v>0.1</v>
       </c>
       <c r="F57" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="13">
         <v>7.17</v>
       </c>
       <c r="C58" s="14">
-        <v>112.1</v>
+        <v>113.8</v>
       </c>
       <c r="D58" s="7">
-        <v>3.8</v>
+        <v>5.4</v>
       </c>
       <c r="E58" s="7">
-        <v>0.1</v>
+        <v>1.4</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="17">
         <v>138.22</v>
       </c>
       <c r="C59" s="8">
-        <v>136.1</v>
+        <v>138.80000000000001</v>
       </c>
       <c r="D59" s="6">
-        <v>7.6</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="E59" s="6">
-        <v>-1.6</v>
+        <v>0.7</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B60" s="13">
         <v>30.71</v>
       </c>
       <c r="C60" s="14">
-        <v>164.2</v>
+        <v>174.5</v>
       </c>
       <c r="D60" s="7">
-        <v>20.6</v>
+        <v>27.7</v>
       </c>
       <c r="E60" s="7">
-        <v>-6.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="F60" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="13">
         <v>21.62</v>
       </c>
       <c r="C61" s="14">
-        <v>158.9</v>
+        <v>167.3</v>
       </c>
       <c r="D61" s="7">
-        <v>17.2</v>
+        <v>23.6</v>
       </c>
       <c r="E61" s="7">
-        <v>-5.2</v>
+        <v>3.4</v>
       </c>
       <c r="F61" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="13">
         <v>6.92</v>
       </c>
       <c r="C62" s="14">
-        <v>181.6</v>
+        <v>199.1</v>
       </c>
       <c r="D62" s="7">
-        <v>32.4</v>
+        <v>42.2</v>
       </c>
       <c r="E62" s="7">
-        <v>-11.4</v>
+        <v>8.5</v>
       </c>
       <c r="F62" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="13">
         <v>0.35</v>
       </c>
       <c r="C63" s="14">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D63" s="7">
-        <v>9.3000000000000007</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="E63" s="7">
-        <v>-1.4</v>
+        <v>0.8</v>
       </c>
       <c r="F63" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="17">
         <v>23.35</v>
       </c>
       <c r="C64" s="8">
-        <v>99.5</v>
+        <v>99.7</v>
       </c>
       <c r="D64" s="6">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="E64" s="6">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F64" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B65" s="13">
         <v>17.16</v>
       </c>
       <c r="C65" s="14">
-        <v>97.7</v>
+        <v>97.6</v>
       </c>
       <c r="D65" s="7">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="E65" s="7">
         <v>-0.1</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="66" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B66" s="17">
         <v>104.23</v>
       </c>
       <c r="C66" s="8">
-        <v>119.3</v>
+        <v>122.2</v>
       </c>
       <c r="D66" s="6">
-        <v>2.2000000000000002</v>
+        <v>1.7</v>
       </c>
       <c r="E66" s="6">
-        <v>1.3</v>
+        <v>0.2</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="67" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="13">
         <v>13.22</v>
       </c>
       <c r="C67" s="14">
-        <v>135.9</v>
+        <v>159.5</v>
       </c>
       <c r="D67" s="7">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
       <c r="E67" s="7">
-        <v>6.3</v>
+        <v>-0.3</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B68" s="17">
         <v>9.06</v>
       </c>
       <c r="C68" s="8">
-        <v>113.8</v>
+        <v>113.9</v>
       </c>
       <c r="D68" s="6">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="E68" s="6">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F68" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="17">
         <v>47.2</v>
       </c>
       <c r="C69" s="8">
-        <v>134.19999999999999</v>
+        <v>136</v>
       </c>
       <c r="D69" s="6">
         <v>3.5</v>
       </c>
       <c r="E69" s="6">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="F69" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B70" s="13">
         <v>10.25</v>
       </c>
       <c r="C70" s="14">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D70" s="7">
-        <v>4.8</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="E70" s="7">
-        <v>2.1</v>
+        <v>-0.3</v>
       </c>
       <c r="F70" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B71" s="17">
         <v>98.87</v>
       </c>
       <c r="C71" s="8">
-        <v>133.80000000000001</v>
+        <v>134.19999999999999</v>
       </c>
       <c r="D71" s="6">
-        <v>4.5999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="E71" s="6">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F71" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="13">
         <v>10.15</v>
       </c>
       <c r="C72" s="14">
-        <v>125.1</v>
+        <v>126.1</v>
       </c>
       <c r="D72" s="7">
-        <v>4.4000000000000004</v>
+        <v>4</v>
       </c>
       <c r="E72" s="7">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="F72" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:6" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="26" t="s">
         <v>69</v>
       </c>
       <c r="B73" s="27"/>
       <c r="C73" s="27"/>
       <c r="D73" s="27"/>
       <c r="E73" s="27"/>
       <c r="F73" s="11" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="74" spans="1:6" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:6" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="25" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="25"/>
       <c r="C74" s="25"/>
       <c r="D74" s="25"/>
       <c r="E74" s="25"/>
       <c r="F74" s="19" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="75" spans="1:6" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:6" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="25"/>
       <c r="C75" s="25"/>
       <c r="D75" s="25"/>
       <c r="E75" s="25"/>
       <c r="F75" s="19" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:6" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>54</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>54</v>
       </c>
       <c r="E76" s="11" t="s">
         <v>54</v>
       </c>
       <c r="F76" s="19" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A74:E74"/>
     <mergeCell ref="A75:E75"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A20:E20"/>