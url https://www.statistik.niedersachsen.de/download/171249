--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F076D62-40D5-4227-8EAC-086FA568617A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D3C94A5-07BE-4460-AE34-3290B7FA57A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="925" xr2:uid="{6B1C87C0-C7BF-4910-9D41-F6D232D2DBBF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="925" activeTab="3" xr2:uid="{6B1C87C0-C7BF-4910-9D41-F6D232D2DBBF}"/>
   </bookViews>
   <sheets>
     <sheet name="Titel" sheetId="16" r:id="rId1"/>
     <sheet name="Impressum" sheetId="4" r:id="rId2"/>
     <sheet name="Inhalt" sheetId="7" r:id="rId3"/>
     <sheet name="Vorbemerkungen" sheetId="6" r:id="rId4"/>
     <sheet name="1. Monatlich Gestorbene 2020" sheetId="15" r:id="rId5"/>
     <sheet name="2. Monatlich Gestorbene 2021" sheetId="8" r:id="rId6"/>
     <sheet name="3. Monatlich Gestorbene 2022" sheetId="9" r:id="rId7"/>
     <sheet name="4. Monatlich Gestorbene 2023" sheetId="11" r:id="rId8"/>
     <sheet name="5. Monatlich Gestorbene 2024" sheetId="12" r:id="rId9"/>
     <sheet name="6. Monatlich Gestorbene 2025" sheetId="13" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_" localSheetId="5">#REF!</definedName>
     <definedName name="_" localSheetId="1">#REF!</definedName>
     <definedName name="_" localSheetId="2">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
     <definedName name="_5._Monatlich_Gestorbene_2024_nach_ausgewählten_Todesursachen__vorläufige_Ergebnisse">'5. Monatlich Gestorbene 2024'!$A$2:$P$40</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'1. Monatlich Gestorbene 2020'!$B$1:$B$43</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2. Monatlich Gestorbene 2021'!$F$1:$F$43</definedName>
     <definedName name="_ftn1" localSheetId="3">Vorbemerkungen!$A$16</definedName>
@@ -272,51 +272,51 @@
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P37" i="11" l="1"/>
   <c r="P4" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1284" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="285">
   <si>
     <t>Zeilenende</t>
   </si>
   <si>
     <t>Spaltenende</t>
   </si>
   <si>
     <t>Logo des Landesamtes für Statistik Niedersachsen</t>
   </si>
   <si>
     <t xml:space="preserve">Statistische Berichte
 Niedersachsen </t>
   </si>
   <si>
     <t>Landesamt für Statistik
 Niedersachsen</t>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t>Herausgeber</t>
   </si>
   <si>
     <t>Information und Beratung</t>
@@ -1494,72 +1494,55 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t xml:space="preserve"> nach ausgewählten Todesursachen (vorläufige Ergebnisse)</t>
     </r>
   </si>
   <si>
     <r>
       <t>nachrichtlich</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
+    <t>Stand: 06/2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">Erscheinungsweise: monatlich
-Erschienen im Mai 2026                                                                                                         </t>
-[...19 lines deleted...]
-    </r>
+Erschienen im Juni 2026                                                                                                         </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,###,##0"/>
   </numFmts>
   <fonts count="66" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2438,82 +2421,82 @@
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="56" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Bericht" xfId="1" xr:uid="{FC8B8A94-A264-45F8-B49F-1E0571694B8D}"/>
     <cellStyle name="Grundttext" xfId="12" xr:uid="{F07DA12F-DA7D-4848-B246-D7B4A37BE304}"/>
     <cellStyle name="Komma" xfId="14" builtinId="3"/>
@@ -3155,52 +3138,52 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8ABE2023-028B-4187-913B-C10952ED6B98}">
   <dimension ref="A1:C7"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="154.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" style="33" customWidth="1"/>
     <col min="2" max="2" width="56.28515625" style="33" customWidth="1"/>
     <col min="3" max="3" width="3.5703125" style="43" customWidth="1"/>
     <col min="4" max="16384" width="11.5703125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="161" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="280.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="161"/>
       <c r="B2" s="34" t="s">
         <v>4</v>
@@ -3208,101 +3191,101 @@
       <c r="C2" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="161"/>
       <c r="B3" s="35" t="s">
         <v>269</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="161"/>
       <c r="B4" s="37" t="s">
         <v>206</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38"/>
       <c r="B5" s="39" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>123</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="154.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B1" location="Inhalt!A1" display="Inhalt!A1" xr:uid="{F0A938CF-3C68-428C-85E0-C9AF84C3ECBD}"/>
     <hyperlink ref="B2" location="Inhalt!A1" display="Inhalt!A1" xr:uid="{AE070F5C-5689-4F39-A395-4DA7BEA3B008}"/>
     <hyperlink ref="B3" location="Inhalt" display="Inhalt" xr:uid="{B245B2B6-67A3-4E18-9DA0-D9B5EF603E1C}"/>
     <hyperlink ref="B4" location="Inhalt" display="Inhalt" xr:uid="{0EC8933C-3F49-4083-B3AE-F16603CD4717}"/>
     <hyperlink ref="B6" location="Inhalt" display="Niedersachsen-Wappen" xr:uid="{8CBC75CF-CE71-4F2A-BE22-D97269909AB4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECCE0C10-42CE-4AD1-AAF1-719F70544058}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B49" sqref="B49"/>
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
     <col min="4" max="6" width="8.28515625" style="144" customWidth="1"/>
     <col min="7" max="14" width="8.28515625" style="146" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="151" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="146" customWidth="1"/>
     <col min="17" max="17" width="3.5703125" style="152" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11.28515625" style="146"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="183" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="183"/>
       <c r="C1" s="183"/>
       <c r="D1" s="183"/>
       <c r="E1" s="183"/>
       <c r="F1" s="183"/>
       <c r="G1" s="183"/>
@@ -3409,371 +3392,371 @@
       <c r="E4" s="150">
         <v>160</v>
       </c>
       <c r="F4" s="150">
         <v>171</v>
       </c>
       <c r="G4" s="150">
         <v>137</v>
       </c>
       <c r="H4" s="150">
         <v>134</v>
       </c>
       <c r="I4" s="150">
         <v>115</v>
       </c>
       <c r="J4" s="150">
         <v>124</v>
       </c>
       <c r="K4" s="150">
         <v>120</v>
       </c>
       <c r="L4" s="150">
         <v>101</v>
       </c>
       <c r="M4" s="150">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N4" s="150">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>147</v>
+      </c>
+      <c r="O4" s="150">
+        <v>131</v>
       </c>
       <c r="P4" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q4" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="162" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="162"/>
       <c r="C5" s="105" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="150">
         <v>2099</v>
       </c>
       <c r="E5" s="150">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="F5" s="150">
         <v>1944</v>
       </c>
       <c r="G5" s="150">
         <v>1807</v>
       </c>
       <c r="H5" s="150">
         <v>1991</v>
       </c>
       <c r="I5" s="150">
         <v>1950</v>
       </c>
       <c r="J5" s="150">
         <v>1982</v>
       </c>
       <c r="K5" s="150">
         <v>2027</v>
       </c>
       <c r="L5" s="150">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="M5" s="150">
-        <v>2004</v>
+        <v>2011</v>
       </c>
       <c r="N5" s="150">
-        <v>2104</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>2108</v>
+      </c>
+      <c r="O5" s="150">
+        <v>2027</v>
       </c>
       <c r="P5" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q5" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A6" s="134" t="s">
         <v>257</v>
       </c>
       <c r="B6" s="110" t="s">
         <v>213</v>
       </c>
       <c r="C6" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="123">
         <v>2032</v>
       </c>
       <c r="E6" s="123">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="F6" s="123">
         <v>1882</v>
       </c>
       <c r="G6" s="123">
         <v>1739</v>
       </c>
       <c r="H6" s="123">
         <v>1918</v>
       </c>
       <c r="I6" s="123">
         <v>1895</v>
       </c>
       <c r="J6" s="123">
         <v>1923</v>
       </c>
       <c r="K6" s="123">
         <v>1971</v>
       </c>
       <c r="L6" s="123">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="M6" s="123">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="N6" s="123">
-        <v>2030</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>2034</v>
+      </c>
+      <c r="O6" s="123">
+        <v>1955</v>
       </c>
       <c r="P6" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q6" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="134" t="s">
         <v>216</v>
       </c>
       <c r="B7" s="113" t="s">
         <v>208</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="123">
         <v>610</v>
       </c>
       <c r="E7" s="123">
         <v>583</v>
       </c>
       <c r="F7" s="123">
         <v>577</v>
       </c>
       <c r="G7" s="123">
         <v>530</v>
       </c>
       <c r="H7" s="123">
         <v>573</v>
       </c>
       <c r="I7" s="123">
         <v>540</v>
       </c>
       <c r="J7" s="123">
         <v>589</v>
       </c>
       <c r="K7" s="123">
         <v>570</v>
       </c>
       <c r="L7" s="123">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M7" s="123">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="N7" s="123">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>589</v>
+      </c>
+      <c r="O7" s="123">
+        <v>556</v>
       </c>
       <c r="P7" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q7" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="134" t="s">
         <v>217</v>
       </c>
       <c r="B8" s="115" t="s">
         <v>209</v>
       </c>
       <c r="C8" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="123">
         <v>431</v>
       </c>
       <c r="E8" s="123">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F8" s="123">
         <v>381</v>
       </c>
       <c r="G8" s="123">
         <v>380</v>
       </c>
       <c r="H8" s="123">
         <v>435</v>
       </c>
       <c r="I8" s="123">
         <v>437</v>
       </c>
       <c r="J8" s="123">
         <v>404</v>
       </c>
       <c r="K8" s="123">
         <v>465</v>
       </c>
       <c r="L8" s="123">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M8" s="123">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="N8" s="123">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>448</v>
+      </c>
+      <c r="O8" s="123">
+        <v>423</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q8" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="134" t="s">
         <v>217</v>
       </c>
       <c r="B9" s="115" t="s">
         <v>210</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="123">
         <v>189</v>
       </c>
       <c r="E9" s="123">
         <v>161</v>
       </c>
       <c r="F9" s="123">
         <v>151</v>
       </c>
       <c r="G9" s="123">
         <v>159</v>
       </c>
       <c r="H9" s="123">
         <v>157</v>
       </c>
       <c r="I9" s="123">
         <v>176</v>
       </c>
       <c r="J9" s="123">
         <v>139</v>
       </c>
       <c r="K9" s="123">
         <v>151</v>
       </c>
       <c r="L9" s="123">
         <v>150</v>
       </c>
       <c r="M9" s="123">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="N9" s="123">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="O9" s="123" t="s">
+        <v>165</v>
+      </c>
+      <c r="O9" s="123">
         <v>167</v>
       </c>
       <c r="P9" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q9" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="162" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="162"/>
       <c r="C10" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="150">
         <v>357</v>
       </c>
       <c r="E10" s="150">
         <v>323</v>
       </c>
       <c r="F10" s="150">
         <v>353</v>
       </c>
       <c r="G10" s="150">
         <v>330</v>
       </c>
       <c r="H10" s="150">
         <v>333</v>
       </c>
       <c r="I10" s="150">
         <v>277</v>
       </c>
       <c r="J10" s="150">
         <v>292</v>
       </c>
       <c r="K10" s="150">
         <v>275</v>
       </c>
       <c r="L10" s="150">
         <v>265</v>
       </c>
       <c r="M10" s="150">
         <v>333</v>
       </c>
       <c r="N10" s="150">
         <v>416</v>
       </c>
-      <c r="O10" s="150" t="s">
-        <v>167</v>
+      <c r="O10" s="150">
+        <v>355</v>
       </c>
       <c r="P10" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q10" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A11" s="134" t="s">
         <v>249</v>
       </c>
       <c r="B11" s="110" t="s">
         <v>214</v>
       </c>
       <c r="C11" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="123">
         <v>227</v>
       </c>
       <c r="E11" s="123">
         <v>193</v>
       </c>
       <c r="F11" s="123">
@@ -3781,156 +3764,156 @@
       </c>
       <c r="G11" s="123">
         <v>208</v>
       </c>
       <c r="H11" s="123">
         <v>195</v>
       </c>
       <c r="I11" s="123">
         <v>172</v>
       </c>
       <c r="J11" s="123">
         <v>160</v>
       </c>
       <c r="K11" s="123">
         <v>154</v>
       </c>
       <c r="L11" s="123">
         <v>152</v>
       </c>
       <c r="M11" s="123">
         <v>208</v>
       </c>
       <c r="N11" s="123">
         <v>252</v>
       </c>
-      <c r="O11" s="123" t="s">
-        <v>167</v>
+      <c r="O11" s="123">
+        <v>213</v>
       </c>
       <c r="P11" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q11" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="162" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="162"/>
       <c r="C12" s="105" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="150">
         <v>859</v>
       </c>
       <c r="E12" s="150">
         <v>847</v>
       </c>
       <c r="F12" s="150">
         <v>817</v>
       </c>
       <c r="G12" s="150">
         <v>749</v>
       </c>
       <c r="H12" s="150">
         <v>620</v>
       </c>
       <c r="I12" s="150">
         <v>572</v>
       </c>
       <c r="J12" s="150">
         <v>691</v>
       </c>
       <c r="K12" s="150">
         <v>646</v>
       </c>
       <c r="L12" s="150">
         <v>659</v>
       </c>
       <c r="M12" s="150">
         <v>640</v>
       </c>
       <c r="N12" s="150">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>672</v>
+      </c>
+      <c r="O12" s="150">
+        <v>683</v>
       </c>
       <c r="P12" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q12" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A13" s="134" t="s">
         <v>237</v>
       </c>
       <c r="B13" s="110" t="s">
         <v>215</v>
       </c>
       <c r="C13" s="111" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="123">
         <v>730</v>
       </c>
       <c r="E13" s="123">
         <v>707</v>
       </c>
       <c r="F13" s="123">
         <v>662</v>
       </c>
       <c r="G13" s="123">
         <v>640</v>
       </c>
       <c r="H13" s="123">
         <v>493</v>
       </c>
       <c r="I13" s="123">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="J13" s="123">
         <v>565</v>
       </c>
       <c r="K13" s="123">
         <v>546</v>
       </c>
       <c r="L13" s="123">
         <v>557</v>
       </c>
       <c r="M13" s="123">
         <v>534</v>
       </c>
       <c r="N13" s="123">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>562</v>
+      </c>
+      <c r="O13" s="123">
+        <v>558</v>
       </c>
       <c r="P13" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q13" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="134" t="s">
         <v>212</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="111" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="123">
         <v>116</v>
       </c>
       <c r="E14" s="123">
         <v>107</v>
       </c>
       <c r="F14" s="123">
@@ -3938,419 +3921,419 @@
       </c>
       <c r="G14" s="123">
         <v>83</v>
       </c>
       <c r="H14" s="123">
         <v>96</v>
       </c>
       <c r="I14" s="123">
         <v>74</v>
       </c>
       <c r="J14" s="123">
         <v>96</v>
       </c>
       <c r="K14" s="123">
         <v>84</v>
       </c>
       <c r="L14" s="123">
         <v>87</v>
       </c>
       <c r="M14" s="123">
         <v>76</v>
       </c>
       <c r="N14" s="123">
         <v>76</v>
       </c>
-      <c r="O14" s="123" t="s">
-        <v>167</v>
+      <c r="O14" s="123">
+        <v>85</v>
       </c>
       <c r="P14" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q14" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="162" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="162"/>
       <c r="C15" s="105" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="150">
         <v>386</v>
       </c>
       <c r="E15" s="150">
         <v>326</v>
       </c>
       <c r="F15" s="150">
         <v>348</v>
       </c>
       <c r="G15" s="150">
         <v>277</v>
       </c>
       <c r="H15" s="150">
         <v>270</v>
       </c>
       <c r="I15" s="150">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="J15" s="150">
         <v>263</v>
       </c>
       <c r="K15" s="150">
         <v>317</v>
       </c>
       <c r="L15" s="150">
         <v>318</v>
       </c>
       <c r="M15" s="150">
         <v>312</v>
       </c>
       <c r="N15" s="150">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>359</v>
+      </c>
+      <c r="O15" s="150">
+        <v>360</v>
       </c>
       <c r="P15" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q15" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="162" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="162"/>
       <c r="C16" s="105" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="150">
         <v>3397</v>
       </c>
       <c r="E16" s="150">
         <v>3345</v>
       </c>
       <c r="F16" s="150">
         <v>3449</v>
       </c>
       <c r="G16" s="150">
         <v>2972</v>
       </c>
       <c r="H16" s="150">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="I16" s="150">
         <v>2574</v>
       </c>
       <c r="J16" s="150">
         <v>2580</v>
       </c>
       <c r="K16" s="150">
         <v>2642</v>
       </c>
       <c r="L16" s="150">
-        <v>2561</v>
+        <v>2565</v>
       </c>
       <c r="M16" s="150">
-        <v>2709</v>
+        <v>2713</v>
       </c>
       <c r="N16" s="150">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>3085</v>
+      </c>
+      <c r="O16" s="150">
+        <v>3247</v>
       </c>
       <c r="P16" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q16" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A17" s="134" t="s">
         <v>239</v>
       </c>
       <c r="B17" s="110" t="s">
         <v>238</v>
       </c>
       <c r="C17" s="111" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="123">
         <v>527</v>
       </c>
       <c r="E17" s="123">
         <v>550</v>
       </c>
       <c r="F17" s="123">
         <v>528</v>
       </c>
       <c r="G17" s="123">
         <v>420</v>
       </c>
       <c r="H17" s="123">
         <v>431</v>
       </c>
       <c r="I17" s="123">
         <v>361</v>
       </c>
       <c r="J17" s="123">
         <v>402</v>
       </c>
       <c r="K17" s="123">
         <v>381</v>
       </c>
       <c r="L17" s="123">
         <v>403</v>
       </c>
       <c r="M17" s="123">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="N17" s="123">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>519</v>
+      </c>
+      <c r="O17" s="123">
+        <v>616</v>
       </c>
       <c r="P17" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q17" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="134" t="s">
         <v>221</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="123">
         <v>1094</v>
       </c>
       <c r="E18" s="123">
         <v>1071</v>
       </c>
       <c r="F18" s="123">
         <v>1088</v>
       </c>
       <c r="G18" s="123">
         <v>986</v>
       </c>
       <c r="H18" s="123">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="I18" s="123">
         <v>819</v>
       </c>
       <c r="J18" s="123">
         <v>819</v>
       </c>
       <c r="K18" s="123">
         <v>870</v>
       </c>
       <c r="L18" s="123">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M18" s="123">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="N18" s="123">
-        <v>1009</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>1010</v>
+      </c>
+      <c r="O18" s="123">
+        <v>1042</v>
       </c>
       <c r="P18" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q18" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="134" t="s">
         <v>240</v>
       </c>
       <c r="B19" s="113" t="s">
         <v>211</v>
       </c>
       <c r="C19" s="111" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="123">
         <v>354</v>
       </c>
       <c r="E19" s="123">
         <v>315</v>
       </c>
       <c r="F19" s="123">
         <v>329</v>
       </c>
       <c r="G19" s="123">
         <v>317</v>
       </c>
       <c r="H19" s="123">
         <v>282</v>
       </c>
       <c r="I19" s="123">
         <v>286</v>
       </c>
       <c r="J19" s="123">
         <v>267</v>
       </c>
       <c r="K19" s="123">
         <v>273</v>
       </c>
       <c r="L19" s="123">
         <v>251</v>
       </c>
       <c r="M19" s="123">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="N19" s="123">
         <v>329</v>
       </c>
-      <c r="O19" s="123" t="s">
-        <v>167</v>
+      <c r="O19" s="123">
+        <v>345</v>
       </c>
       <c r="P19" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q19" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="134" t="s">
         <v>221</v>
       </c>
       <c r="B20" s="111" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="123">
         <v>1076</v>
       </c>
       <c r="E20" s="123">
         <v>1040</v>
       </c>
       <c r="F20" s="123">
         <v>1097</v>
       </c>
       <c r="G20" s="123">
         <v>888</v>
       </c>
       <c r="H20" s="123">
         <v>845</v>
       </c>
       <c r="I20" s="123">
         <v>821</v>
       </c>
       <c r="J20" s="123">
         <v>748</v>
       </c>
       <c r="K20" s="123">
         <v>792</v>
       </c>
       <c r="L20" s="123">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="M20" s="123">
         <v>779</v>
       </c>
       <c r="N20" s="123">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>833</v>
+      </c>
+      <c r="O20" s="123">
+        <v>813</v>
       </c>
       <c r="P20" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q20" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="134" t="s">
         <v>221</v>
       </c>
       <c r="B21" s="111" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="123">
         <v>466</v>
       </c>
       <c r="E21" s="123">
         <v>431</v>
       </c>
       <c r="F21" s="123">
         <v>490</v>
       </c>
       <c r="G21" s="123">
         <v>454</v>
       </c>
       <c r="H21" s="123">
         <v>448</v>
       </c>
       <c r="I21" s="123">
         <v>382</v>
       </c>
       <c r="J21" s="123">
         <v>407</v>
       </c>
       <c r="K21" s="123">
         <v>395</v>
       </c>
       <c r="L21" s="123">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M21" s="123">
         <v>431</v>
       </c>
       <c r="N21" s="123">
         <v>479</v>
       </c>
-      <c r="O21" s="123" t="s">
-        <v>167</v>
+      <c r="O21" s="123">
+        <v>492</v>
       </c>
       <c r="P21" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q21" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="134" t="s">
         <v>242</v>
       </c>
       <c r="B22" s="113" t="s">
         <v>223</v>
       </c>
       <c r="C22" s="111" t="s">
         <v>262</v>
       </c>
       <c r="D22" s="123">
         <v>117</v>
       </c>
       <c r="E22" s="123">
         <v>93</v>
       </c>
       <c r="F22" s="123">
@@ -4358,209 +4341,209 @@
       </c>
       <c r="G22" s="123">
         <v>100</v>
       </c>
       <c r="H22" s="123">
         <v>100</v>
       </c>
       <c r="I22" s="123">
         <v>90</v>
       </c>
       <c r="J22" s="123">
         <v>74</v>
       </c>
       <c r="K22" s="123">
         <v>63</v>
       </c>
       <c r="L22" s="123">
         <v>97</v>
       </c>
       <c r="M22" s="123">
         <v>99</v>
       </c>
       <c r="N22" s="123">
         <v>80</v>
       </c>
-      <c r="O22" s="123" t="s">
-        <v>167</v>
+      <c r="O22" s="123">
+        <v>82</v>
       </c>
       <c r="P22" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q22" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="134" t="s">
         <v>221</v>
       </c>
       <c r="B23" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="123">
         <v>107</v>
       </c>
       <c r="E23" s="123">
         <v>114</v>
       </c>
       <c r="F23" s="123">
         <v>118</v>
       </c>
       <c r="G23" s="123">
         <v>110</v>
       </c>
       <c r="H23" s="123">
         <v>100</v>
       </c>
       <c r="I23" s="123">
         <v>95</v>
       </c>
       <c r="J23" s="123">
         <v>92</v>
       </c>
       <c r="K23" s="123">
         <v>86</v>
       </c>
       <c r="L23" s="123">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M23" s="123">
         <v>109</v>
       </c>
       <c r="N23" s="123">
         <v>83</v>
       </c>
-      <c r="O23" s="123" t="s">
-        <v>167</v>
+      <c r="O23" s="123">
+        <v>114</v>
       </c>
       <c r="P23" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q23" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="162" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="162"/>
       <c r="C24" s="105" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="150">
         <v>996</v>
       </c>
       <c r="E24" s="150">
         <v>1191</v>
       </c>
       <c r="F24" s="150">
         <v>1101</v>
       </c>
       <c r="G24" s="150">
         <v>798</v>
       </c>
       <c r="H24" s="150">
         <v>652</v>
       </c>
       <c r="I24" s="150">
         <v>603</v>
       </c>
       <c r="J24" s="150">
         <v>569</v>
       </c>
       <c r="K24" s="150">
         <v>584</v>
       </c>
       <c r="L24" s="150">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M24" s="150">
         <v>612</v>
       </c>
       <c r="N24" s="150">
         <v>570</v>
       </c>
-      <c r="O24" s="150" t="s">
-        <v>167</v>
+      <c r="O24" s="150">
+        <v>655</v>
       </c>
       <c r="P24" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q24" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A25" s="134" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="110" t="s">
         <v>225</v>
       </c>
       <c r="C25" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="123">
         <v>393</v>
       </c>
       <c r="E25" s="123">
         <v>551</v>
       </c>
       <c r="F25" s="123">
         <v>469</v>
       </c>
       <c r="G25" s="123">
         <v>301</v>
       </c>
       <c r="H25" s="123">
         <v>231</v>
       </c>
       <c r="I25" s="123">
         <v>207</v>
       </c>
       <c r="J25" s="123">
         <v>172</v>
       </c>
       <c r="K25" s="123">
         <v>163</v>
       </c>
       <c r="L25" s="123">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M25" s="123">
         <v>185</v>
       </c>
       <c r="N25" s="123">
         <v>141</v>
       </c>
-      <c r="O25" s="123" t="s">
-        <v>167</v>
+      <c r="O25" s="123">
+        <v>153</v>
       </c>
       <c r="P25" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q25" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="134" t="s">
         <v>127</v>
       </c>
       <c r="B26" s="111" t="s">
         <v>114</v>
       </c>
       <c r="C26" s="111" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="123">
         <v>469</v>
       </c>
       <c r="E26" s="123">
         <v>506</v>
       </c>
       <c r="F26" s="123">
@@ -4568,207 +4551,207 @@
       </c>
       <c r="G26" s="123">
         <v>382</v>
       </c>
       <c r="H26" s="123">
         <v>319</v>
       </c>
       <c r="I26" s="123">
         <v>321</v>
       </c>
       <c r="J26" s="123">
         <v>287</v>
       </c>
       <c r="K26" s="123">
         <v>334</v>
       </c>
       <c r="L26" s="123">
         <v>271</v>
       </c>
       <c r="M26" s="123">
         <v>325</v>
       </c>
       <c r="N26" s="123">
         <v>347</v>
       </c>
-      <c r="O26" s="123" t="s">
-        <v>167</v>
+      <c r="O26" s="123">
+        <v>403</v>
       </c>
       <c r="P26" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q26" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="162" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="162"/>
       <c r="C27" s="105" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="150">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E27" s="150">
         <v>352</v>
       </c>
       <c r="F27" s="150">
         <v>361</v>
       </c>
       <c r="G27" s="150">
         <v>348</v>
       </c>
       <c r="H27" s="150">
         <v>402</v>
       </c>
       <c r="I27" s="150">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J27" s="150">
         <v>352</v>
       </c>
       <c r="K27" s="150">
         <v>365</v>
       </c>
       <c r="L27" s="150">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="M27" s="150">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="N27" s="150">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>328</v>
+      </c>
+      <c r="O27" s="150">
+        <v>386</v>
       </c>
       <c r="P27" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q27" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A28" s="134" t="s">
         <v>231</v>
       </c>
       <c r="B28" s="110" t="s">
         <v>226</v>
       </c>
       <c r="C28" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="123">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E28" s="123">
         <v>129</v>
       </c>
       <c r="F28" s="123">
         <v>129</v>
       </c>
       <c r="G28" s="123">
         <v>119</v>
       </c>
       <c r="H28" s="123">
         <v>143</v>
       </c>
       <c r="I28" s="123">
         <v>116</v>
       </c>
       <c r="J28" s="123">
         <v>106</v>
       </c>
       <c r="K28" s="123">
         <v>115</v>
       </c>
       <c r="L28" s="123">
         <v>114</v>
       </c>
       <c r="M28" s="123">
         <v>111</v>
       </c>
       <c r="N28" s="123">
         <v>105</v>
       </c>
-      <c r="O28" s="123" t="s">
-        <v>167</v>
+      <c r="O28" s="123">
+        <v>142</v>
       </c>
       <c r="P28" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q28" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="162" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="162"/>
       <c r="C29" s="116" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="150">
         <v>343</v>
       </c>
       <c r="E29" s="150">
         <v>355</v>
       </c>
       <c r="F29" s="150">
         <v>361</v>
       </c>
       <c r="G29" s="150">
         <v>264</v>
       </c>
       <c r="H29" s="150">
         <v>291</v>
       </c>
       <c r="I29" s="150">
         <v>270</v>
       </c>
       <c r="J29" s="150">
         <v>266</v>
       </c>
       <c r="K29" s="150">
         <v>269</v>
       </c>
       <c r="L29" s="150">
         <v>275</v>
       </c>
       <c r="M29" s="150">
         <v>240</v>
       </c>
       <c r="N29" s="150">
         <v>193</v>
       </c>
-      <c r="O29" s="150" t="s">
-        <v>167</v>
+      <c r="O29" s="150">
+        <v>202</v>
       </c>
       <c r="P29" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q29" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A30" s="134" t="s">
         <v>230</v>
       </c>
       <c r="B30" s="110" t="s">
         <v>227</v>
       </c>
       <c r="C30" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="123">
         <v>245</v>
       </c>
       <c r="E30" s="123">
         <v>265</v>
       </c>
       <c r="F30" s="123">
@@ -4776,464 +4759,464 @@
       </c>
       <c r="G30" s="123">
         <v>192</v>
       </c>
       <c r="H30" s="123">
         <v>211</v>
       </c>
       <c r="I30" s="123">
         <v>179</v>
       </c>
       <c r="J30" s="123">
         <v>200</v>
       </c>
       <c r="K30" s="123">
         <v>174</v>
       </c>
       <c r="L30" s="123">
         <v>189</v>
       </c>
       <c r="M30" s="123">
         <v>163</v>
       </c>
       <c r="N30" s="123">
         <v>114</v>
       </c>
-      <c r="O30" s="123" t="s">
-        <v>167</v>
+      <c r="O30" s="123">
+        <v>129</v>
       </c>
       <c r="P30" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q30" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="167" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="167"/>
       <c r="C31" s="116" t="s">
         <v>263</v>
       </c>
       <c r="D31" s="150">
         <v>294</v>
       </c>
       <c r="E31" s="150">
         <v>234</v>
       </c>
       <c r="F31" s="150">
         <v>274</v>
       </c>
       <c r="G31" s="150">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="H31" s="150">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="I31" s="150">
+        <v>248</v>
+      </c>
+      <c r="J31" s="150">
         <v>246</v>
       </c>
-      <c r="J31" s="150">
-[...1 lines deleted...]
-      </c>
       <c r="K31" s="150">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="L31" s="150">
+        <v>225</v>
+      </c>
+      <c r="M31" s="150">
+        <v>213</v>
+      </c>
+      <c r="N31" s="150">
         <v>221</v>
       </c>
-      <c r="M31" s="150">
-[...6 lines deleted...]
-        <v>167</v>
+      <c r="O31" s="150">
+        <v>219</v>
       </c>
       <c r="P31" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q31" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="188" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="188"/>
       <c r="C32" s="116" t="s">
         <v>255</v>
       </c>
       <c r="D32" s="117">
         <v>317</v>
       </c>
       <c r="E32" s="117">
         <v>289</v>
       </c>
       <c r="F32" s="117">
         <v>291</v>
       </c>
       <c r="G32" s="117">
         <v>261</v>
       </c>
       <c r="H32" s="117">
         <v>265</v>
       </c>
       <c r="I32" s="117">
         <v>298</v>
       </c>
       <c r="J32" s="117">
         <v>281</v>
       </c>
       <c r="K32" s="117">
         <v>303</v>
       </c>
       <c r="L32" s="117">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="M32" s="117">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="N32" s="117">
         <v>340</v>
       </c>
-      <c r="O32" s="117" t="s">
-        <v>167</v>
+      <c r="O32" s="117">
+        <v>328</v>
       </c>
       <c r="P32" s="117" t="s">
         <v>167</v>
       </c>
       <c r="Q32" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A33" s="134" t="s">
         <v>261</v>
       </c>
       <c r="B33" s="110" t="s">
         <v>228</v>
       </c>
       <c r="C33" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="123">
         <v>35</v>
       </c>
       <c r="E33" s="123">
         <v>22</v>
       </c>
       <c r="F33" s="123">
         <v>34</v>
       </c>
       <c r="G33" s="123">
         <v>33</v>
       </c>
       <c r="H33" s="123">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I33" s="123">
         <v>38</v>
       </c>
       <c r="J33" s="123">
         <v>37</v>
       </c>
       <c r="K33" s="123">
         <v>32</v>
       </c>
       <c r="L33" s="123">
         <v>45</v>
       </c>
       <c r="M33" s="123">
         <v>38</v>
       </c>
       <c r="N33" s="123">
         <v>25</v>
       </c>
-      <c r="O33" s="123" t="s">
-        <v>167</v>
+      <c r="O33" s="123">
+        <v>28</v>
       </c>
       <c r="P33" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q33" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="134" t="s">
         <v>260</v>
       </c>
       <c r="B34" s="111" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="123">
         <v>87</v>
       </c>
       <c r="E34" s="123">
         <v>76</v>
       </c>
       <c r="F34" s="123">
         <v>81</v>
       </c>
       <c r="G34" s="123">
         <v>60</v>
       </c>
       <c r="H34" s="123">
         <v>76</v>
       </c>
       <c r="I34" s="123">
         <v>79</v>
       </c>
       <c r="J34" s="123">
         <v>86</v>
       </c>
       <c r="K34" s="123">
         <v>85</v>
       </c>
       <c r="L34" s="123">
         <v>87</v>
       </c>
       <c r="M34" s="123">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N34" s="123">
         <v>99</v>
       </c>
-      <c r="O34" s="123" t="s">
-        <v>167</v>
+      <c r="O34" s="123">
+        <v>89</v>
       </c>
       <c r="P34" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q34" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="167" t="s">
         <v>244</v>
       </c>
       <c r="B35" s="167"/>
       <c r="C35" s="116" t="s">
         <v>247</v>
       </c>
       <c r="D35" s="117">
         <v>67</v>
       </c>
       <c r="E35" s="117">
         <v>26</v>
       </c>
       <c r="F35" s="117">
         <v>12</v>
       </c>
       <c r="G35" s="117">
         <v>6</v>
       </c>
       <c r="H35" s="117">
         <v>2</v>
       </c>
       <c r="I35" s="117">
         <v>5</v>
       </c>
       <c r="J35" s="117">
         <v>2</v>
       </c>
       <c r="K35" s="117">
         <v>8</v>
       </c>
       <c r="L35" s="117">
         <v>19</v>
       </c>
       <c r="M35" s="117">
         <v>47</v>
       </c>
       <c r="N35" s="117">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>74</v>
+      </c>
+      <c r="O35" s="150">
+        <v>69</v>
       </c>
       <c r="P35" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q35" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A36" s="134" t="s">
         <v>253</v>
       </c>
       <c r="B36" s="110" t="s">
         <v>246</v>
       </c>
       <c r="C36" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="123">
         <v>66</v>
       </c>
       <c r="E36" s="123">
         <v>26</v>
       </c>
       <c r="F36" s="123">
         <v>12</v>
       </c>
       <c r="G36" s="123">
         <v>6</v>
       </c>
       <c r="H36" s="123">
         <v>2</v>
       </c>
       <c r="I36" s="123">
         <v>5</v>
       </c>
       <c r="J36" s="123">
         <v>2</v>
       </c>
       <c r="K36" s="123">
         <v>8</v>
       </c>
       <c r="L36" s="123">
         <v>19</v>
       </c>
       <c r="M36" s="123">
         <v>47</v>
       </c>
       <c r="N36" s="123">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>74</v>
+      </c>
+      <c r="O36" s="123">
+        <v>69</v>
       </c>
       <c r="P36" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q36" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="186" t="s">
         <v>264</v>
       </c>
       <c r="B37" s="186"/>
       <c r="C37" s="139" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="150">
         <v>134</v>
       </c>
       <c r="E37" s="150">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F37" s="150">
         <v>154</v>
       </c>
       <c r="G37" s="150">
         <v>135</v>
       </c>
       <c r="H37" s="150">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I37" s="150">
         <v>102</v>
       </c>
       <c r="J37" s="150">
         <v>131</v>
       </c>
       <c r="K37" s="150">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="L37" s="150">
         <v>142</v>
       </c>
       <c r="M37" s="150">
         <v>159</v>
       </c>
       <c r="N37" s="150">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>187</v>
+      </c>
+      <c r="O37" s="150">
+        <v>212</v>
       </c>
       <c r="P37" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q37" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="185" t="s">
         <v>279</v>
       </c>
       <c r="B38" s="185"/>
       <c r="C38" s="185"/>
       <c r="D38" s="150">
         <v>9900</v>
       </c>
       <c r="E38" s="150">
-        <v>9574</v>
+        <v>9575</v>
       </c>
       <c r="F38" s="150">
         <v>9635</v>
       </c>
       <c r="G38" s="150">
-        <v>8313</v>
+        <v>8316</v>
       </c>
       <c r="H38" s="150">
-        <v>8225</v>
+        <v>8229</v>
       </c>
       <c r="I38" s="150">
-        <v>7629</v>
+        <v>7634</v>
       </c>
       <c r="J38" s="150">
-        <v>7774</v>
+        <v>7778</v>
       </c>
       <c r="K38" s="150">
-        <v>7914</v>
+        <v>7919</v>
       </c>
       <c r="L38" s="150">
-        <v>7624</v>
+        <v>7640</v>
       </c>
       <c r="M38" s="150">
-        <v>8075</v>
+        <v>8092</v>
       </c>
       <c r="N38" s="150">
-        <v>8668</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>8704</v>
+      </c>
+      <c r="O38" s="150">
+        <v>8876</v>
       </c>
       <c r="P38" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q38" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A39" s="134" t="s">
         <v>245</v>
       </c>
       <c r="B39" s="136" t="s">
         <v>280</v>
       </c>
       <c r="C39" s="122" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="123">
         <v>8</v>
       </c>
       <c r="E39" s="123">
         <v>9</v>
       </c>
       <c r="F39" s="123">
@@ -5241,52 +5224,52 @@
       </c>
       <c r="G39" s="123">
         <v>3</v>
       </c>
       <c r="H39" s="123">
         <v>3</v>
       </c>
       <c r="I39" s="123">
         <v>0</v>
       </c>
       <c r="J39" s="123">
         <v>3</v>
       </c>
       <c r="K39" s="123">
         <v>0</v>
       </c>
       <c r="L39" s="123">
         <v>3</v>
       </c>
       <c r="M39" s="123">
         <v>8</v>
       </c>
       <c r="N39" s="123">
         <v>16</v>
       </c>
-      <c r="O39" s="123" t="s">
-        <v>167</v>
+      <c r="O39" s="123">
+        <v>22</v>
       </c>
       <c r="P39" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q39" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A40" s="140" t="s">
         <v>254</v>
       </c>
       <c r="B40" s="113" t="s">
         <v>246</v>
       </c>
       <c r="C40" s="111" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="123">
         <v>7</v>
       </c>
       <c r="E40" s="123">
         <v>5</v>
       </c>
       <c r="F40" s="123">
@@ -5294,52 +5277,52 @@
       </c>
       <c r="G40" s="123">
         <v>2</v>
       </c>
       <c r="H40" s="123">
         <v>1</v>
       </c>
       <c r="I40" s="123">
         <v>0</v>
       </c>
       <c r="J40" s="123">
         <v>3</v>
       </c>
       <c r="K40" s="123">
         <v>0</v>
       </c>
       <c r="L40" s="123">
         <v>3</v>
       </c>
       <c r="M40" s="123">
         <v>9</v>
       </c>
       <c r="N40" s="123">
         <v>10</v>
       </c>
-      <c r="O40" s="123" t="s">
-        <v>167</v>
+      <c r="O40" s="123">
+        <v>15</v>
       </c>
       <c r="P40" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q40" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="182" t="s">
         <v>120</v>
       </c>
       <c r="B41" s="182"/>
       <c r="C41" s="182"/>
       <c r="D41" s="182"/>
       <c r="E41" s="182"/>
       <c r="F41" s="182"/>
       <c r="G41" s="182"/>
       <c r="H41" s="182"/>
       <c r="I41" s="182"/>
       <c r="J41" s="182"/>
       <c r="K41" s="182"/>
       <c r="L41" s="182"/>
       <c r="M41" s="182"/>
       <c r="N41" s="182"/>
@@ -5428,98 +5411,98 @@
       </c>
       <c r="K44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="143" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A31:B31"/>
-[...5 lines deleted...]
-    <mergeCell ref="A41:P41"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A43:P43"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A42:P42"/>
+    <mergeCell ref="A41:P41"/>
   </mergeCells>
   <conditionalFormatting sqref="A35">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B39">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{9DD53C7D-F809-4BE8-9CEB-47415307102E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28A4A8BC-B510-4EDF-919E-FAE131D040AB}">
   <sheetPr>
     <tabColor theme="2"/>
   </sheetPr>
   <dimension ref="A1:B36"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="91.140625" style="71" customWidth="1"/>
     <col min="2" max="2" width="4.140625" style="45" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="11.28515625" style="58"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="46" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="44" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="48" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>0</v>
       </c>
@@ -5752,51 +5735,51 @@
       <c r="A31" s="67" t="s">
         <v>272</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:2" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="68" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:2" ht="53.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="66" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:2" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="69" t="s">
         <v>273</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A31" r:id="rId1" xr:uid="{654EA030-E4A9-4B03-BDEE-0DC28CC285F0}"/>
     <hyperlink ref="A29" r:id="rId2" xr:uid="{21A69E9B-066D-420E-A04D-BA5716344C3F}"/>
@@ -5914,51 +5897,51 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" location="Impressum!A1" display="Zeichenerklärung, Impressum" xr:uid="{85F79494-9D6F-4665-A8AD-1D559F50D037}"/>
     <hyperlink ref="A6" location="'2. Monatlich Gestorbene 2021'!A1" display="'2. Monatlich Gestorbene 2021'!A1" xr:uid="{616C6462-E8AC-461D-900F-EB71FD2A6842}"/>
     <hyperlink ref="A5" location="'1. Monatlich Gestorbene 2020'!A1" display="'1. Monatlich Gestorbene 2020'!A1" xr:uid="{08F0B79B-A66B-4F23-AB0B-922EF07DBB92}"/>
     <hyperlink ref="A7" location="'3. Monatlich Gestorbene 2022'!A1" display="'3. Monatlich Gestorbene 2022'!A1" xr:uid="{DB96575C-8613-4E1D-B420-86294A34B2C8}"/>
     <hyperlink ref="A8" location="'4. Monatlich Gestorbene 2023'!A1" display="'4. Monatlich Gestorbene 2023'!A1" xr:uid="{C7DFCEE4-FA02-4CC0-A09E-A4DEA956C6D7}"/>
     <hyperlink ref="A3" location="Vorbemerkungen!A1" display="Vorbemerkungen!A1" xr:uid="{9062BD6B-3C98-478C-80C1-E866AF68F3D4}"/>
     <hyperlink ref="A9" location="'5. Monatlich Gestorbene 2024'!A1" display="'5. Monatlich Gestorbene 2024'!A1" xr:uid="{99826F3F-D333-4EF9-8BC0-C4DF178A21D5}"/>
     <hyperlink ref="A10" location="'6. Monatlich Gestorbene 2025'!A1" display="'6. Monatlich Gestorbene 2025'!A1" xr:uid="{32DB99B0-6FD9-42E5-B108-AFCDAC9E2E89}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{008E9C44-5DCB-4AE2-8DA1-2C392F0B2D5D}">
   <sheetPr>
     <tabColor theme="2"/>
   </sheetPr>
   <dimension ref="A1:B16"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="91.42578125" style="85" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="94" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="85"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="46" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="81" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="83" t="s">
         <v>47</v>
       </c>
       <c r="B2" s="84" t="s">
         <v>0</v>
       </c>
@@ -8188,141 +8171,141 @@
       </c>
       <c r="K43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q43" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A38:B38"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A42:P42"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A40:P40"/>
     <mergeCell ref="A41:P41"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A27:B27"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{3973A51E-0761-4A44-A842-16B0204F1527}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF67DE62-9948-4097-B465-4514439FCB25}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="10" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="10" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="15" customWidth="1"/>
     <col min="4" max="16" width="8.28515625" style="10" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="176" t="s">
+      <c r="A1" s="172" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="176"/>
-[...13 lines deleted...]
-      <c r="P1" s="176"/>
+      <c r="B1" s="172"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="172"/>
+      <c r="L1" s="172"/>
+      <c r="M1" s="172"/>
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="175" t="s">
+      <c r="A2" s="171" t="s">
         <v>149</v>
       </c>
-      <c r="B2" s="175"/>
-[...13 lines deleted...]
-      <c r="P2" s="175"/>
+      <c r="B2" s="171"/>
+      <c r="C2" s="171"/>
+      <c r="D2" s="171"/>
+      <c r="E2" s="171"/>
+      <c r="F2" s="171"/>
+      <c r="G2" s="171"/>
+      <c r="H2" s="171"/>
+      <c r="I2" s="171"/>
+      <c r="J2" s="171"/>
+      <c r="K2" s="171"/>
+      <c r="L2" s="171"/>
+      <c r="M2" s="171"/>
+      <c r="N2" s="171"/>
+      <c r="O2" s="171"/>
+      <c r="P2" s="171"/>
       <c r="Q2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="11" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>56</v>
@@ -8337,105 +8320,105 @@
         <v>59</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>62</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>64</v>
       </c>
       <c r="P3" s="6" t="s">
         <v>65</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="179" t="s">
+      <c r="A4" s="175" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="179"/>
+      <c r="B4" s="175"/>
       <c r="C4" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="25">
         <v>103</v>
       </c>
       <c r="E4" s="25">
         <v>105</v>
       </c>
       <c r="F4" s="25">
         <v>94</v>
       </c>
       <c r="G4" s="25">
         <v>110</v>
       </c>
       <c r="H4" s="25">
         <v>113</v>
       </c>
       <c r="I4" s="25">
         <v>103</v>
       </c>
       <c r="J4" s="25">
         <v>98</v>
       </c>
       <c r="K4" s="25">
         <v>88</v>
       </c>
       <c r="L4" s="25">
         <v>106</v>
       </c>
       <c r="M4" s="25">
         <v>129</v>
       </c>
       <c r="N4" s="25">
         <v>115</v>
       </c>
       <c r="O4" s="25">
         <v>136</v>
       </c>
       <c r="P4" s="25">
         <v>1300</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="171" t="s">
+      <c r="A5" s="176" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="171"/>
+      <c r="B5" s="176"/>
       <c r="C5" s="18" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="25">
         <v>2059</v>
       </c>
       <c r="E5" s="25">
         <v>1803</v>
       </c>
       <c r="F5" s="25">
         <v>1981</v>
       </c>
       <c r="G5" s="25">
         <v>1889</v>
       </c>
       <c r="H5" s="25">
         <v>1887</v>
       </c>
       <c r="I5" s="25">
         <v>2009</v>
       </c>
       <c r="J5" s="25">
         <v>2022</v>
       </c>
       <c r="K5" s="25">
@@ -8651,54 +8634,54 @@
         <v>155</v>
       </c>
       <c r="K9" s="19">
         <v>174</v>
       </c>
       <c r="L9" s="19">
         <v>161</v>
       </c>
       <c r="M9" s="19">
         <v>164</v>
       </c>
       <c r="N9" s="19">
         <v>147</v>
       </c>
       <c r="O9" s="19">
         <v>164</v>
       </c>
       <c r="P9" s="19">
         <v>1925</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="171" t="s">
+      <c r="A10" s="176" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="171"/>
+      <c r="B10" s="176"/>
       <c r="C10" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="25">
         <v>344</v>
       </c>
       <c r="E10" s="25">
         <v>300</v>
       </c>
       <c r="F10" s="25">
         <v>282</v>
       </c>
       <c r="G10" s="25">
         <v>289</v>
       </c>
       <c r="H10" s="25">
         <v>310</v>
       </c>
       <c r="I10" s="25">
         <v>293</v>
       </c>
       <c r="J10" s="25">
         <v>287</v>
       </c>
       <c r="K10" s="25">
@@ -8755,54 +8738,54 @@
         <v>177</v>
       </c>
       <c r="K11" s="19">
         <v>186</v>
       </c>
       <c r="L11" s="19">
         <v>149</v>
       </c>
       <c r="M11" s="19">
         <v>192</v>
       </c>
       <c r="N11" s="19">
         <v>201</v>
       </c>
       <c r="O11" s="19">
         <v>250</v>
       </c>
       <c r="P11" s="19">
         <v>2344</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="171" t="s">
+      <c r="A12" s="176" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="171"/>
+      <c r="B12" s="176"/>
       <c r="C12" s="18" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="25">
         <v>653</v>
       </c>
       <c r="E12" s="25">
         <v>614</v>
       </c>
       <c r="F12" s="25">
         <v>554</v>
       </c>
       <c r="G12" s="25">
         <v>528</v>
       </c>
       <c r="H12" s="25">
         <v>573</v>
       </c>
       <c r="I12" s="25">
         <v>565</v>
       </c>
       <c r="J12" s="25">
         <v>582</v>
       </c>
       <c r="K12" s="25">
@@ -8912,105 +8895,105 @@
         <v>77</v>
       </c>
       <c r="K14" s="19">
         <v>67</v>
       </c>
       <c r="L14" s="19">
         <v>73</v>
       </c>
       <c r="M14" s="19">
         <v>95</v>
       </c>
       <c r="N14" s="19">
         <v>67</v>
       </c>
       <c r="O14" s="19">
         <v>86</v>
       </c>
       <c r="P14" s="19">
         <v>972</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="171" t="s">
+      <c r="A15" s="176" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="171"/>
+      <c r="B15" s="176"/>
       <c r="C15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="25">
         <v>298</v>
       </c>
       <c r="E15" s="25">
         <v>270</v>
       </c>
       <c r="F15" s="25">
         <v>245</v>
       </c>
       <c r="G15" s="25">
         <v>251</v>
       </c>
       <c r="H15" s="25">
         <v>297</v>
       </c>
       <c r="I15" s="25">
         <v>260</v>
       </c>
       <c r="J15" s="25">
         <v>261</v>
       </c>
       <c r="K15" s="25">
         <v>254</v>
       </c>
       <c r="L15" s="25">
         <v>282</v>
       </c>
       <c r="M15" s="25">
         <v>274</v>
       </c>
       <c r="N15" s="25">
         <v>297</v>
       </c>
       <c r="O15" s="25">
         <v>292</v>
       </c>
       <c r="P15" s="25">
         <v>3281</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="171" t="s">
+      <c r="A16" s="176" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="171"/>
+      <c r="B16" s="176"/>
       <c r="C16" s="18" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="25">
         <v>3220</v>
       </c>
       <c r="E16" s="25">
         <v>2900</v>
       </c>
       <c r="F16" s="25">
         <v>2962</v>
       </c>
       <c r="G16" s="25">
         <v>2875</v>
       </c>
       <c r="H16" s="25">
         <v>2904</v>
       </c>
       <c r="I16" s="25">
         <v>2821</v>
       </c>
       <c r="J16" s="25">
         <v>2788</v>
       </c>
       <c r="K16" s="25">
@@ -9385,54 +9368,54 @@
         <v>92</v>
       </c>
       <c r="K23" s="19">
         <v>111</v>
       </c>
       <c r="L23" s="19">
         <v>107</v>
       </c>
       <c r="M23" s="19">
         <v>111</v>
       </c>
       <c r="N23" s="19">
         <v>95</v>
       </c>
       <c r="O23" s="19">
         <v>123</v>
       </c>
       <c r="P23" s="19">
         <v>1202</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="171" t="s">
+      <c r="A24" s="176" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="171"/>
+      <c r="B24" s="176"/>
       <c r="C24" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="25">
         <v>551</v>
       </c>
       <c r="E24" s="25">
         <v>488</v>
       </c>
       <c r="F24" s="25">
         <v>530</v>
       </c>
       <c r="G24" s="25">
         <v>512</v>
       </c>
       <c r="H24" s="25">
         <v>521</v>
       </c>
       <c r="I24" s="25">
         <v>575</v>
       </c>
       <c r="J24" s="25">
         <v>519</v>
       </c>
       <c r="K24" s="25">
@@ -9542,54 +9525,54 @@
         <v>295</v>
       </c>
       <c r="K26" s="19">
         <v>357</v>
       </c>
       <c r="L26" s="19">
         <v>301</v>
       </c>
       <c r="M26" s="19">
         <v>385</v>
       </c>
       <c r="N26" s="19">
         <v>370</v>
       </c>
       <c r="O26" s="19">
         <v>347</v>
       </c>
       <c r="P26" s="19">
         <v>3873</v>
       </c>
       <c r="Q26" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="171" t="s">
+      <c r="A27" s="176" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="171"/>
+      <c r="B27" s="176"/>
       <c r="C27" s="18" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="25">
         <v>328</v>
       </c>
       <c r="E27" s="25">
         <v>312</v>
       </c>
       <c r="F27" s="25">
         <v>317</v>
       </c>
       <c r="G27" s="25">
         <v>321</v>
       </c>
       <c r="H27" s="25">
         <v>326</v>
       </c>
       <c r="I27" s="25">
         <v>307</v>
       </c>
       <c r="J27" s="25">
         <v>315</v>
       </c>
       <c r="K27" s="25">
@@ -9646,54 +9629,54 @@
         <v>122</v>
       </c>
       <c r="K28" s="19">
         <v>116</v>
       </c>
       <c r="L28" s="19">
         <v>138</v>
       </c>
       <c r="M28" s="19">
         <v>130</v>
       </c>
       <c r="N28" s="19">
         <v>144</v>
       </c>
       <c r="O28" s="19">
         <v>131</v>
       </c>
       <c r="P28" s="19">
         <v>1498</v>
       </c>
       <c r="Q28" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="171" t="s">
+      <c r="A29" s="176" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="171"/>
+      <c r="B29" s="176"/>
       <c r="C29" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="25">
         <v>298</v>
       </c>
       <c r="E29" s="25">
         <v>237</v>
       </c>
       <c r="F29" s="25">
         <v>229</v>
       </c>
       <c r="G29" s="25">
         <v>246</v>
       </c>
       <c r="H29" s="25">
         <v>224</v>
       </c>
       <c r="I29" s="25">
         <v>249</v>
       </c>
       <c r="J29" s="25">
         <v>253</v>
       </c>
       <c r="K29" s="25">
@@ -9750,105 +9733,105 @@
         <v>174</v>
       </c>
       <c r="K30" s="19">
         <v>163</v>
       </c>
       <c r="L30" s="19">
         <v>169</v>
       </c>
       <c r="M30" s="19">
         <v>181</v>
       </c>
       <c r="N30" s="19">
         <v>193</v>
       </c>
       <c r="O30" s="19">
         <v>206</v>
       </c>
       <c r="P30" s="19">
         <v>2150</v>
       </c>
       <c r="Q30" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="12" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="172" t="s">
+      <c r="A31" s="177" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="172"/>
+      <c r="B31" s="177"/>
       <c r="C31" s="29" t="s">
         <v>263</v>
       </c>
       <c r="D31" s="25">
         <v>240</v>
       </c>
       <c r="E31" s="25">
         <v>234</v>
       </c>
       <c r="F31" s="25">
         <v>228</v>
       </c>
       <c r="G31" s="25">
         <v>230</v>
       </c>
       <c r="H31" s="25">
         <v>218</v>
       </c>
       <c r="I31" s="25">
         <v>209</v>
       </c>
       <c r="J31" s="25">
         <v>246</v>
       </c>
       <c r="K31" s="25">
         <v>249</v>
       </c>
       <c r="L31" s="25">
         <v>257</v>
       </c>
       <c r="M31" s="25">
         <v>253</v>
       </c>
       <c r="N31" s="25">
         <v>282</v>
       </c>
       <c r="O31" s="25">
         <v>347</v>
       </c>
       <c r="P31" s="25">
         <v>2993</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="12" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="173" t="s">
+      <c r="A32" s="180" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="173"/>
+      <c r="B32" s="180"/>
       <c r="C32" s="29" t="s">
         <v>255</v>
       </c>
       <c r="D32" s="25">
         <v>213</v>
       </c>
       <c r="E32" s="25">
         <v>207</v>
       </c>
       <c r="F32" s="25">
         <v>246</v>
       </c>
       <c r="G32" s="25">
         <v>202</v>
       </c>
       <c r="H32" s="25">
         <v>233</v>
       </c>
       <c r="I32" s="25">
         <v>267</v>
       </c>
       <c r="J32" s="25">
         <v>261</v>
       </c>
       <c r="K32" s="25">
@@ -9958,54 +9941,54 @@
         <v>75</v>
       </c>
       <c r="K34" s="19">
         <v>69</v>
       </c>
       <c r="L34" s="19">
         <v>85</v>
       </c>
       <c r="M34" s="19">
         <v>75</v>
       </c>
       <c r="N34" s="19">
         <v>67</v>
       </c>
       <c r="O34" s="19">
         <v>69</v>
       </c>
       <c r="P34" s="19">
         <v>844</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="12" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="172" t="s">
+      <c r="A35" s="177" t="s">
         <v>244</v>
       </c>
-      <c r="B35" s="172"/>
+      <c r="B35" s="177"/>
       <c r="C35" s="18" t="s">
         <v>247</v>
       </c>
       <c r="D35" s="25">
         <v>1098</v>
       </c>
       <c r="E35" s="25">
         <v>768</v>
       </c>
       <c r="F35" s="25">
         <v>393</v>
       </c>
       <c r="G35" s="25">
         <v>381</v>
       </c>
       <c r="H35" s="25">
         <v>248</v>
       </c>
       <c r="I35" s="25">
         <v>55</v>
       </c>
       <c r="J35" s="25">
         <v>21</v>
       </c>
       <c r="K35" s="25">
@@ -10062,106 +10045,106 @@
         <v>20</v>
       </c>
       <c r="K36" s="19">
         <v>31</v>
       </c>
       <c r="L36" s="19">
         <v>123</v>
       </c>
       <c r="M36" s="19">
         <v>125</v>
       </c>
       <c r="N36" s="19">
         <v>303</v>
       </c>
       <c r="O36" s="19">
         <v>386</v>
       </c>
       <c r="P36" s="19">
         <v>3912</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="180" t="s">
+      <c r="A37" s="178" t="s">
         <v>116</v>
       </c>
-      <c r="B37" s="180"/>
+      <c r="B37" s="178"/>
       <c r="C37" s="30" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="25">
         <v>93</v>
       </c>
       <c r="E37" s="25">
         <v>84</v>
       </c>
       <c r="F37" s="25">
         <v>106</v>
       </c>
       <c r="G37" s="25">
         <v>96</v>
       </c>
       <c r="H37" s="25">
         <v>108</v>
       </c>
       <c r="I37" s="25">
         <v>127</v>
       </c>
       <c r="J37" s="25">
         <v>107</v>
       </c>
       <c r="K37" s="25">
         <v>114</v>
       </c>
       <c r="L37" s="25">
         <v>103</v>
       </c>
       <c r="M37" s="25">
         <v>123</v>
       </c>
       <c r="N37" s="25">
         <v>133</v>
       </c>
       <c r="O37" s="25">
         <v>128</v>
       </c>
       <c r="P37" s="25">
         <v>1322</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="181" t="s">
+      <c r="A38" s="179" t="s">
         <v>267</v>
       </c>
-      <c r="B38" s="181"/>
-      <c r="C38" s="181"/>
+      <c r="B38" s="179"/>
+      <c r="C38" s="179"/>
       <c r="D38" s="25">
         <v>9498</v>
       </c>
       <c r="E38" s="25">
         <v>8322</v>
       </c>
       <c r="F38" s="25">
         <v>8167</v>
       </c>
       <c r="G38" s="25">
         <v>7930</v>
       </c>
       <c r="H38" s="25">
         <v>7962</v>
       </c>
       <c r="I38" s="25">
         <v>7840</v>
       </c>
       <c r="J38" s="25">
         <v>7760</v>
       </c>
       <c r="K38" s="25">
         <v>7746</v>
       </c>
       <c r="L38" s="25">
@@ -10268,114 +10251,114 @@
         <v>169</v>
       </c>
       <c r="K40" s="21" t="s">
         <v>169</v>
       </c>
       <c r="L40" s="19">
         <v>3</v>
       </c>
       <c r="M40" s="19">
         <v>4</v>
       </c>
       <c r="N40" s="19">
         <v>15</v>
       </c>
       <c r="O40" s="19">
         <v>23</v>
       </c>
       <c r="P40" s="19">
         <v>194</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="177" t="s">
+      <c r="A41" s="173" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="177"/>
-[...13 lines deleted...]
-      <c r="P41" s="177"/>
+      <c r="B41" s="173"/>
+      <c r="C41" s="173"/>
+      <c r="D41" s="173"/>
+      <c r="E41" s="173"/>
+      <c r="F41" s="173"/>
+      <c r="G41" s="173"/>
+      <c r="H41" s="173"/>
+      <c r="I41" s="173"/>
+      <c r="J41" s="173"/>
+      <c r="K41" s="173"/>
+      <c r="L41" s="173"/>
+      <c r="M41" s="173"/>
+      <c r="N41" s="173"/>
+      <c r="O41" s="173"/>
+      <c r="P41" s="173"/>
       <c r="Q41" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A42" s="178" t="s">
+      <c r="A42" s="174" t="s">
         <v>265</v>
       </c>
-      <c r="B42" s="178"/>
-[...13 lines deleted...]
-      <c r="P42" s="178"/>
+      <c r="B42" s="174"/>
+      <c r="C42" s="174"/>
+      <c r="D42" s="174"/>
+      <c r="E42" s="174"/>
+      <c r="F42" s="174"/>
+      <c r="G42" s="174"/>
+      <c r="H42" s="174"/>
+      <c r="I42" s="174"/>
+      <c r="J42" s="174"/>
+      <c r="K42" s="174"/>
+      <c r="L42" s="174"/>
+      <c r="M42" s="174"/>
+      <c r="N42" s="174"/>
+      <c r="O42" s="174"/>
+      <c r="P42" s="174"/>
       <c r="Q42" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A43" s="174" t="s">
+      <c r="A43" s="181" t="s">
         <v>266</v>
       </c>
-      <c r="B43" s="174"/>
-[...13 lines deleted...]
-      <c r="P43" s="174"/>
+      <c r="B43" s="181"/>
+      <c r="C43" s="181"/>
+      <c r="D43" s="181"/>
+      <c r="E43" s="181"/>
+      <c r="F43" s="181"/>
+      <c r="G43" s="181"/>
+      <c r="H43" s="181"/>
+      <c r="I43" s="181"/>
+      <c r="J43" s="181"/>
+      <c r="K43" s="181"/>
+      <c r="L43" s="181"/>
+      <c r="M43" s="181"/>
+      <c r="N43" s="181"/>
+      <c r="O43" s="181"/>
+      <c r="P43" s="181"/>
       <c r="Q43" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:17" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>1</v>
@@ -10391,69 +10374,69 @@
       </c>
       <c r="K44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A43:P43"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A41:P41"/>
     <mergeCell ref="A42:P42"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A31:B31"/>
-    <mergeCell ref="A32:B32"/>
-[...1 lines deleted...]
-    <mergeCell ref="A43:P43"/>
   </mergeCells>
   <conditionalFormatting sqref="D40:P40">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="lessThan">
       <formula>3</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="2" operator="lessThan">
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{37138DA8-2BB7-45D7-B290-B6E2F0FB0A17}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69E6F8C4-39D5-4EC5-B3B8-7FD562B57AD3}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
@@ -12598,69 +12581,69 @@
       </c>
       <c r="K44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="143" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A10:B10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A41:P41"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A42:P42"/>
+    <mergeCell ref="A43:P43"/>
+    <mergeCell ref="A41:P41"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{3237D0B4-47EC-4C7F-817C-3B7882569CD0}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9AEA2BB-EB17-4A5C-8D73-839B387F14A3}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
@@ -14806,69 +14789,69 @@
       </c>
       <c r="K44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="143" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A41:P41"/>
+    <mergeCell ref="A42:P42"/>
+    <mergeCell ref="A43:P43"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="A41:P41"/>
-[...1 lines deleted...]
-    <mergeCell ref="A43:P43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{62690F8E-1747-4AFF-83E7-86264A2475C7}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0422B229-8072-4654-B991-D02A51AC731B}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
@@ -17012,69 +16995,69 @@
       </c>
       <c r="K44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="143" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A41:P41"/>
+    <mergeCell ref="A42:P42"/>
+    <mergeCell ref="A43:P43"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:C38"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A29:B29"/>
-    <mergeCell ref="A41:P41"/>
-[...3 lines deleted...]
-    <mergeCell ref="A38:C38"/>
   </mergeCells>
   <conditionalFormatting sqref="A36:C36 C4:P5 A4:A5 C10:P10 A10 C12:P12 A12 C15:P16 A15:A16 C24:P24 A24 C27:P27 A27 C29:P29 A29 C31:P32 A31:A32 C35:P35 A35 C37:P37 D38:P38 A38 A39:C40 A30:P30 A28:P28 A25:P26 A17:P21 A13:P14 A11:P11 A33:P34 A6:P9 A23:P23 A22:B22 D22:P22">
     <cfRule type="cellIs" dxfId="5" priority="35" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D36:P36">
     <cfRule type="cellIs" dxfId="4" priority="3" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D40:P40 P39">
     <cfRule type="cellIs" dxfId="3" priority="2" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D39:O39">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>