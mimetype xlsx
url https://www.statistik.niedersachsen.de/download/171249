--- v1 (2026-07-24)
+++ v2 (2026-09-12)
@@ -1,80 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D3C94A5-07BE-4460-AE34-3290B7FA57A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C48DDA33-CFFE-4545-BFD0-9CBFB3650FA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="925" activeTab="3" xr2:uid="{6B1C87C0-C7BF-4910-9D41-F6D232D2DBBF}"/>
+    <workbookView xWindow="1860" yWindow="270" windowWidth="25440" windowHeight="12645" tabRatio="925" xr2:uid="{6B1C87C0-C7BF-4910-9D41-F6D232D2DBBF}"/>
   </bookViews>
   <sheets>
     <sheet name="Titel" sheetId="16" r:id="rId1"/>
     <sheet name="Impressum" sheetId="4" r:id="rId2"/>
     <sheet name="Inhalt" sheetId="7" r:id="rId3"/>
     <sheet name="Vorbemerkungen" sheetId="6" r:id="rId4"/>
     <sheet name="1. Monatlich Gestorbene 2020" sheetId="15" r:id="rId5"/>
     <sheet name="2. Monatlich Gestorbene 2021" sheetId="8" r:id="rId6"/>
     <sheet name="3. Monatlich Gestorbene 2022" sheetId="9" r:id="rId7"/>
     <sheet name="4. Monatlich Gestorbene 2023" sheetId="11" r:id="rId8"/>
     <sheet name="5. Monatlich Gestorbene 2024" sheetId="12" r:id="rId9"/>
     <sheet name="6. Monatlich Gestorbene 2025" sheetId="13" r:id="rId10"/>
+    <sheet name="7. Monatlich Gestorbene 2026" sheetId="17" r:id="rId11"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
   </externalReferences>
   <definedNames>
     <definedName name="_" localSheetId="5">#REF!</definedName>
     <definedName name="_" localSheetId="1">#REF!</definedName>
     <definedName name="_" localSheetId="2">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
     <definedName name="_5._Monatlich_Gestorbene_2024_nach_ausgewählten_Todesursachen__vorläufige_Ergebnisse">'5. Monatlich Gestorbene 2024'!$A$2:$P$40</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'1. Monatlich Gestorbene 2020'!$B$1:$B$43</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2. Monatlich Gestorbene 2021'!$F$1:$F$43</definedName>
     <definedName name="_ftn1" localSheetId="3">Vorbemerkungen!$A$16</definedName>
     <definedName name="_ftn2" localSheetId="3">Vorbemerkungen!$A$17</definedName>
     <definedName name="_ftnref1" localSheetId="3">Vorbemerkungen!$A$5</definedName>
     <definedName name="_ftnref2" localSheetId="3">Vorbemerkungen!$A$13</definedName>
     <definedName name="Adressen_E_Mail_Gemeinden_2005" localSheetId="5">#REF!</definedName>
     <definedName name="Adressen_E_Mail_Gemeinden_2005" localSheetId="2">#REF!</definedName>
     <definedName name="Adressen_E_Mail_Gemeinden_2005">#REF!</definedName>
     <definedName name="AnderPoststraße" localSheetId="5">#REF!</definedName>
     <definedName name="AnderPoststraße">#REF!</definedName>
     <definedName name="ApenburgWinterfeld" localSheetId="5">#REF!</definedName>
     <definedName name="ApenburgWinterfeld">#REF!</definedName>
     <definedName name="Arneburg" localSheetId="5">#REF!</definedName>
     <definedName name="Arneburg">#REF!</definedName>
     <definedName name="Aschersleben" localSheetId="5">#REF!</definedName>
     <definedName name="Aschersleben">#REF!</definedName>
     <definedName name="Bad_Dürrenberg" localSheetId="5">#REF!</definedName>
@@ -272,51 +274,51 @@
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P37" i="11" l="1"/>
   <c r="P4" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1831" uniqueCount="300">
   <si>
     <t>Zeilenende</t>
   </si>
   <si>
     <t>Spaltenende</t>
   </si>
   <si>
     <t>Logo des Landesamtes für Statistik Niedersachsen</t>
   </si>
   <si>
     <t xml:space="preserve">Statistische Berichte
 Niedersachsen </t>
   </si>
   <si>
     <t>Landesamt für Statistik
 Niedersachsen</t>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t>Herausgeber</t>
   </si>
   <si>
     <t>Information und Beratung</t>
@@ -988,54 +990,50 @@
   <si>
     <t>https://www.destatis.de/bevcellkey</t>
   </si>
   <si>
     <t xml:space="preserve">Ab dem Berichtsjahr 2025 wird zur statistischen Geheimhaltung die Cell-Key-Methode eingesetzt, um Rückschlüsse auf Einzelangaben von Personen zu verhindern. Einige Fallzahlen werden daher gegenüber ihrem Originalwert leicht verändert ausgewiesen. Anstelle des Originalergebisses wird die Summe aus Originalergebnis und "Überlagerungswert" veröffentlicht. Die "0" ist von der Überlagerung ausgeschlossen, sodass eine nicht vorhandene Beobachtung auch nicht künstlich erzeugt wird. Dies hat zur Folge, dass sich die ausgewiesenen Einzelwerte in der Tabelle nicht notwendigerweise zu den ausgewiesenen Summen addieren. Mehr zur Methode finden Sie hier:  </t>
   </si>
   <si>
     <t>https://www.statistikportal.de/de/cell-key-methode</t>
   </si>
   <si>
     <t>6. Monatlich Gestorbene 2025
 nach ausgewählten Todesursachen</t>
   </si>
   <si>
     <t>4. Monatlich Gestorbene 2023
 nach ausgewählten Todesursachen</t>
   </si>
   <si>
     <t xml:space="preserve">      C30-C39</t>
   </si>
   <si>
     <t xml:space="preserve">      C50        </t>
   </si>
   <si>
     <t>5. Monatlich Gestorbene 2024 nach ausgewählten Todesursachen (endgültige Ergebnisse)</t>
-  </si>
-[...2 lines deleted...]
-2020 bis 2025 nach ausgewählten Todesursachen </t>
   </si>
   <si>
     <t>1) Vgl. Deutsches Institut für Medizinische Dokumentation und Information (DIMDI) (Hrsg.): ICD-10. Internationale statistische Klassifikation der Krankheiten und verwandter Gesundheitsprobleme. 10. Revision – WHO-Ausgabe – Version 2019. Band 2 – Regelwerk. (2020 wurde das DIMDI in das Bundesinstitut für Arzneimittel und Medizinprodukte (BfArM) eingegliedert.</t>
   </si>
   <si>
     <t>darunter
 C15-C26</t>
   </si>
   <si>
     <t>C30-C39</t>
   </si>
   <si>
     <t xml:space="preserve">C50        </t>
   </si>
   <si>
     <t>darunter
 I21</t>
   </si>
   <si>
     <t>F00-F99, KAPITEL V: Psychische und Verhaltensstörungen; darunter</t>
   </si>
   <si>
     <t>darunter
 C00-C97</t>
   </si>
@@ -1213,64 +1211,50 @@
       <t>Todesursachen insgesamt</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>nachrichtlich</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2)</t>
-    </r>
-[...12 lines deleted...]
-      <t>2025</t>
     </r>
   </si>
   <si>
     <r>
       <t>Auskünfte zu dieser Veröffentlichung unter:
 Tel.: 0511 9898-</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t>2127</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t xml:space="preserve"> oder 9898-1226</t>
     </r>
   </si>
   <si>
     <r>
@@ -1459,103 +1443,199 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>nachrichtlich</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>5. Monatlich Gestorbene 2025</t>
+      <t>nachrichtlich</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="NDSFrutiger 45 Light"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Januar
+2026</t>
+  </si>
+  <si>
+    <t>Februar
+2026</t>
+  </si>
+  <si>
+    <t>März 
+2026</t>
+  </si>
+  <si>
+    <t>April
+2026</t>
+  </si>
+  <si>
+    <t>Mai
+2026</t>
+  </si>
+  <si>
+    <t>Juni
+2026</t>
+  </si>
+  <si>
+    <t>Juli
+2026</t>
+  </si>
+  <si>
+    <t>August
+2026</t>
+  </si>
+  <si>
+    <t>September
+2026</t>
+  </si>
+  <si>
+    <t>Oktober
+2026</t>
+  </si>
+  <si>
+    <t>November
+2026</t>
+  </si>
+  <si>
+    <t>Dezember 
+2026</t>
+  </si>
+  <si>
+    <t>2026
+insgesamt</t>
+  </si>
+  <si>
+    <r>
+      <t>A IV  3
+A IV 10 – S / 2020–</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="NDSFrutiger 45 Light"/>
+      </rPr>
+      <t>2026</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Monatlich Gestorbene 
+2020 bis 2026 nach ausgewählten Todesursachen </t>
+  </si>
+  <si>
+    <t>7. Monatlich Gestorbene 2026
+nach ausgewählten Todesursachen</t>
+  </si>
+  <si>
+    <r>
+      <t>7. Monatlich Gestorbene 2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
       <t xml:space="preserve"> nach ausgewählten Todesursachen (vorläufige Ergebnisse)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>nachrichtlich</t>
+      <t>6. Monatlich Gestorbene 2025</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <vertAlign val="superscript"/>
-        <sz val="7"/>
-        <color theme="1"/>
+        <sz val="9"/>
         <rFont val="NDSFrutiger 45 Light"/>
       </rPr>
-      <t>2)</t>
+      <t>1)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Stand: 06/2026</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="NDSFrutiger 45 Light"/>
+      </rPr>
+      <t xml:space="preserve"> nach ausgewählten Todesursachen (vorläufige Ergebnisse)</t>
+    </r>
+  </si>
+  <si>
+    <t>Stand: 08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Erscheinungsweise: monatlich
-Erschienen im Juni 2026                                                                                                         </t>
+Erschienen im August 2026                                                                                                         </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,###,##0"/>
   </numFmts>
-  <fonts count="66" x14ac:knownFonts="1">
+  <fonts count="67" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1880,50 +1960,54 @@
       <color theme="0"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
     <font>
       <b/>
       <sz val="1"/>
       <color theme="0"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
     <font>
       <sz val="1"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -2004,51 +2088,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="189">
+  <cellXfs count="190">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
@@ -2390,50 +2474,51 @@
     <xf numFmtId="0" fontId="53" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="57" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="61" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="55" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -2497,51 +2582,61 @@
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Bericht" xfId="1" xr:uid="{FC8B8A94-A264-45F8-B49F-1E0571694B8D}"/>
     <cellStyle name="Grundttext" xfId="12" xr:uid="{F07DA12F-DA7D-4848-B246-D7B4A37BE304}"/>
     <cellStyle name="Komma" xfId="14" builtinId="3"/>
     <cellStyle name="Link" xfId="5" builtinId="8" hidden="1" customBuiltin="1"/>
     <cellStyle name="Link" xfId="19" builtinId="8"/>
     <cellStyle name="Link 2" xfId="10" xr:uid="{165DEEF2-421F-4C58-8B7B-F3714CECFB6F}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 11" xfId="18" xr:uid="{29BBBD1B-02BD-47C3-BB26-7EBBBB9A20AB}"/>
     <cellStyle name="Standard 2" xfId="16" xr:uid="{395504D1-B286-4C31-8DE5-385C02F4EBA3}"/>
     <cellStyle name="Standard 2 2" xfId="6" xr:uid="{681ECCB9-E27B-4353-BAEF-E1DC915DBD29}"/>
     <cellStyle name="Standard 2 3" xfId="13" xr:uid="{56E637CB-FE6D-448F-95E3-3C1CC6F14E06}"/>
     <cellStyle name="Standard 2_6. Monatlich Gestorbene 2025" xfId="20" xr:uid="{70B4B66F-CE40-4CFD-B1D2-27223A1D5720}"/>
     <cellStyle name="Standard 3" xfId="2" xr:uid="{92B25F44-57BE-437A-8120-DDA9C587A0B6}"/>
     <cellStyle name="Standard 4" xfId="4" xr:uid="{9671B8FA-AFFD-4688-90E0-BA84F991960A}"/>
     <cellStyle name="Standard 5" xfId="7" xr:uid="{01F0C419-F712-4C34-89B6-C769BA6D099A}"/>
     <cellStyle name="Standard 5 2" xfId="9" xr:uid="{2F7E1AF6-80B6-491C-854F-9A32C6A8F54C}"/>
     <cellStyle name="Standard 6" xfId="3" xr:uid="{6D355D72-D63F-4E15-9237-DE4307AA0E9D}"/>
     <cellStyle name="Standard 6 2" xfId="15" xr:uid="{CF3D4531-62C2-4170-84E8-1E6BBFD286F2}"/>
     <cellStyle name="Standard 7" xfId="17" xr:uid="{2DF5612F-0CFB-425E-80B8-496B0BD4566A}"/>
     <cellStyle name="Überschrift 2 2" xfId="8" xr:uid="{B135333A-CAD3-4989-95D7-6E7876865D60}"/>
     <cellStyle name="Überschrift 3 2" xfId="11" xr:uid="{A7CA351C-152A-4B53-84DB-E05F263B965F}"/>
   </cellStyles>
-  <dxfs count="8">
+  <dxfs count="9">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -2598,51 +2693,51 @@
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0066CC"/>
       <color rgb="FF0033CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Inhalt"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Inhalt!A1"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1595326" cy="913061"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{323DD007-0817-4DA2-8BE9-C66906437812}"/>
             </a:ext>
           </a:extLst>
@@ -3138,211 +3233,211 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8ABE2023-028B-4187-913B-C10952ED6B98}">
   <dimension ref="A1:C7"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="154.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30" style="33" customWidth="1"/>
     <col min="2" max="2" width="56.28515625" style="33" customWidth="1"/>
     <col min="3" max="3" width="3.5703125" style="43" customWidth="1"/>
     <col min="4" max="16384" width="11.5703125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="161" t="s">
+      <c r="A1" s="162" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="280.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="161"/>
+      <c r="A2" s="162"/>
       <c r="B2" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="161"/>
+      <c r="A3" s="162"/>
       <c r="B3" s="35" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="161"/>
+      <c r="A4" s="162"/>
       <c r="B4" s="37" t="s">
-        <v>206</v>
+        <v>294</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38"/>
       <c r="B5" s="39" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>123</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="154.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B1" location="Inhalt!A1" display="Inhalt!A1" xr:uid="{F0A938CF-3C68-428C-85E0-C9AF84C3ECBD}"/>
     <hyperlink ref="B2" location="Inhalt!A1" display="Inhalt!A1" xr:uid="{AE070F5C-5689-4F39-A395-4DA7BEA3B008}"/>
     <hyperlink ref="B3" location="Inhalt" display="Inhalt" xr:uid="{B245B2B6-67A3-4E18-9DA0-D9B5EF603E1C}"/>
     <hyperlink ref="B4" location="Inhalt" display="Inhalt" xr:uid="{0EC8933C-3F49-4083-B3AE-F16603CD4717}"/>
     <hyperlink ref="B6" location="Inhalt" display="Niedersachsen-Wappen" xr:uid="{8CBC75CF-CE71-4F2A-BE22-D97269909AB4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECCE0C10-42CE-4AD1-AAF1-719F70544058}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L40" sqref="L40"/>
+    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
     <col min="4" max="6" width="8.28515625" style="144" customWidth="1"/>
     <col min="7" max="14" width="8.28515625" style="146" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="151" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="146" customWidth="1"/>
     <col min="17" max="17" width="3.5703125" style="152" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11.28515625" style="146"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="184" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="183"/>
-[...13 lines deleted...]
-      <c r="P1" s="183"/>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="D1" s="184"/>
+      <c r="E1" s="184"/>
+      <c r="F1" s="184"/>
+      <c r="G1" s="184"/>
+      <c r="H1" s="184"/>
+      <c r="I1" s="184"/>
+      <c r="J1" s="184"/>
+      <c r="K1" s="184"/>
+      <c r="L1" s="184"/>
+      <c r="M1" s="184"/>
+      <c r="N1" s="184"/>
+      <c r="O1" s="184"/>
+      <c r="P1" s="184"/>
       <c r="Q1" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="184" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="184"/>
+      <c r="A2" s="185" t="s">
+        <v>297</v>
+      </c>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
       <c r="Q2" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="98" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="147" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="148" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="127" t="s">
         <v>170</v>
       </c>
       <c r="E3" s="127" t="s">
         <v>171</v>
       </c>
       <c r="F3" s="127" t="s">
         <v>172</v>
       </c>
       <c r="G3" s="127" t="s">
         <v>173</v>
@@ -3357,2045 +3452,2045 @@
         <v>176</v>
       </c>
       <c r="K3" s="127" t="s">
         <v>177</v>
       </c>
       <c r="L3" s="127" t="s">
         <v>178</v>
       </c>
       <c r="M3" s="127" t="s">
         <v>179</v>
       </c>
       <c r="N3" s="127" t="s">
         <v>180</v>
       </c>
       <c r="O3" s="127" t="s">
         <v>181</v>
       </c>
       <c r="P3" s="128" t="s">
         <v>182</v>
       </c>
       <c r="Q3" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="166" t="s">
+      <c r="A4" s="167" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="166"/>
+      <c r="B4" s="167"/>
       <c r="C4" s="105" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="150">
         <v>185</v>
       </c>
       <c r="E4" s="150">
         <v>160</v>
       </c>
       <c r="F4" s="150">
         <v>171</v>
       </c>
       <c r="G4" s="150">
         <v>137</v>
       </c>
       <c r="H4" s="150">
         <v>134</v>
       </c>
       <c r="I4" s="150">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J4" s="150">
         <v>124</v>
       </c>
       <c r="K4" s="150">
         <v>120</v>
       </c>
       <c r="L4" s="150">
         <v>101</v>
       </c>
       <c r="M4" s="150">
         <v>131</v>
       </c>
       <c r="N4" s="150">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="O4" s="150">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="P4" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q4" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="162"/>
+      <c r="B5" s="163"/>
       <c r="C5" s="105" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="150">
         <v>2099</v>
       </c>
       <c r="E5" s="150">
         <v>1992</v>
       </c>
       <c r="F5" s="150">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="G5" s="150">
         <v>1807</v>
       </c>
       <c r="H5" s="150">
         <v>1991</v>
       </c>
       <c r="I5" s="150">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="J5" s="150">
         <v>1982</v>
       </c>
       <c r="K5" s="150">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="L5" s="150">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="M5" s="150">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="N5" s="150">
-        <v>2108</v>
+        <v>2120</v>
       </c>
       <c r="O5" s="150">
-        <v>2027</v>
+        <v>2119</v>
       </c>
       <c r="P5" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q5" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A6" s="134" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B6" s="110" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C6" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="123">
         <v>2032</v>
       </c>
       <c r="E6" s="123">
         <v>1920</v>
       </c>
       <c r="F6" s="123">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="G6" s="123">
         <v>1739</v>
       </c>
       <c r="H6" s="123">
         <v>1918</v>
       </c>
       <c r="I6" s="123">
-        <v>1895</v>
+        <v>1900</v>
       </c>
       <c r="J6" s="123">
         <v>1923</v>
       </c>
       <c r="K6" s="123">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="L6" s="123">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="M6" s="123">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="N6" s="123">
-        <v>2034</v>
+        <v>2043</v>
       </c>
       <c r="O6" s="123">
-        <v>1955</v>
+        <v>2044</v>
       </c>
       <c r="P6" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q6" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="134" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B7" s="113" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="123">
         <v>610</v>
       </c>
       <c r="E7" s="123">
         <v>583</v>
       </c>
       <c r="F7" s="123">
         <v>577</v>
       </c>
       <c r="G7" s="123">
         <v>530</v>
       </c>
       <c r="H7" s="123">
         <v>573</v>
       </c>
       <c r="I7" s="123">
         <v>540</v>
       </c>
       <c r="J7" s="123">
         <v>589</v>
       </c>
       <c r="K7" s="123">
         <v>570</v>
       </c>
       <c r="L7" s="123">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="M7" s="123">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="N7" s="123">
+        <v>590</v>
+      </c>
+      <c r="O7" s="123">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="P7" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q7" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B8" s="115" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C8" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="123">
         <v>431</v>
       </c>
       <c r="E8" s="123">
         <v>387</v>
       </c>
       <c r="F8" s="123">
         <v>381</v>
       </c>
       <c r="G8" s="123">
         <v>380</v>
       </c>
       <c r="H8" s="123">
         <v>435</v>
       </c>
       <c r="I8" s="123">
         <v>437</v>
       </c>
       <c r="J8" s="123">
         <v>404</v>
       </c>
       <c r="K8" s="123">
         <v>465</v>
       </c>
       <c r="L8" s="123">
         <v>392</v>
       </c>
       <c r="M8" s="123">
         <v>436</v>
       </c>
       <c r="N8" s="123">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="O8" s="123">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="P8" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q8" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B9" s="115" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="123">
         <v>189</v>
       </c>
       <c r="E9" s="123">
         <v>161</v>
       </c>
       <c r="F9" s="123">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G9" s="123">
         <v>159</v>
       </c>
       <c r="H9" s="123">
         <v>157</v>
       </c>
       <c r="I9" s="123">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J9" s="123">
         <v>139</v>
       </c>
       <c r="K9" s="123">
         <v>151</v>
       </c>
       <c r="L9" s="123">
         <v>150</v>
       </c>
       <c r="M9" s="123">
         <v>183</v>
       </c>
       <c r="N9" s="123">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="O9" s="123">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="P9" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q9" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="162" t="s">
+      <c r="A10" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="162"/>
+      <c r="B10" s="163"/>
       <c r="C10" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="150">
         <v>357</v>
       </c>
       <c r="E10" s="150">
         <v>323</v>
       </c>
       <c r="F10" s="150">
         <v>353</v>
       </c>
       <c r="G10" s="150">
         <v>330</v>
       </c>
       <c r="H10" s="150">
         <v>333</v>
       </c>
       <c r="I10" s="150">
         <v>277</v>
       </c>
       <c r="J10" s="150">
         <v>292</v>
       </c>
       <c r="K10" s="150">
         <v>275</v>
       </c>
       <c r="L10" s="150">
         <v>265</v>
       </c>
       <c r="M10" s="150">
         <v>333</v>
       </c>
       <c r="N10" s="150">
         <v>416</v>
       </c>
       <c r="O10" s="150">
-        <v>355</v>
+        <v>379</v>
       </c>
       <c r="P10" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q10" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A11" s="134" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B11" s="110" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="123">
         <v>227</v>
       </c>
       <c r="E11" s="123">
         <v>193</v>
       </c>
       <c r="F11" s="123">
         <v>205</v>
       </c>
       <c r="G11" s="123">
         <v>208</v>
       </c>
       <c r="H11" s="123">
         <v>195</v>
       </c>
       <c r="I11" s="123">
         <v>172</v>
       </c>
       <c r="J11" s="123">
         <v>160</v>
       </c>
       <c r="K11" s="123">
         <v>154</v>
       </c>
       <c r="L11" s="123">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M11" s="123">
         <v>208</v>
       </c>
       <c r="N11" s="123">
         <v>252</v>
       </c>
       <c r="O11" s="123">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="P11" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q11" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="162" t="s">
+      <c r="A12" s="163" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="162"/>
+      <c r="B12" s="163"/>
       <c r="C12" s="105" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="150">
         <v>859</v>
       </c>
       <c r="E12" s="150">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="F12" s="150">
         <v>817</v>
       </c>
       <c r="G12" s="150">
         <v>749</v>
       </c>
       <c r="H12" s="150">
         <v>620</v>
       </c>
       <c r="I12" s="150">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="J12" s="150">
         <v>691</v>
       </c>
       <c r="K12" s="150">
         <v>646</v>
       </c>
       <c r="L12" s="150">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M12" s="150">
         <v>640</v>
       </c>
       <c r="N12" s="150">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="O12" s="150">
-        <v>683</v>
+        <v>713</v>
       </c>
       <c r="P12" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q12" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A13" s="134" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="110" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="111" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="123">
         <v>730</v>
       </c>
       <c r="E13" s="123">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F13" s="123">
         <v>662</v>
       </c>
       <c r="G13" s="123">
         <v>640</v>
       </c>
       <c r="H13" s="123">
         <v>493</v>
       </c>
       <c r="I13" s="123">
         <v>475</v>
       </c>
       <c r="J13" s="123">
         <v>565</v>
       </c>
       <c r="K13" s="123">
         <v>546</v>
       </c>
       <c r="L13" s="123">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="M13" s="123">
         <v>534</v>
       </c>
       <c r="N13" s="123">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="O13" s="123">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="P13" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q13" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="134" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="111" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="123">
         <v>116</v>
       </c>
       <c r="E14" s="123">
         <v>107</v>
       </c>
       <c r="F14" s="123">
         <v>119</v>
       </c>
       <c r="G14" s="123">
         <v>83</v>
       </c>
       <c r="H14" s="123">
         <v>96</v>
       </c>
       <c r="I14" s="123">
         <v>74</v>
       </c>
       <c r="J14" s="123">
         <v>96</v>
       </c>
       <c r="K14" s="123">
         <v>84</v>
       </c>
       <c r="L14" s="123">
         <v>87</v>
       </c>
       <c r="M14" s="123">
         <v>76</v>
       </c>
       <c r="N14" s="123">
         <v>76</v>
       </c>
       <c r="O14" s="123">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="P14" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q14" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="162" t="s">
+      <c r="A15" s="163" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="105" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="150">
         <v>386</v>
       </c>
       <c r="E15" s="150">
         <v>326</v>
       </c>
       <c r="F15" s="150">
         <v>348</v>
       </c>
       <c r="G15" s="150">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H15" s="150">
         <v>270</v>
       </c>
       <c r="I15" s="150">
         <v>286</v>
       </c>
       <c r="J15" s="150">
         <v>263</v>
       </c>
       <c r="K15" s="150">
         <v>317</v>
       </c>
       <c r="L15" s="150">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="M15" s="150">
         <v>312</v>
       </c>
       <c r="N15" s="150">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="O15" s="150">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="P15" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q15" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="162" t="s">
+      <c r="A16" s="163" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="163"/>
       <c r="C16" s="105" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="150">
         <v>3397</v>
       </c>
       <c r="E16" s="150">
         <v>3345</v>
       </c>
       <c r="F16" s="150">
         <v>3449</v>
       </c>
       <c r="G16" s="150">
         <v>2972</v>
       </c>
       <c r="H16" s="150">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="I16" s="150">
-        <v>2574</v>
+        <v>2581</v>
       </c>
       <c r="J16" s="150">
         <v>2580</v>
       </c>
       <c r="K16" s="150">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="L16" s="150">
         <v>2565</v>
       </c>
       <c r="M16" s="150">
-        <v>2713</v>
+        <v>2717</v>
       </c>
       <c r="N16" s="150">
-        <v>3085</v>
+        <v>3095</v>
       </c>
       <c r="O16" s="150">
-        <v>3247</v>
+        <v>3372</v>
       </c>
       <c r="P16" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q16" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A17" s="134" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B17" s="110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C17" s="111" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="123">
         <v>527</v>
       </c>
       <c r="E17" s="123">
         <v>550</v>
       </c>
       <c r="F17" s="123">
         <v>528</v>
       </c>
       <c r="G17" s="123">
         <v>420</v>
       </c>
       <c r="H17" s="123">
         <v>431</v>
       </c>
       <c r="I17" s="123">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J17" s="123">
         <v>402</v>
       </c>
       <c r="K17" s="123">
         <v>381</v>
       </c>
       <c r="L17" s="123">
         <v>403</v>
       </c>
       <c r="M17" s="123">
         <v>424</v>
       </c>
       <c r="N17" s="123">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="O17" s="123">
-        <v>616</v>
+        <v>644</v>
       </c>
       <c r="P17" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q17" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="123">
         <v>1094</v>
       </c>
       <c r="E18" s="123">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="F18" s="123">
         <v>1088</v>
       </c>
       <c r="G18" s="123">
         <v>986</v>
       </c>
       <c r="H18" s="123">
         <v>901</v>
       </c>
       <c r="I18" s="123">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="J18" s="123">
         <v>819</v>
       </c>
       <c r="K18" s="123">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="L18" s="123">
         <v>813</v>
       </c>
       <c r="M18" s="123">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="N18" s="123">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="O18" s="123">
-        <v>1042</v>
+        <v>1082</v>
       </c>
       <c r="P18" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q18" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="134" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B19" s="113" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C19" s="111" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="123">
         <v>354</v>
       </c>
       <c r="E19" s="123">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F19" s="123">
         <v>329</v>
       </c>
       <c r="G19" s="123">
         <v>317</v>
       </c>
       <c r="H19" s="123">
         <v>282</v>
       </c>
       <c r="I19" s="123">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="J19" s="123">
         <v>267</v>
       </c>
       <c r="K19" s="123">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L19" s="123">
         <v>251</v>
       </c>
       <c r="M19" s="123">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="N19" s="123">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="O19" s="123">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="P19" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q19" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B20" s="111" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="123">
         <v>1076</v>
       </c>
       <c r="E20" s="123">
         <v>1040</v>
       </c>
       <c r="F20" s="123">
         <v>1097</v>
       </c>
       <c r="G20" s="123">
         <v>888</v>
       </c>
       <c r="H20" s="123">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="I20" s="123">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="J20" s="123">
         <v>748</v>
       </c>
       <c r="K20" s="123">
         <v>792</v>
       </c>
       <c r="L20" s="123">
         <v>733</v>
       </c>
       <c r="M20" s="123">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="N20" s="123">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="O20" s="123">
-        <v>813</v>
+        <v>845</v>
       </c>
       <c r="P20" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q20" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B21" s="111" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="123">
         <v>466</v>
       </c>
       <c r="E21" s="123">
         <v>431</v>
       </c>
       <c r="F21" s="123">
         <v>490</v>
       </c>
       <c r="G21" s="123">
         <v>454</v>
       </c>
       <c r="H21" s="123">
         <v>448</v>
       </c>
       <c r="I21" s="123">
         <v>382</v>
       </c>
       <c r="J21" s="123">
         <v>407</v>
       </c>
       <c r="K21" s="123">
         <v>395</v>
       </c>
       <c r="L21" s="123">
         <v>415</v>
       </c>
       <c r="M21" s="123">
         <v>431</v>
       </c>
       <c r="N21" s="123">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="O21" s="123">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="P21" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q21" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="134" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B22" s="113" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C22" s="111" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D22" s="123">
         <v>117</v>
       </c>
       <c r="E22" s="123">
         <v>93</v>
       </c>
       <c r="F22" s="123">
         <v>114</v>
       </c>
       <c r="G22" s="123">
         <v>100</v>
       </c>
       <c r="H22" s="123">
         <v>100</v>
       </c>
       <c r="I22" s="123">
         <v>90</v>
       </c>
       <c r="J22" s="123">
         <v>74</v>
       </c>
       <c r="K22" s="123">
         <v>63</v>
       </c>
       <c r="L22" s="123">
         <v>97</v>
       </c>
       <c r="M22" s="123">
         <v>99</v>
       </c>
       <c r="N22" s="123">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="O22" s="123">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P22" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q22" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B23" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="123">
         <v>107</v>
       </c>
       <c r="E23" s="123">
         <v>114</v>
       </c>
       <c r="F23" s="123">
         <v>118</v>
       </c>
       <c r="G23" s="123">
         <v>110</v>
       </c>
       <c r="H23" s="123">
         <v>100</v>
       </c>
       <c r="I23" s="123">
         <v>95</v>
       </c>
       <c r="J23" s="123">
         <v>92</v>
       </c>
       <c r="K23" s="123">
         <v>86</v>
       </c>
       <c r="L23" s="123">
         <v>97</v>
       </c>
       <c r="M23" s="123">
         <v>109</v>
       </c>
       <c r="N23" s="123">
         <v>83</v>
       </c>
       <c r="O23" s="123">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P23" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q23" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="162" t="s">
+      <c r="A24" s="163" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="162"/>
+      <c r="B24" s="163"/>
       <c r="C24" s="105" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="150">
         <v>996</v>
       </c>
       <c r="E24" s="150">
         <v>1191</v>
       </c>
       <c r="F24" s="150">
         <v>1101</v>
       </c>
       <c r="G24" s="150">
         <v>798</v>
       </c>
       <c r="H24" s="150">
         <v>652</v>
       </c>
       <c r="I24" s="150">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="J24" s="150">
         <v>569</v>
       </c>
       <c r="K24" s="150">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="L24" s="150">
         <v>526</v>
       </c>
       <c r="M24" s="150">
         <v>612</v>
       </c>
       <c r="N24" s="150">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="O24" s="150">
-        <v>655</v>
+        <v>681</v>
       </c>
       <c r="P24" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q24" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A25" s="134" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B25" s="110" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C25" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="123">
         <v>393</v>
       </c>
       <c r="E25" s="123">
         <v>551</v>
       </c>
       <c r="F25" s="123">
         <v>469</v>
       </c>
       <c r="G25" s="123">
         <v>301</v>
       </c>
       <c r="H25" s="123">
         <v>231</v>
       </c>
       <c r="I25" s="123">
         <v>207</v>
       </c>
       <c r="J25" s="123">
         <v>172</v>
       </c>
       <c r="K25" s="123">
         <v>163</v>
       </c>
       <c r="L25" s="123">
         <v>178</v>
       </c>
       <c r="M25" s="123">
         <v>185</v>
       </c>
       <c r="N25" s="123">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="O25" s="123">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="P25" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q25" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="134" t="s">
         <v>127</v>
       </c>
       <c r="B26" s="111" t="s">
         <v>114</v>
       </c>
       <c r="C26" s="111" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="123">
         <v>469</v>
       </c>
       <c r="E26" s="123">
         <v>506</v>
       </c>
       <c r="F26" s="123">
         <v>495</v>
       </c>
       <c r="G26" s="123">
         <v>382</v>
       </c>
       <c r="H26" s="123">
         <v>319</v>
       </c>
       <c r="I26" s="123">
         <v>321</v>
       </c>
       <c r="J26" s="123">
         <v>287</v>
       </c>
       <c r="K26" s="123">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="L26" s="123">
         <v>271</v>
       </c>
       <c r="M26" s="123">
         <v>325</v>
       </c>
       <c r="N26" s="123">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="O26" s="123">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="P26" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q26" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="162" t="s">
+      <c r="A27" s="163" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="105" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="150">
         <v>468</v>
       </c>
       <c r="E27" s="150">
         <v>352</v>
       </c>
       <c r="F27" s="150">
         <v>361</v>
       </c>
       <c r="G27" s="150">
         <v>348</v>
       </c>
       <c r="H27" s="150">
         <v>402</v>
       </c>
       <c r="I27" s="150">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="J27" s="150">
         <v>352</v>
       </c>
       <c r="K27" s="150">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="L27" s="150">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M27" s="150">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="N27" s="150">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="O27" s="150">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="P27" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q27" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A28" s="134" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B28" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C28" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="123">
         <v>162</v>
       </c>
       <c r="E28" s="123">
         <v>129</v>
       </c>
       <c r="F28" s="123">
         <v>129</v>
       </c>
       <c r="G28" s="123">
         <v>119</v>
       </c>
       <c r="H28" s="123">
         <v>143</v>
       </c>
       <c r="I28" s="123">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J28" s="123">
         <v>106</v>
       </c>
       <c r="K28" s="123">
         <v>115</v>
       </c>
       <c r="L28" s="123">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M28" s="123">
         <v>111</v>
       </c>
       <c r="N28" s="123">
         <v>105</v>
       </c>
       <c r="O28" s="123">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="P28" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q28" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="162" t="s">
+      <c r="A29" s="163" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="162"/>
+      <c r="B29" s="163"/>
       <c r="C29" s="116" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="150">
         <v>343</v>
       </c>
       <c r="E29" s="150">
         <v>355</v>
       </c>
       <c r="F29" s="150">
         <v>361</v>
       </c>
       <c r="G29" s="150">
         <v>264</v>
       </c>
       <c r="H29" s="150">
         <v>291</v>
       </c>
       <c r="I29" s="150">
         <v>270</v>
       </c>
       <c r="J29" s="150">
         <v>266</v>
       </c>
       <c r="K29" s="150">
         <v>269</v>
       </c>
       <c r="L29" s="150">
         <v>275</v>
       </c>
       <c r="M29" s="150">
         <v>240</v>
       </c>
       <c r="N29" s="150">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="O29" s="150">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="P29" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q29" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A30" s="134" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B30" s="110" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="123">
         <v>245</v>
       </c>
       <c r="E30" s="123">
         <v>265</v>
       </c>
       <c r="F30" s="123">
         <v>258</v>
       </c>
       <c r="G30" s="123">
         <v>192</v>
       </c>
       <c r="H30" s="123">
         <v>211</v>
       </c>
       <c r="I30" s="123">
         <v>179</v>
       </c>
       <c r="J30" s="123">
         <v>200</v>
       </c>
       <c r="K30" s="123">
         <v>174</v>
       </c>
       <c r="L30" s="123">
         <v>189</v>
       </c>
       <c r="M30" s="123">
         <v>163</v>
       </c>
       <c r="N30" s="123">
         <v>114</v>
       </c>
       <c r="O30" s="123">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="P30" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q30" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="167" t="s">
+      <c r="A31" s="168" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="167"/>
+      <c r="B31" s="168"/>
       <c r="C31" s="116" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D31" s="150">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E31" s="150">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="F31" s="150">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="G31" s="150">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H31" s="150">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="I31" s="150">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="J31" s="150">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="K31" s="150">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="L31" s="150">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M31" s="150">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="N31" s="150">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="O31" s="150">
-        <v>219</v>
+        <v>243</v>
       </c>
       <c r="P31" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q31" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="188" t="s">
+      <c r="A32" s="189" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="188"/>
+      <c r="B32" s="189"/>
       <c r="C32" s="116" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D32" s="117">
         <v>317</v>
       </c>
       <c r="E32" s="117">
         <v>289</v>
       </c>
       <c r="F32" s="117">
         <v>291</v>
       </c>
       <c r="G32" s="117">
         <v>261</v>
       </c>
       <c r="H32" s="117">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="I32" s="117">
         <v>298</v>
       </c>
       <c r="J32" s="117">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K32" s="117">
         <v>303</v>
       </c>
       <c r="L32" s="117">
         <v>330</v>
       </c>
       <c r="M32" s="117">
         <v>331</v>
       </c>
       <c r="N32" s="117">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="O32" s="117">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="P32" s="117" t="s">
         <v>167</v>
       </c>
       <c r="Q32" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A33" s="134" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B33" s="110" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C33" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="123">
         <v>35</v>
       </c>
       <c r="E33" s="123">
         <v>22</v>
       </c>
       <c r="F33" s="123">
         <v>34</v>
       </c>
       <c r="G33" s="123">
         <v>33</v>
       </c>
       <c r="H33" s="123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I33" s="123">
         <v>38</v>
       </c>
       <c r="J33" s="123">
         <v>37</v>
       </c>
       <c r="K33" s="123">
         <v>32</v>
       </c>
       <c r="L33" s="123">
         <v>45</v>
       </c>
       <c r="M33" s="123">
         <v>38</v>
       </c>
       <c r="N33" s="123">
         <v>25</v>
       </c>
       <c r="O33" s="123">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P33" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q33" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="134" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B34" s="111" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="123">
         <v>87</v>
       </c>
       <c r="E34" s="123">
         <v>76</v>
       </c>
       <c r="F34" s="123">
         <v>81</v>
       </c>
       <c r="G34" s="123">
         <v>60</v>
       </c>
       <c r="H34" s="123">
         <v>76</v>
       </c>
       <c r="I34" s="123">
         <v>79</v>
       </c>
       <c r="J34" s="123">
         <v>86</v>
       </c>
       <c r="K34" s="123">
         <v>85</v>
       </c>
       <c r="L34" s="123">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M34" s="123">
         <v>95</v>
       </c>
       <c r="N34" s="123">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O34" s="123">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="P34" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q34" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="167" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="167"/>
+      <c r="A35" s="168" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="168"/>
       <c r="C35" s="116" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D35" s="117">
         <v>67</v>
       </c>
       <c r="E35" s="117">
         <v>26</v>
       </c>
       <c r="F35" s="117">
         <v>12</v>
       </c>
       <c r="G35" s="117">
         <v>6</v>
       </c>
       <c r="H35" s="117">
         <v>2</v>
       </c>
       <c r="I35" s="117">
         <v>5</v>
       </c>
       <c r="J35" s="117">
         <v>2</v>
       </c>
       <c r="K35" s="117">
         <v>8</v>
       </c>
       <c r="L35" s="117">
         <v>19</v>
       </c>
       <c r="M35" s="117">
         <v>47</v>
       </c>
       <c r="N35" s="117">
         <v>74</v>
       </c>
       <c r="O35" s="150">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P35" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q35" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A36" s="134" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B36" s="110" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C36" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="123">
         <v>66</v>
       </c>
       <c r="E36" s="123">
         <v>26</v>
       </c>
       <c r="F36" s="123">
         <v>12</v>
       </c>
       <c r="G36" s="123">
         <v>6</v>
       </c>
       <c r="H36" s="123">
         <v>2</v>
       </c>
       <c r="I36" s="123">
         <v>5</v>
       </c>
       <c r="J36" s="123">
         <v>2</v>
       </c>
       <c r="K36" s="123">
         <v>8</v>
       </c>
       <c r="L36" s="123">
         <v>19</v>
       </c>
       <c r="M36" s="123">
         <v>47</v>
       </c>
       <c r="N36" s="123">
         <v>74</v>
       </c>
       <c r="O36" s="123">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P36" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q36" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="186" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="186"/>
+      <c r="A37" s="187" t="s">
+        <v>263</v>
+      </c>
+      <c r="B37" s="187"/>
       <c r="C37" s="139" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="150">
         <v>134</v>
       </c>
       <c r="E37" s="150">
         <v>134</v>
       </c>
       <c r="F37" s="150">
         <v>154</v>
       </c>
       <c r="G37" s="150">
         <v>135</v>
       </c>
       <c r="H37" s="150">
         <v>144</v>
       </c>
       <c r="I37" s="150">
         <v>102</v>
       </c>
       <c r="J37" s="150">
         <v>131</v>
       </c>
       <c r="K37" s="150">
         <v>132</v>
       </c>
       <c r="L37" s="150">
         <v>142</v>
       </c>
       <c r="M37" s="150">
         <v>159</v>
       </c>
       <c r="N37" s="150">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O37" s="150">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="P37" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q37" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="185" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="185"/>
+      <c r="A38" s="186" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" s="186"/>
+      <c r="C38" s="186"/>
       <c r="D38" s="150">
-        <v>9900</v>
+        <v>9902</v>
       </c>
       <c r="E38" s="150">
-        <v>9575</v>
+        <v>9582</v>
       </c>
       <c r="F38" s="150">
-        <v>9635</v>
+        <v>9651</v>
       </c>
       <c r="G38" s="150">
-        <v>8316</v>
+        <v>8319</v>
       </c>
       <c r="H38" s="150">
-        <v>8229</v>
+        <v>8237</v>
       </c>
       <c r="I38" s="150">
-        <v>7634</v>
+        <v>7654</v>
       </c>
       <c r="J38" s="150">
-        <v>7778</v>
+        <v>7784</v>
       </c>
       <c r="K38" s="150">
-        <v>7919</v>
+        <v>7925</v>
       </c>
       <c r="L38" s="150">
-        <v>7640</v>
+        <v>7651</v>
       </c>
       <c r="M38" s="150">
-        <v>8092</v>
+        <v>8103</v>
       </c>
       <c r="N38" s="150">
-        <v>8704</v>
+        <v>8745</v>
       </c>
       <c r="O38" s="150">
-        <v>8876</v>
+        <v>9280</v>
       </c>
       <c r="P38" s="150" t="s">
         <v>167</v>
       </c>
       <c r="Q38" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A39" s="134" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B39" s="136" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C39" s="122" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="123">
         <v>8</v>
       </c>
       <c r="E39" s="123">
         <v>9</v>
       </c>
       <c r="F39" s="123">
         <v>3</v>
       </c>
       <c r="G39" s="123">
         <v>3</v>
       </c>
       <c r="H39" s="123">
         <v>3</v>
       </c>
       <c r="I39" s="123">
         <v>0</v>
       </c>
       <c r="J39" s="123">
         <v>3</v>
       </c>
       <c r="K39" s="123">
         <v>0</v>
       </c>
       <c r="L39" s="123">
         <v>3</v>
       </c>
       <c r="M39" s="123">
         <v>8</v>
       </c>
       <c r="N39" s="123">
         <v>16</v>
       </c>
       <c r="O39" s="123">
         <v>22</v>
       </c>
       <c r="P39" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q39" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A40" s="140" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B40" s="113" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C40" s="111" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="123">
         <v>7</v>
       </c>
       <c r="E40" s="123">
         <v>5</v>
       </c>
       <c r="F40" s="123">
         <v>1</v>
       </c>
       <c r="G40" s="123">
         <v>2</v>
       </c>
       <c r="H40" s="123">
         <v>1</v>
       </c>
       <c r="I40" s="123">
         <v>0</v>
       </c>
       <c r="J40" s="123">
         <v>3</v>
       </c>
       <c r="K40" s="123">
         <v>0</v>
       </c>
       <c r="L40" s="123">
         <v>3</v>
       </c>
       <c r="M40" s="123">
         <v>9</v>
       </c>
       <c r="N40" s="123">
         <v>10</v>
       </c>
       <c r="O40" s="123">
         <v>15</v>
       </c>
       <c r="P40" s="123" t="s">
         <v>167</v>
       </c>
       <c r="Q40" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="182" t="s">
+      <c r="A41" s="183" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="182"/>
-[...13 lines deleted...]
-      <c r="P41" s="182"/>
+      <c r="B41" s="183"/>
+      <c r="C41" s="183"/>
+      <c r="D41" s="183"/>
+      <c r="E41" s="183"/>
+      <c r="F41" s="183"/>
+      <c r="G41" s="183"/>
+      <c r="H41" s="183"/>
+      <c r="I41" s="183"/>
+      <c r="J41" s="183"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="183"/>
+      <c r="M41" s="183"/>
+      <c r="N41" s="183"/>
+      <c r="O41" s="183"/>
+      <c r="P41" s="183"/>
       <c r="Q41" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="169" t="s">
+      <c r="A42" s="170" t="s">
+        <v>264</v>
+      </c>
+      <c r="B42" s="170"/>
+      <c r="C42" s="170"/>
+      <c r="D42" s="170"/>
+      <c r="E42" s="170"/>
+      <c r="F42" s="170"/>
+      <c r="G42" s="170"/>
+      <c r="H42" s="170"/>
+      <c r="I42" s="170"/>
+      <c r="J42" s="170"/>
+      <c r="K42" s="170"/>
+      <c r="L42" s="170"/>
+      <c r="M42" s="170"/>
+      <c r="N42" s="170"/>
+      <c r="O42" s="170"/>
+      <c r="P42" s="170"/>
+      <c r="Q42" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="164" t="s">
         <v>265</v>
       </c>
-      <c r="B42" s="169"/>
-[...36 lines deleted...]
-      <c r="P43" s="163"/>
+      <c r="B43" s="164"/>
+      <c r="C43" s="164"/>
+      <c r="D43" s="164"/>
+      <c r="E43" s="164"/>
+      <c r="F43" s="164"/>
+      <c r="G43" s="164"/>
+      <c r="H43" s="164"/>
+      <c r="I43" s="164"/>
+      <c r="J43" s="164"/>
+      <c r="K43" s="164"/>
+      <c r="L43" s="164"/>
+      <c r="M43" s="164"/>
+      <c r="N43" s="164"/>
+      <c r="O43" s="164"/>
+      <c r="P43" s="164"/>
       <c r="Q43" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A44" s="95" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="142" t="s">
         <v>1</v>
@@ -5411,87 +5506,2302 @@
       </c>
       <c r="K44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="143" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A43:P43"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A42:P42"/>
+    <mergeCell ref="A41:P41"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A29:B29"/>
+  </mergeCells>
+  <conditionalFormatting sqref="A35">
+    <cfRule type="cellIs" dxfId="3" priority="2" operator="between">
+      <formula>1</formula>
+      <formula>2</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B39">
+    <cfRule type="cellIs" dxfId="2" priority="1" operator="between">
+      <formula>1</formula>
+      <formula>2</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{9DD53C7D-F809-4BE8-9CEB-47415307102E}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBA8CDEF-02CD-44BC-B666-7B21F9089037}">
+  <dimension ref="A1:Q44"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S16" sqref="S16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
+    <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
+    <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
+    <col min="4" max="6" width="8.28515625" style="144" customWidth="1"/>
+    <col min="7" max="14" width="8.28515625" style="146" customWidth="1"/>
+    <col min="15" max="15" width="8.28515625" style="151" customWidth="1"/>
+    <col min="16" max="16" width="8.28515625" style="146" customWidth="1"/>
+    <col min="17" max="17" width="3.5703125" style="152" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="11.28515625" style="146"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="184" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="D1" s="184"/>
+      <c r="E1" s="184"/>
+      <c r="F1" s="184"/>
+      <c r="G1" s="184"/>
+      <c r="H1" s="184"/>
+      <c r="I1" s="184"/>
+      <c r="J1" s="184"/>
+      <c r="K1" s="184"/>
+      <c r="L1" s="184"/>
+      <c r="M1" s="184"/>
+      <c r="N1" s="184"/>
+      <c r="O1" s="184"/>
+      <c r="P1" s="184"/>
+      <c r="Q1" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="185" t="s">
+        <v>296</v>
+      </c>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
+      <c r="Q2" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="98" t="s">
+        <v>108</v>
+      </c>
+      <c r="B3" s="147" t="s">
+        <v>117</v>
+      </c>
+      <c r="C3" s="148" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="127" t="s">
+        <v>280</v>
+      </c>
+      <c r="E3" s="127" t="s">
+        <v>281</v>
+      </c>
+      <c r="F3" s="127" t="s">
+        <v>282</v>
+      </c>
+      <c r="G3" s="127" t="s">
+        <v>283</v>
+      </c>
+      <c r="H3" s="127" t="s">
+        <v>284</v>
+      </c>
+      <c r="I3" s="127" t="s">
+        <v>285</v>
+      </c>
+      <c r="J3" s="127" t="s">
+        <v>286</v>
+      </c>
+      <c r="K3" s="127" t="s">
+        <v>287</v>
+      </c>
+      <c r="L3" s="127" t="s">
+        <v>288</v>
+      </c>
+      <c r="M3" s="127" t="s">
+        <v>289</v>
+      </c>
+      <c r="N3" s="127" t="s">
+        <v>290</v>
+      </c>
+      <c r="O3" s="127" t="s">
+        <v>291</v>
+      </c>
+      <c r="P3" s="128" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q3" s="149" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="167" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="167"/>
+      <c r="C4" s="161" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="150">
+        <v>155</v>
+      </c>
+      <c r="E4" s="150">
+        <v>134</v>
+      </c>
+      <c r="F4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P4" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q4" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="163" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="163"/>
+      <c r="C5" s="161" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="150">
+        <v>2082</v>
+      </c>
+      <c r="E5" s="150">
+        <v>1721</v>
+      </c>
+      <c r="F5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P5" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q5" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="134" t="s">
+        <v>256</v>
+      </c>
+      <c r="B6" s="110" t="s">
+        <v>212</v>
+      </c>
+      <c r="C6" s="111" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="123">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="123">
+        <v>1647</v>
+      </c>
+      <c r="F6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P6" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q6" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="134" t="s">
+        <v>215</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" s="111" t="s">
+        <v>73</v>
+      </c>
+      <c r="D7" s="123">
+        <v>596</v>
+      </c>
+      <c r="E7" s="123">
+        <v>501</v>
+      </c>
+      <c r="F7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P7" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q7" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="134" t="s">
+        <v>216</v>
+      </c>
+      <c r="B8" s="115" t="s">
+        <v>208</v>
+      </c>
+      <c r="C8" s="111" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" s="123">
+        <v>412</v>
+      </c>
+      <c r="E8" s="123">
+        <v>349</v>
+      </c>
+      <c r="F8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P8" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q8" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="134" t="s">
+        <v>216</v>
+      </c>
+      <c r="B9" s="115" t="s">
+        <v>209</v>
+      </c>
+      <c r="C9" s="111" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="123">
+        <v>184</v>
+      </c>
+      <c r="E9" s="123">
+        <v>129</v>
+      </c>
+      <c r="F9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P9" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q9" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="163" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="163"/>
+      <c r="C10" s="161" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="150">
+        <v>457</v>
+      </c>
+      <c r="E10" s="150">
+        <v>360</v>
+      </c>
+      <c r="F10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P10" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q10" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="134" t="s">
+        <v>248</v>
+      </c>
+      <c r="B11" s="110" t="s">
+        <v>213</v>
+      </c>
+      <c r="C11" s="111" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="123">
+        <v>295</v>
+      </c>
+      <c r="E11" s="123">
+        <v>222</v>
+      </c>
+      <c r="F11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P11" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q11" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="163" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="163"/>
+      <c r="C12" s="161" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="150">
+        <v>776</v>
+      </c>
+      <c r="E12" s="150">
+        <v>653</v>
+      </c>
+      <c r="F12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P12" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q12" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="134" t="s">
+        <v>236</v>
+      </c>
+      <c r="B13" s="110" t="s">
+        <v>214</v>
+      </c>
+      <c r="C13" s="111" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" s="123">
+        <v>639</v>
+      </c>
+      <c r="E13" s="123">
+        <v>550</v>
+      </c>
+      <c r="F13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P13" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q13" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="134" t="s">
+        <v>211</v>
+      </c>
+      <c r="B14" s="111" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" s="111" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" s="123">
+        <v>94</v>
+      </c>
+      <c r="E14" s="123">
+        <v>74</v>
+      </c>
+      <c r="F14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P14" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q14" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="163" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="163"/>
+      <c r="C15" s="161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="150">
+        <v>387</v>
+      </c>
+      <c r="E15" s="150">
+        <v>343</v>
+      </c>
+      <c r="F15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P15" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q15" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="163" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="163"/>
+      <c r="C16" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="150">
+        <v>3560</v>
+      </c>
+      <c r="E16" s="150">
+        <v>2731</v>
+      </c>
+      <c r="F16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P16" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q16" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="134" t="s">
+        <v>238</v>
+      </c>
+      <c r="B17" s="110" t="s">
+        <v>237</v>
+      </c>
+      <c r="C17" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="123">
+        <v>620</v>
+      </c>
+      <c r="E17" s="123">
+        <v>496</v>
+      </c>
+      <c r="F17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P17" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q17" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="134" t="s">
+        <v>220</v>
+      </c>
+      <c r="B18" s="111" t="s">
+        <v>110</v>
+      </c>
+      <c r="C18" s="111" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="123">
+        <v>1164</v>
+      </c>
+      <c r="E18" s="123">
+        <v>833</v>
+      </c>
+      <c r="F18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P18" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q18" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="134" t="s">
+        <v>239</v>
+      </c>
+      <c r="B19" s="113" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" s="111" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="123">
+        <v>346</v>
+      </c>
+      <c r="E19" s="123">
+        <v>249</v>
+      </c>
+      <c r="F19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P19" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q19" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="134" t="s">
+        <v>220</v>
+      </c>
+      <c r="B20" s="111" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="111" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="123">
+        <v>947</v>
+      </c>
+      <c r="E20" s="123">
+        <v>770</v>
+      </c>
+      <c r="F20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P20" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q20" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="134" t="s">
+        <v>220</v>
+      </c>
+      <c r="B21" s="111" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="111" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="123">
+        <v>567</v>
+      </c>
+      <c r="E21" s="123">
+        <v>399</v>
+      </c>
+      <c r="F21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P21" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q21" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="134" t="s">
+        <v>241</v>
+      </c>
+      <c r="B22" s="113" t="s">
+        <v>222</v>
+      </c>
+      <c r="C22" s="111" t="s">
+        <v>261</v>
+      </c>
+      <c r="D22" s="123">
+        <v>100</v>
+      </c>
+      <c r="E22" s="123">
+        <v>57</v>
+      </c>
+      <c r="F22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P22" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q22" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="134" t="s">
+        <v>220</v>
+      </c>
+      <c r="B23" s="111" t="s">
+        <v>113</v>
+      </c>
+      <c r="C23" s="111" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="123">
+        <v>84</v>
+      </c>
+      <c r="E23" s="123">
+        <v>73</v>
+      </c>
+      <c r="F23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P23" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q23" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="163" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="163"/>
+      <c r="C24" s="161" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="150">
+        <v>924</v>
+      </c>
+      <c r="E24" s="150">
+        <v>769</v>
+      </c>
+      <c r="F24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P24" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q24" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="134" t="s">
+        <v>231</v>
+      </c>
+      <c r="B25" s="110" t="s">
+        <v>224</v>
+      </c>
+      <c r="C25" s="111" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" s="123">
+        <v>312</v>
+      </c>
+      <c r="E25" s="123">
+        <v>302</v>
+      </c>
+      <c r="F25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P25" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q25" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="134" t="s">
+        <v>127</v>
+      </c>
+      <c r="B26" s="111" t="s">
+        <v>114</v>
+      </c>
+      <c r="C26" s="111" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="123">
+        <v>471</v>
+      </c>
+      <c r="E26" s="123">
+        <v>374</v>
+      </c>
+      <c r="F26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P26" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q26" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="163" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="163"/>
+      <c r="C27" s="161" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="150">
+        <v>384</v>
+      </c>
+      <c r="E27" s="150">
+        <v>317</v>
+      </c>
+      <c r="F27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P27" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q27" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="134" t="s">
+        <v>230</v>
+      </c>
+      <c r="B28" s="110" t="s">
+        <v>225</v>
+      </c>
+      <c r="C28" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="123">
+        <v>137</v>
+      </c>
+      <c r="E28" s="123">
+        <v>107</v>
+      </c>
+      <c r="F28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P28" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q28" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="163" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="163"/>
+      <c r="C29" s="116" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="150">
+        <v>243</v>
+      </c>
+      <c r="E29" s="150">
+        <v>153</v>
+      </c>
+      <c r="F29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P29" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q29" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="134" t="s">
+        <v>229</v>
+      </c>
+      <c r="B30" s="110" t="s">
+        <v>226</v>
+      </c>
+      <c r="C30" s="111" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="123">
+        <v>142</v>
+      </c>
+      <c r="E30" s="123">
+        <v>97</v>
+      </c>
+      <c r="F30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P30" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q30" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="168" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="168"/>
+      <c r="C31" s="116" t="s">
+        <v>262</v>
+      </c>
+      <c r="D31" s="150">
+        <v>227</v>
+      </c>
+      <c r="E31" s="150">
+        <v>142</v>
+      </c>
+      <c r="F31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P31" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q31" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="189" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="189"/>
+      <c r="C32" s="116" t="s">
+        <v>254</v>
+      </c>
+      <c r="D32" s="150">
+        <v>305</v>
+      </c>
+      <c r="E32" s="150">
+        <v>234</v>
+      </c>
+      <c r="F32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="G32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="H32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="I32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="J32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="K32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="L32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="M32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="N32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="O32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="P32" s="117" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q32" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="134" t="s">
+        <v>260</v>
+      </c>
+      <c r="B33" s="110" t="s">
+        <v>227</v>
+      </c>
+      <c r="C33" s="111" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="123">
+        <v>17</v>
+      </c>
+      <c r="E33" s="123">
+        <v>15</v>
+      </c>
+      <c r="F33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P33" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q33" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="134" t="s">
+        <v>259</v>
+      </c>
+      <c r="B34" s="111" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" s="111" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" s="123">
+        <v>82</v>
+      </c>
+      <c r="E34" s="123">
+        <v>54</v>
+      </c>
+      <c r="F34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P34" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q34" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="168" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="168"/>
+      <c r="C35" s="116" t="s">
+        <v>246</v>
+      </c>
+      <c r="D35" s="117">
+        <v>60</v>
+      </c>
+      <c r="E35" s="150">
+        <v>16</v>
+      </c>
+      <c r="F35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P35" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q35" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="134" t="s">
+        <v>252</v>
+      </c>
+      <c r="B36" s="110" t="s">
+        <v>245</v>
+      </c>
+      <c r="C36" s="111" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="123">
+        <v>58</v>
+      </c>
+      <c r="E36" s="123">
+        <v>16</v>
+      </c>
+      <c r="F36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P36" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q36" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="187" t="s">
+        <v>263</v>
+      </c>
+      <c r="B37" s="187"/>
+      <c r="C37" s="139" t="s">
+        <v>121</v>
+      </c>
+      <c r="D37" s="150">
+        <v>178</v>
+      </c>
+      <c r="E37" s="150">
+        <v>148</v>
+      </c>
+      <c r="F37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P37" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q37" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="186" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" s="186"/>
+      <c r="C38" s="186"/>
+      <c r="D38" s="150">
+        <v>9742</v>
+      </c>
+      <c r="E38" s="150">
+        <v>7723</v>
+      </c>
+      <c r="F38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="G38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="I38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="J38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="K38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="L38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="M38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="N38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="O38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="P38" s="150" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q38" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="134" t="s">
+        <v>244</v>
+      </c>
+      <c r="B39" s="136" t="s">
+        <v>278</v>
+      </c>
+      <c r="C39" s="122" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" s="123">
+        <v>15</v>
+      </c>
+      <c r="E39" s="123">
+        <v>13</v>
+      </c>
+      <c r="F39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P39" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q39" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="140" t="s">
+        <v>253</v>
+      </c>
+      <c r="B40" s="113" t="s">
+        <v>245</v>
+      </c>
+      <c r="C40" s="111" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="123">
+        <v>12</v>
+      </c>
+      <c r="E40" s="123">
+        <v>8</v>
+      </c>
+      <c r="F40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="G40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="I40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="J40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="K40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="L40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="M40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="N40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="O40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="P40" s="123" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q40" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="183" t="s">
+        <v>120</v>
+      </c>
+      <c r="B41" s="183"/>
+      <c r="C41" s="183"/>
+      <c r="D41" s="183"/>
+      <c r="E41" s="183"/>
+      <c r="F41" s="183"/>
+      <c r="G41" s="183"/>
+      <c r="H41" s="183"/>
+      <c r="I41" s="183"/>
+      <c r="J41" s="183"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="183"/>
+      <c r="M41" s="183"/>
+      <c r="N41" s="183"/>
+      <c r="O41" s="183"/>
+      <c r="P41" s="183"/>
+      <c r="Q41" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="170" t="s">
+        <v>264</v>
+      </c>
+      <c r="B42" s="170"/>
+      <c r="C42" s="170"/>
+      <c r="D42" s="170"/>
+      <c r="E42" s="170"/>
+      <c r="F42" s="170"/>
+      <c r="G42" s="170"/>
+      <c r="H42" s="170"/>
+      <c r="I42" s="170"/>
+      <c r="J42" s="170"/>
+      <c r="K42" s="170"/>
+      <c r="L42" s="170"/>
+      <c r="M42" s="170"/>
+      <c r="N42" s="170"/>
+      <c r="O42" s="170"/>
+      <c r="P42" s="170"/>
+      <c r="Q42" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="164" t="s">
+        <v>265</v>
+      </c>
+      <c r="B43" s="164"/>
+      <c r="C43" s="164"/>
+      <c r="D43" s="164"/>
+      <c r="E43" s="164"/>
+      <c r="F43" s="164"/>
+      <c r="G43" s="164"/>
+      <c r="H43" s="164"/>
+      <c r="I43" s="164"/>
+      <c r="J43" s="164"/>
+      <c r="K43" s="164"/>
+      <c r="L43" s="164"/>
+      <c r="M43" s="164"/>
+      <c r="N43" s="164"/>
+      <c r="O43" s="164"/>
+      <c r="P43" s="164"/>
+      <c r="Q43" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="J44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="K44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="L44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="M44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="N44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="O44" s="142" t="s">
+        <v>1</v>
+      </c>
+      <c r="P44" s="143" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="95" t="s">
+        <v>5</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
     <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A43:P43"/>
+    <mergeCell ref="A32:B32"/>
     <mergeCell ref="A35:B35"/>
-    <mergeCell ref="A24:B24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A41:P41"/>
     <mergeCell ref="A42:P42"/>
-    <mergeCell ref="A41:P41"/>
   </mergeCells>
+  <phoneticPr fontId="66" type="noConversion"/>
   <conditionalFormatting sqref="A35">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B39">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{9DD53C7D-F809-4BE8-9CEB-47415307102E}"/>
+    <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{BA2AE156-305E-4C83-983C-9C60216CBA03}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28A4A8BC-B510-4EDF-919E-FAE131D040AB}">
   <sheetPr>
     <tabColor theme="2"/>
   </sheetPr>
   <dimension ref="A1:B36"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="91.140625" style="71" customWidth="1"/>
     <col min="2" max="2" width="4.140625" style="45" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="11.28515625" style="58"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="46" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="44" t="s">
         <v>107</v>
       </c>
@@ -5687,107 +7997,107 @@
       <c r="A25" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="63" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="64" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B28" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:2" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="65" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B29" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:2" ht="31.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="66" t="s">
         <v>124</v>
       </c>
       <c r="B30" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="67" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B31" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:2" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="68" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:2" ht="53.85" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="66" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="B34" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:2" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="69" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B35" s="45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="45" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A31" r:id="rId1" xr:uid="{654EA030-E4A9-4B03-BDEE-0DC28CC285F0}"/>
     <hyperlink ref="A29" r:id="rId2" xr:uid="{21A69E9B-066D-420E-A04D-BA5716344C3F}"/>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{3D8A4D58-EF27-47F5-BDE7-805B9446FBBD}"/>
     <hyperlink ref="A26" r:id="rId3" xr:uid="{0791E1C0-1AAB-4D8F-877F-3292FF17DD65}"/>
     <hyperlink ref="A23" r:id="rId4" xr:uid="{E857EFEB-FA22-4DF1-A2CB-3EB0C843B0F4}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
@@ -5866,298 +8176,299 @@
     </row>
     <row r="8" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="77" t="s">
         <v>202</v>
       </c>
       <c r="B8" s="73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="77" t="s">
         <v>165</v>
       </c>
       <c r="B9" s="73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="79" t="s">
         <v>201</v>
       </c>
       <c r="B10" s="73" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>1</v>
+    <row r="11" spans="1:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="79" t="s">
+        <v>295</v>
       </c>
       <c r="B11" s="73" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" location="Impressum!A1" display="Zeichenerklärung, Impressum" xr:uid="{85F79494-9D6F-4665-A8AD-1D559F50D037}"/>
     <hyperlink ref="A6" location="'2. Monatlich Gestorbene 2021'!A1" display="'2. Monatlich Gestorbene 2021'!A1" xr:uid="{616C6462-E8AC-461D-900F-EB71FD2A6842}"/>
     <hyperlink ref="A5" location="'1. Monatlich Gestorbene 2020'!A1" display="'1. Monatlich Gestorbene 2020'!A1" xr:uid="{08F0B79B-A66B-4F23-AB0B-922EF07DBB92}"/>
     <hyperlink ref="A7" location="'3. Monatlich Gestorbene 2022'!A1" display="'3. Monatlich Gestorbene 2022'!A1" xr:uid="{DB96575C-8613-4E1D-B420-86294A34B2C8}"/>
     <hyperlink ref="A8" location="'4. Monatlich Gestorbene 2023'!A1" display="'4. Monatlich Gestorbene 2023'!A1" xr:uid="{C7DFCEE4-FA02-4CC0-A09E-A4DEA956C6D7}"/>
     <hyperlink ref="A3" location="Vorbemerkungen!A1" display="Vorbemerkungen!A1" xr:uid="{9062BD6B-3C98-478C-80C1-E866AF68F3D4}"/>
     <hyperlink ref="A9" location="'5. Monatlich Gestorbene 2024'!A1" display="'5. Monatlich Gestorbene 2024'!A1" xr:uid="{99826F3F-D333-4EF9-8BC0-C4DF178A21D5}"/>
     <hyperlink ref="A10" location="'6. Monatlich Gestorbene 2025'!A1" display="'6. Monatlich Gestorbene 2025'!A1" xr:uid="{32DB99B0-6FD9-42E5-B108-AFCDAC9E2E89}"/>
+    <hyperlink ref="A11" location="'7. Monatlich Gestorbene 2026'!A1" display="'7. Monatlich Gestorbene 2026'!A1" xr:uid="{54775B0F-6E51-44A7-BE08-7C22F416066C}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{008E9C44-5DCB-4AE2-8DA1-2C392F0B2D5D}">
   <sheetPr>
     <tabColor theme="2"/>
   </sheetPr>
   <dimension ref="A1:B16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="91.42578125" style="85" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="94" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="85"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="46" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="81" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="83" t="s">
         <v>47</v>
       </c>
       <c r="B2" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B3" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="86" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B4" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B5" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="86" t="s">
         <v>145</v>
       </c>
       <c r="B6" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="86" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B7" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="86" t="s">
         <v>122</v>
       </c>
       <c r="B8" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="86" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B9" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="87" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="88" t="s">
         <v>200</v>
       </c>
       <c r="B11" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="88" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="84" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="90" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="89" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B14" s="84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="93" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="91" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B15" s="92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="84" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="84" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{C9099CDC-5EE6-4A5F-8013-5445F6AE6FB7}"/>
     <hyperlink ref="A12" r:id="rId1" xr:uid="{21BAD358-657A-47EC-AB15-506356FC326A}"/>
     <hyperlink ref="A11" r:id="rId2" xr:uid="{23DDE1AB-118E-4598-8985-87ADE2A19757}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D49DA173-A5DB-469E-9407-9E8AD1BF0EBC}">
   <sheetPr>
     <tabColor theme="2"/>
   </sheetPr>
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="97" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="97" customWidth="1"/>
     <col min="4" max="16" width="8.28515625" style="97" customWidth="1"/>
     <col min="17" max="17" width="3.5703125" style="95" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="96" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="164" t="s">
+      <c r="A1" s="165" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="164"/>
-[...13 lines deleted...]
-      <c r="P1" s="164"/>
+      <c r="B1" s="165"/>
+      <c r="C1" s="165"/>
+      <c r="D1" s="165"/>
+      <c r="E1" s="165"/>
+      <c r="F1" s="165"/>
+      <c r="G1" s="165"/>
+      <c r="H1" s="165"/>
+      <c r="I1" s="165"/>
+      <c r="J1" s="165"/>
+      <c r="K1" s="165"/>
+      <c r="L1" s="165"/>
+      <c r="M1" s="165"/>
+      <c r="N1" s="165"/>
+      <c r="O1" s="165"/>
+      <c r="P1" s="165"/>
       <c r="Q1" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="165" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="165"/>
+      <c r="A2" s="166" t="s">
+        <v>276</v>
+      </c>
+      <c r="B2" s="166"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="166"/>
+      <c r="H2" s="166"/>
+      <c r="I2" s="166"/>
+      <c r="J2" s="166"/>
+      <c r="K2" s="166"/>
+      <c r="L2" s="166"/>
+      <c r="M2" s="166"/>
+      <c r="N2" s="166"/>
+      <c r="O2" s="166"/>
+      <c r="P2" s="166"/>
       <c r="Q2" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="104" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="98" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="99" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="100" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="101" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="102" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="101" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="102" t="s">
         <v>16</v>
@@ -6172,368 +8483,368 @@
         <v>19</v>
       </c>
       <c r="K3" s="102" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="101" t="s">
         <v>21</v>
       </c>
       <c r="M3" s="102" t="s">
         <v>22</v>
       </c>
       <c r="N3" s="101" t="s">
         <v>23</v>
       </c>
       <c r="O3" s="102" t="s">
         <v>24</v>
       </c>
       <c r="P3" s="103" t="s">
         <v>25</v>
       </c>
       <c r="Q3" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="166" t="s">
+      <c r="A4" s="167" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="166"/>
+      <c r="B4" s="167"/>
       <c r="C4" s="105" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="106">
         <v>133</v>
       </c>
       <c r="E4" s="106">
         <v>92</v>
       </c>
       <c r="F4" s="106">
         <v>112</v>
       </c>
       <c r="G4" s="106">
         <v>107</v>
       </c>
       <c r="H4" s="106">
         <v>84</v>
       </c>
       <c r="I4" s="106">
         <v>81</v>
       </c>
       <c r="J4" s="106">
         <v>75</v>
       </c>
       <c r="K4" s="106">
         <v>103</v>
       </c>
       <c r="L4" s="106">
         <v>86</v>
       </c>
       <c r="M4" s="106">
         <v>92</v>
       </c>
       <c r="N4" s="106">
         <v>97</v>
       </c>
       <c r="O4" s="106">
         <v>105</v>
       </c>
       <c r="P4" s="107">
         <v>1167</v>
       </c>
       <c r="Q4" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="162"/>
+      <c r="B5" s="163"/>
       <c r="C5" s="105" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="106">
         <v>2082</v>
       </c>
       <c r="E5" s="106">
         <v>1936</v>
       </c>
       <c r="F5" s="106">
         <v>2064</v>
       </c>
       <c r="G5" s="106">
         <v>1909</v>
       </c>
       <c r="H5" s="106">
         <v>2013</v>
       </c>
       <c r="I5" s="106">
         <v>1927</v>
       </c>
       <c r="J5" s="106">
         <v>1970</v>
       </c>
       <c r="K5" s="106">
         <v>1948</v>
       </c>
       <c r="L5" s="106">
         <v>1918</v>
       </c>
       <c r="M5" s="106">
         <v>2025</v>
       </c>
       <c r="N5" s="106">
         <v>1911</v>
       </c>
       <c r="O5" s="106">
         <v>2073</v>
       </c>
       <c r="P5" s="106">
         <v>23776</v>
       </c>
       <c r="Q5" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A6" s="109" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B6" s="110" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C6" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="112">
         <v>2028</v>
       </c>
       <c r="E6" s="112">
         <v>1879</v>
       </c>
       <c r="F6" s="112">
         <v>2005</v>
       </c>
       <c r="G6" s="112">
         <v>1853</v>
       </c>
       <c r="H6" s="112">
         <v>1942</v>
       </c>
       <c r="I6" s="112">
         <v>1862</v>
       </c>
       <c r="J6" s="112">
         <v>1915</v>
       </c>
       <c r="K6" s="112">
         <v>1903</v>
       </c>
       <c r="L6" s="112">
         <v>1842</v>
       </c>
       <c r="M6" s="112">
         <v>1968</v>
       </c>
       <c r="N6" s="112">
         <v>1835</v>
       </c>
       <c r="O6" s="112">
         <v>2029</v>
       </c>
       <c r="P6" s="112">
         <v>23061</v>
       </c>
       <c r="Q6" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="114" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A7" s="109" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B7" s="113" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="112">
         <v>611</v>
       </c>
       <c r="E7" s="112">
         <v>560</v>
       </c>
       <c r="F7" s="112">
         <v>615</v>
       </c>
       <c r="G7" s="112">
         <v>559</v>
       </c>
       <c r="H7" s="112">
         <v>571</v>
       </c>
       <c r="I7" s="112">
         <v>568</v>
       </c>
       <c r="J7" s="112">
         <v>602</v>
       </c>
       <c r="K7" s="112">
         <v>568</v>
       </c>
       <c r="L7" s="112">
         <v>576</v>
       </c>
       <c r="M7" s="112">
         <v>636</v>
       </c>
       <c r="N7" s="112">
         <v>549</v>
       </c>
       <c r="O7" s="112">
         <v>603</v>
       </c>
       <c r="P7" s="112">
         <v>7018</v>
       </c>
       <c r="Q7" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="114" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="109" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B8" s="115" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C8" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="112">
         <v>444</v>
       </c>
       <c r="E8" s="112">
         <v>404</v>
       </c>
       <c r="F8" s="112">
         <v>412</v>
       </c>
       <c r="G8" s="112">
         <v>371</v>
       </c>
       <c r="H8" s="112">
         <v>417</v>
       </c>
       <c r="I8" s="112">
         <v>413</v>
       </c>
       <c r="J8" s="112">
         <v>407</v>
       </c>
       <c r="K8" s="112">
         <v>419</v>
       </c>
       <c r="L8" s="112">
         <v>398</v>
       </c>
       <c r="M8" s="112">
         <v>384</v>
       </c>
       <c r="N8" s="112">
         <v>360</v>
       </c>
       <c r="O8" s="112">
         <v>420</v>
       </c>
       <c r="P8" s="112">
         <v>4849</v>
       </c>
       <c r="Q8" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="114" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="109" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B9" s="115" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="112">
         <v>163</v>
       </c>
       <c r="E9" s="112">
         <v>167</v>
       </c>
       <c r="F9" s="112">
         <v>158</v>
       </c>
       <c r="G9" s="112">
         <v>164</v>
       </c>
       <c r="H9" s="112">
         <v>178</v>
       </c>
       <c r="I9" s="112">
         <v>160</v>
       </c>
       <c r="J9" s="112">
         <v>158</v>
       </c>
       <c r="K9" s="112">
         <v>139</v>
       </c>
       <c r="L9" s="112">
         <v>143</v>
       </c>
       <c r="M9" s="112">
         <v>159</v>
       </c>
       <c r="N9" s="112">
         <v>176</v>
       </c>
       <c r="O9" s="112">
         <v>170</v>
       </c>
       <c r="P9" s="112">
         <v>1935</v>
       </c>
       <c r="Q9" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="162" t="s">
+      <c r="A10" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="162"/>
+      <c r="B10" s="163"/>
       <c r="C10" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="106">
         <v>282</v>
       </c>
       <c r="E10" s="106">
         <v>301</v>
       </c>
       <c r="F10" s="106">
         <v>348</v>
       </c>
       <c r="G10" s="106">
         <v>286</v>
       </c>
       <c r="H10" s="106">
         <v>275</v>
       </c>
       <c r="I10" s="106">
         <v>241</v>
       </c>
       <c r="J10" s="106">
         <v>270</v>
       </c>
       <c r="K10" s="106">
@@ -6541,205 +8852,205 @@
       </c>
       <c r="L10" s="106">
         <v>256</v>
       </c>
       <c r="M10" s="106">
         <v>270</v>
       </c>
       <c r="N10" s="106">
         <v>304</v>
       </c>
       <c r="O10" s="106">
         <v>324</v>
       </c>
       <c r="P10" s="106">
         <v>3480</v>
       </c>
       <c r="Q10" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A11" s="109" t="s">
         <v>125</v>
       </c>
       <c r="B11" s="110" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="112">
         <v>180</v>
       </c>
       <c r="E11" s="112">
         <v>208</v>
       </c>
       <c r="F11" s="112">
         <v>224</v>
       </c>
       <c r="G11" s="112">
         <v>206</v>
       </c>
       <c r="H11" s="112">
         <v>182</v>
       </c>
       <c r="I11" s="112">
         <v>176</v>
       </c>
       <c r="J11" s="112">
         <v>186</v>
       </c>
       <c r="K11" s="112">
         <v>216</v>
       </c>
       <c r="L11" s="112">
         <v>152</v>
       </c>
       <c r="M11" s="112">
         <v>174</v>
       </c>
       <c r="N11" s="112">
         <v>188</v>
       </c>
       <c r="O11" s="112">
         <v>221</v>
       </c>
       <c r="P11" s="112">
         <v>2313</v>
       </c>
       <c r="Q11" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="162" t="s">
+      <c r="A12" s="163" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="162"/>
+      <c r="B12" s="163"/>
       <c r="C12" s="105" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="106">
         <v>671</v>
       </c>
       <c r="E12" s="106">
         <v>576</v>
       </c>
       <c r="F12" s="106">
         <v>646</v>
       </c>
       <c r="G12" s="106">
         <v>546</v>
       </c>
       <c r="H12" s="106">
         <v>465</v>
       </c>
       <c r="I12" s="106">
         <v>500</v>
       </c>
       <c r="J12" s="106">
         <v>473</v>
       </c>
       <c r="K12" s="106">
         <v>624</v>
       </c>
       <c r="L12" s="106">
         <v>547</v>
       </c>
       <c r="M12" s="106">
         <v>552</v>
       </c>
       <c r="N12" s="106">
         <v>555</v>
       </c>
       <c r="O12" s="106">
         <v>675</v>
       </c>
       <c r="P12" s="106">
         <v>6830</v>
       </c>
       <c r="Q12" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A13" s="109" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B13" s="110" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="111" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="112">
         <v>558</v>
       </c>
       <c r="E13" s="112">
         <v>478</v>
       </c>
       <c r="F13" s="112">
         <v>548</v>
       </c>
       <c r="G13" s="112">
         <v>458</v>
       </c>
       <c r="H13" s="112">
         <v>381</v>
       </c>
       <c r="I13" s="112">
         <v>407</v>
       </c>
       <c r="J13" s="112">
         <v>375</v>
       </c>
       <c r="K13" s="112">
         <v>542</v>
       </c>
       <c r="L13" s="112">
         <v>457</v>
       </c>
       <c r="M13" s="112">
         <v>446</v>
       </c>
       <c r="N13" s="112">
         <v>466</v>
       </c>
       <c r="O13" s="112">
         <v>549</v>
       </c>
       <c r="P13" s="112">
         <v>5665</v>
       </c>
       <c r="Q13" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="108" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="109" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="111" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="112">
         <v>99</v>
       </c>
       <c r="E14" s="112">
         <v>75</v>
       </c>
       <c r="F14" s="112">
         <v>79</v>
       </c>
       <c r="G14" s="112">
         <v>71</v>
       </c>
       <c r="H14" s="112">
         <v>63</v>
       </c>
       <c r="I14" s="112">
         <v>76</v>
       </c>
@@ -6747,207 +9058,207 @@
         <v>74</v>
       </c>
       <c r="K14" s="112">
         <v>72</v>
       </c>
       <c r="L14" s="112">
         <v>76</v>
       </c>
       <c r="M14" s="112">
         <v>85</v>
       </c>
       <c r="N14" s="112">
         <v>68</v>
       </c>
       <c r="O14" s="112">
         <v>101</v>
       </c>
       <c r="P14" s="112">
         <v>939</v>
       </c>
       <c r="Q14" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="162" t="s">
+      <c r="A15" s="163" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="105" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="106">
         <v>291</v>
       </c>
       <c r="E15" s="106">
         <v>273</v>
       </c>
       <c r="F15" s="106">
         <v>287</v>
       </c>
       <c r="G15" s="106">
         <v>260</v>
       </c>
       <c r="H15" s="106">
         <v>253</v>
       </c>
       <c r="I15" s="106">
         <v>219</v>
       </c>
       <c r="J15" s="106">
         <v>254</v>
       </c>
       <c r="K15" s="106">
         <v>294</v>
       </c>
       <c r="L15" s="106">
         <v>260</v>
       </c>
       <c r="M15" s="106">
         <v>281</v>
       </c>
       <c r="N15" s="106">
         <v>270</v>
       </c>
       <c r="O15" s="106">
         <v>277</v>
       </c>
       <c r="P15" s="106">
         <v>3219</v>
       </c>
       <c r="Q15" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="162" t="s">
+      <c r="A16" s="163" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="163"/>
       <c r="C16" s="105" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="106">
         <v>3209</v>
       </c>
       <c r="E16" s="106">
         <v>2953</v>
       </c>
       <c r="F16" s="106">
         <v>3276</v>
       </c>
       <c r="G16" s="106">
         <v>3033</v>
       </c>
       <c r="H16" s="106">
         <v>2880</v>
       </c>
       <c r="I16" s="106">
         <v>2682</v>
       </c>
       <c r="J16" s="106">
         <v>2698</v>
       </c>
       <c r="K16" s="106">
         <v>2974</v>
       </c>
       <c r="L16" s="106">
         <v>2856</v>
       </c>
       <c r="M16" s="106">
         <v>2872</v>
       </c>
       <c r="N16" s="106">
         <v>2910</v>
       </c>
       <c r="O16" s="106">
         <v>3241</v>
       </c>
       <c r="P16" s="106">
         <v>35584</v>
       </c>
       <c r="Q16" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A17" s="109" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B17" s="110" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C17" s="111" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="112">
         <v>435</v>
       </c>
       <c r="E17" s="112">
         <v>364</v>
       </c>
       <c r="F17" s="112">
         <v>463</v>
       </c>
       <c r="G17" s="112">
         <v>463</v>
       </c>
       <c r="H17" s="112">
         <v>426</v>
       </c>
       <c r="I17" s="112">
         <v>360</v>
       </c>
       <c r="J17" s="112">
         <v>375</v>
       </c>
       <c r="K17" s="112">
         <v>395</v>
       </c>
       <c r="L17" s="112">
         <v>375</v>
       </c>
       <c r="M17" s="112">
         <v>455</v>
       </c>
       <c r="N17" s="112">
         <v>426</v>
       </c>
       <c r="O17" s="112">
         <v>476</v>
       </c>
       <c r="P17" s="112">
         <v>5013</v>
       </c>
       <c r="Q17" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="114" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="109" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="112">
         <v>1207</v>
       </c>
       <c r="E18" s="112">
         <v>1071</v>
       </c>
       <c r="F18" s="112">
         <v>1181</v>
       </c>
       <c r="G18" s="112">
         <v>1167</v>
       </c>
       <c r="H18" s="112">
         <v>1034</v>
       </c>
       <c r="I18" s="112">
         <v>982</v>
       </c>
@@ -6956,104 +9267,104 @@
       </c>
       <c r="K18" s="112">
         <v>1074</v>
       </c>
       <c r="L18" s="112">
         <v>1055</v>
       </c>
       <c r="M18" s="112">
         <v>1019</v>
       </c>
       <c r="N18" s="112">
         <v>1029</v>
       </c>
       <c r="O18" s="112">
         <v>1180</v>
       </c>
       <c r="P18" s="112">
         <v>12986</v>
       </c>
       <c r="Q18" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="114" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A19" s="109" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B19" s="113" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C19" s="111" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="112">
         <v>414</v>
       </c>
       <c r="E19" s="112">
         <v>346</v>
       </c>
       <c r="F19" s="112">
         <v>358</v>
       </c>
       <c r="G19" s="112">
         <v>379</v>
       </c>
       <c r="H19" s="112">
         <v>345</v>
       </c>
       <c r="I19" s="112">
         <v>338</v>
       </c>
       <c r="J19" s="112">
         <v>322</v>
       </c>
       <c r="K19" s="112">
         <v>341</v>
       </c>
       <c r="L19" s="112">
         <v>351</v>
       </c>
       <c r="M19" s="112">
         <v>343</v>
       </c>
       <c r="N19" s="112">
         <v>339</v>
       </c>
       <c r="O19" s="112">
         <v>412</v>
       </c>
       <c r="P19" s="112">
         <v>4288</v>
       </c>
       <c r="Q19" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" s="114" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="109" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B20" s="111" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="112">
         <v>918</v>
       </c>
       <c r="E20" s="112">
         <v>903</v>
       </c>
       <c r="F20" s="112">
         <v>912</v>
       </c>
       <c r="G20" s="112">
         <v>802</v>
       </c>
       <c r="H20" s="112">
         <v>802</v>
       </c>
       <c r="I20" s="112">
         <v>766</v>
       </c>
@@ -7062,51 +9373,51 @@
       </c>
       <c r="K20" s="112">
         <v>837</v>
       </c>
       <c r="L20" s="112">
         <v>777</v>
       </c>
       <c r="M20" s="112">
         <v>738</v>
       </c>
       <c r="N20" s="112">
         <v>803</v>
       </c>
       <c r="O20" s="112">
         <v>913</v>
       </c>
       <c r="P20" s="112">
         <v>9911</v>
       </c>
       <c r="Q20" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" s="114" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="109" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B21" s="111" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="112">
         <v>433</v>
       </c>
       <c r="E21" s="112">
         <v>422</v>
       </c>
       <c r="F21" s="112">
         <v>472</v>
       </c>
       <c r="G21" s="112">
         <v>415</v>
       </c>
       <c r="H21" s="112">
         <v>442</v>
       </c>
       <c r="I21" s="112">
         <v>376</v>
       </c>
@@ -7115,57 +9426,57 @@
       </c>
       <c r="K21" s="112">
         <v>476</v>
       </c>
       <c r="L21" s="112">
         <v>436</v>
       </c>
       <c r="M21" s="112">
         <v>442</v>
       </c>
       <c r="N21" s="112">
         <v>442</v>
       </c>
       <c r="O21" s="112">
         <v>465</v>
       </c>
       <c r="P21" s="112">
         <v>5224</v>
       </c>
       <c r="Q21" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" s="114" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A22" s="109" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B22" s="113" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C22" s="111" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D22" s="112">
         <v>112</v>
       </c>
       <c r="E22" s="112">
         <v>73</v>
       </c>
       <c r="F22" s="112">
         <v>115</v>
       </c>
       <c r="G22" s="112">
         <v>92</v>
       </c>
       <c r="H22" s="112">
         <v>102</v>
       </c>
       <c r="I22" s="112">
         <v>94</v>
       </c>
       <c r="J22" s="112">
         <v>84</v>
       </c>
       <c r="K22" s="112">
         <v>86</v>
       </c>
@@ -7220,106 +9531,106 @@
         <v>102</v>
       </c>
       <c r="K23" s="112">
         <v>86</v>
       </c>
       <c r="L23" s="112">
         <v>113</v>
       </c>
       <c r="M23" s="112">
         <v>97</v>
       </c>
       <c r="N23" s="112">
         <v>113</v>
       </c>
       <c r="O23" s="112">
         <v>95</v>
       </c>
       <c r="P23" s="112">
         <v>1185</v>
       </c>
       <c r="Q23" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="162" t="s">
+      <c r="A24" s="163" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="162"/>
+      <c r="B24" s="163"/>
       <c r="C24" s="105" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="106">
         <v>770</v>
       </c>
       <c r="E24" s="106">
         <v>743</v>
       </c>
       <c r="F24" s="106">
         <v>869</v>
       </c>
       <c r="G24" s="106">
         <v>581</v>
       </c>
       <c r="H24" s="106">
         <v>510</v>
       </c>
       <c r="I24" s="106">
         <v>524</v>
       </c>
       <c r="J24" s="106">
         <v>441</v>
       </c>
       <c r="K24" s="106">
         <v>569</v>
       </c>
       <c r="L24" s="106">
         <v>497</v>
       </c>
       <c r="M24" s="106">
         <v>512</v>
       </c>
       <c r="N24" s="106">
         <v>508</v>
       </c>
       <c r="O24" s="106">
         <v>550</v>
       </c>
       <c r="P24" s="106">
         <v>7074</v>
       </c>
       <c r="Q24" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A25" s="109" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B25" s="110" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C25" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="112">
         <v>274</v>
       </c>
       <c r="E25" s="112">
         <v>259</v>
       </c>
       <c r="F25" s="112">
         <v>323</v>
       </c>
       <c r="G25" s="112">
         <v>188</v>
       </c>
       <c r="H25" s="112">
         <v>154</v>
       </c>
       <c r="I25" s="112">
         <v>126</v>
       </c>
       <c r="J25" s="112">
         <v>109</v>
       </c>
@@ -7377,415 +9688,415 @@
         <v>258</v>
       </c>
       <c r="K26" s="112">
         <v>307</v>
       </c>
       <c r="L26" s="112">
         <v>263</v>
       </c>
       <c r="M26" s="112">
         <v>291</v>
       </c>
       <c r="N26" s="112">
         <v>272</v>
       </c>
       <c r="O26" s="112">
         <v>294</v>
       </c>
       <c r="P26" s="112">
         <v>3819</v>
       </c>
       <c r="Q26" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="162" t="s">
+      <c r="A27" s="163" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="105" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="106">
         <v>346</v>
       </c>
       <c r="E27" s="106">
         <v>314</v>
       </c>
       <c r="F27" s="106">
         <v>356</v>
       </c>
       <c r="G27" s="106">
         <v>327</v>
       </c>
       <c r="H27" s="106">
         <v>304</v>
       </c>
       <c r="I27" s="106">
         <v>292</v>
       </c>
       <c r="J27" s="106">
         <v>293</v>
       </c>
       <c r="K27" s="106">
         <v>295</v>
       </c>
       <c r="L27" s="106">
         <v>298</v>
       </c>
       <c r="M27" s="106">
         <v>360</v>
       </c>
       <c r="N27" s="106">
         <v>296</v>
       </c>
       <c r="O27" s="106">
         <v>320</v>
       </c>
       <c r="P27" s="106">
         <v>3801</v>
       </c>
       <c r="Q27" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A28" s="109" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B28" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C28" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="112">
         <v>127</v>
       </c>
       <c r="E28" s="112">
         <v>109</v>
       </c>
       <c r="F28" s="112">
         <v>139</v>
       </c>
       <c r="G28" s="112">
         <v>105</v>
       </c>
       <c r="H28" s="112">
         <v>114</v>
       </c>
       <c r="I28" s="112">
         <v>125</v>
       </c>
       <c r="J28" s="112">
         <v>109</v>
       </c>
       <c r="K28" s="112">
         <v>115</v>
       </c>
       <c r="L28" s="112">
         <v>103</v>
       </c>
       <c r="M28" s="112">
         <v>128</v>
       </c>
       <c r="N28" s="112">
         <v>141</v>
       </c>
       <c r="O28" s="112">
         <v>140</v>
       </c>
       <c r="P28" s="112">
         <v>1455</v>
       </c>
       <c r="Q28" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="162" t="s">
+      <c r="A29" s="163" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="162"/>
+      <c r="B29" s="163"/>
       <c r="C29" s="116" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="106">
         <v>266</v>
       </c>
       <c r="E29" s="106">
         <v>259</v>
       </c>
       <c r="F29" s="106">
         <v>289</v>
       </c>
       <c r="G29" s="106">
         <v>267</v>
       </c>
       <c r="H29" s="106">
         <v>238</v>
       </c>
       <c r="I29" s="106">
         <v>227</v>
       </c>
       <c r="J29" s="106">
         <v>227</v>
       </c>
       <c r="K29" s="106">
         <v>311</v>
       </c>
       <c r="L29" s="106">
         <v>254</v>
       </c>
       <c r="M29" s="106">
         <v>245</v>
       </c>
       <c r="N29" s="106">
         <v>259</v>
       </c>
       <c r="O29" s="106">
         <v>271</v>
       </c>
       <c r="P29" s="106">
         <v>3113</v>
       </c>
       <c r="Q29" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A30" s="109" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B30" s="110" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="112">
         <v>198</v>
       </c>
       <c r="E30" s="112">
         <v>203</v>
       </c>
       <c r="F30" s="112">
         <v>198</v>
       </c>
       <c r="G30" s="112">
         <v>196</v>
       </c>
       <c r="H30" s="112">
         <v>170</v>
       </c>
       <c r="I30" s="112">
         <v>169</v>
       </c>
       <c r="J30" s="112">
         <v>165</v>
       </c>
       <c r="K30" s="112">
         <v>213</v>
       </c>
       <c r="L30" s="112">
         <v>186</v>
       </c>
       <c r="M30" s="112">
         <v>179</v>
       </c>
       <c r="N30" s="112">
         <v>190</v>
       </c>
       <c r="O30" s="112">
         <v>195</v>
       </c>
       <c r="P30" s="112">
         <v>2262</v>
       </c>
       <c r="Q30" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="108" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="167" t="s">
+      <c r="A31" s="168" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="167"/>
+      <c r="B31" s="168"/>
       <c r="C31" s="116" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D31" s="106">
         <v>234</v>
       </c>
       <c r="E31" s="106">
         <v>231</v>
       </c>
       <c r="F31" s="106">
         <v>247</v>
       </c>
       <c r="G31" s="106">
         <v>192</v>
       </c>
       <c r="H31" s="106">
         <v>213</v>
       </c>
       <c r="I31" s="106">
         <v>214</v>
       </c>
       <c r="J31" s="106">
         <v>234</v>
       </c>
       <c r="K31" s="106">
         <v>280</v>
       </c>
       <c r="L31" s="106">
         <v>206</v>
       </c>
       <c r="M31" s="106">
         <v>225</v>
       </c>
       <c r="N31" s="106">
         <v>224</v>
       </c>
       <c r="O31" s="106">
         <v>234</v>
       </c>
       <c r="P31" s="106">
         <v>2734</v>
       </c>
       <c r="Q31" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="162" t="s">
+      <c r="A32" s="163" t="s">
         <v>45</v>
       </c>
-      <c r="B32" s="162"/>
+      <c r="B32" s="163"/>
       <c r="C32" s="105" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="106">
         <v>270</v>
       </c>
       <c r="E32" s="106">
         <v>230</v>
       </c>
       <c r="F32" s="106">
         <v>244</v>
       </c>
       <c r="G32" s="106">
         <v>239</v>
       </c>
       <c r="H32" s="106">
         <v>263</v>
       </c>
       <c r="I32" s="106">
         <v>252</v>
       </c>
       <c r="J32" s="106">
         <v>257</v>
       </c>
       <c r="K32" s="106">
         <v>259</v>
       </c>
       <c r="L32" s="106">
         <v>253</v>
       </c>
       <c r="M32" s="106">
         <v>259</v>
       </c>
       <c r="N32" s="106">
         <v>243</v>
       </c>
       <c r="O32" s="106">
         <v>233</v>
       </c>
       <c r="P32" s="106">
         <v>3002</v>
       </c>
       <c r="Q32" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" s="108" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A33" s="109" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B33" s="110" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C33" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="112">
         <v>36</v>
       </c>
       <c r="E33" s="112">
         <v>26</v>
       </c>
       <c r="F33" s="112">
         <v>23</v>
       </c>
       <c r="G33" s="112">
         <v>28</v>
       </c>
       <c r="H33" s="112">
         <v>25</v>
       </c>
       <c r="I33" s="112">
         <v>33</v>
       </c>
       <c r="J33" s="112">
         <v>33</v>
       </c>
       <c r="K33" s="112">
         <v>32</v>
       </c>
       <c r="L33" s="112">
         <v>30</v>
       </c>
       <c r="M33" s="112">
         <v>32</v>
       </c>
       <c r="N33" s="112">
         <v>22</v>
       </c>
       <c r="O33" s="112">
         <v>31</v>
       </c>
       <c r="P33" s="112">
         <v>351</v>
       </c>
       <c r="Q33" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" s="108" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="109" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B34" s="111" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="112">
         <v>79</v>
       </c>
       <c r="E34" s="112">
         <v>63</v>
       </c>
       <c r="F34" s="112">
         <v>79</v>
       </c>
       <c r="G34" s="112">
         <v>63</v>
       </c>
       <c r="H34" s="112">
         <v>90</v>
       </c>
       <c r="I34" s="112">
         <v>78</v>
       </c>
@@ -7793,54 +10104,54 @@
         <v>79</v>
       </c>
       <c r="K34" s="112">
         <v>88</v>
       </c>
       <c r="L34" s="112">
         <v>70</v>
       </c>
       <c r="M34" s="112">
         <v>73</v>
       </c>
       <c r="N34" s="112">
         <v>66</v>
       </c>
       <c r="O34" s="112">
         <v>71</v>
       </c>
       <c r="P34" s="112">
         <v>899</v>
       </c>
       <c r="Q34" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="162" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="162"/>
+      <c r="A35" s="163" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="163"/>
       <c r="C35" s="105" t="s">
         <v>46</v>
       </c>
       <c r="D35" s="117">
         <v>0</v>
       </c>
       <c r="E35" s="117">
         <v>0</v>
       </c>
       <c r="F35" s="106">
         <v>52</v>
       </c>
       <c r="G35" s="106">
         <v>374</v>
       </c>
       <c r="H35" s="106">
         <v>99</v>
       </c>
       <c r="I35" s="106">
         <v>25</v>
       </c>
       <c r="J35" s="106">
         <v>8</v>
       </c>
       <c r="K35" s="106">
@@ -7848,316 +10159,316 @@
       </c>
       <c r="L35" s="106">
         <v>19</v>
       </c>
       <c r="M35" s="106">
         <v>93</v>
       </c>
       <c r="N35" s="106">
         <v>434</v>
       </c>
       <c r="O35" s="106">
         <v>844</v>
       </c>
       <c r="P35" s="106">
         <v>1954</v>
       </c>
       <c r="Q35" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" s="120" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="109" t="s">
         <v>129</v>
       </c>
       <c r="B36" s="118" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C36" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="119" t="s">
         <v>168</v>
       </c>
       <c r="E36" s="119" t="s">
         <v>168</v>
       </c>
       <c r="F36" s="112">
         <v>48</v>
       </c>
       <c r="G36" s="112">
         <v>362</v>
       </c>
       <c r="H36" s="112">
         <v>94</v>
       </c>
       <c r="I36" s="112">
         <v>25</v>
       </c>
       <c r="J36" s="112">
         <v>7</v>
       </c>
       <c r="K36" s="112">
         <v>6</v>
       </c>
       <c r="L36" s="112">
         <v>18</v>
       </c>
       <c r="M36" s="112">
         <v>92</v>
       </c>
       <c r="N36" s="112">
         <v>432</v>
       </c>
       <c r="O36" s="112">
         <v>837</v>
       </c>
       <c r="P36" s="112">
         <v>1921</v>
       </c>
       <c r="Q36" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="108" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="170" t="s">
+      <c r="A37" s="171" t="s">
         <v>116</v>
       </c>
-      <c r="B37" s="170"/>
+      <c r="B37" s="171"/>
       <c r="C37" s="116" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="106">
         <v>106</v>
       </c>
       <c r="E37" s="106">
         <v>78</v>
       </c>
       <c r="F37" s="106">
         <v>123</v>
       </c>
       <c r="G37" s="106">
         <v>106</v>
       </c>
       <c r="H37" s="106">
         <v>93</v>
       </c>
       <c r="I37" s="106">
         <v>107</v>
       </c>
       <c r="J37" s="106">
         <v>86</v>
       </c>
       <c r="K37" s="106">
         <v>108</v>
       </c>
       <c r="L37" s="106">
         <v>110</v>
       </c>
       <c r="M37" s="106">
         <v>89</v>
       </c>
       <c r="N37" s="106">
         <v>111</v>
       </c>
       <c r="O37" s="106">
         <v>132</v>
       </c>
       <c r="P37" s="106">
         <v>1249</v>
       </c>
       <c r="Q37" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="108" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="162" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="162"/>
+      <c r="A38" s="163" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" s="163"/>
       <c r="C38" s="105"/>
       <c r="D38" s="106">
         <v>8661</v>
       </c>
       <c r="E38" s="106">
         <v>7986</v>
       </c>
       <c r="F38" s="106">
         <v>8912</v>
       </c>
       <c r="G38" s="106">
         <v>8230</v>
       </c>
       <c r="H38" s="106">
         <v>7692</v>
       </c>
       <c r="I38" s="106">
         <v>7293</v>
       </c>
       <c r="J38" s="106">
         <v>7289</v>
       </c>
       <c r="K38" s="106">
         <v>8095</v>
       </c>
       <c r="L38" s="106">
         <v>7557</v>
       </c>
       <c r="M38" s="106">
         <v>7875</v>
       </c>
       <c r="N38" s="106">
         <v>8118</v>
       </c>
       <c r="O38" s="106">
         <v>9272</v>
       </c>
       <c r="P38" s="106">
         <v>96980</v>
       </c>
       <c r="Q38" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" s="108" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="109" t="s">
         <v>130</v>
       </c>
       <c r="B39" s="121" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C39" s="122" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="119" t="s">
         <v>168</v>
       </c>
       <c r="E39" s="119" t="s">
         <v>168</v>
       </c>
       <c r="F39" s="123" t="s">
         <v>169</v>
       </c>
       <c r="G39" s="112">
         <v>14</v>
       </c>
       <c r="H39" s="112">
         <v>11</v>
       </c>
       <c r="I39" s="112">
         <v>3</v>
       </c>
       <c r="J39" s="112">
         <v>3</v>
       </c>
       <c r="K39" s="123" t="s">
         <v>169</v>
       </c>
       <c r="L39" s="123">
         <v>0</v>
       </c>
       <c r="M39" s="112">
         <v>5</v>
       </c>
       <c r="N39" s="112">
         <v>16</v>
       </c>
       <c r="O39" s="112">
         <v>57</v>
       </c>
       <c r="P39" s="112">
         <v>119</v>
       </c>
       <c r="Q39" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" s="108" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="168" t="s">
+      <c r="A40" s="169" t="s">
         <v>120</v>
       </c>
-      <c r="B40" s="168"/>
-[...13 lines deleted...]
-      <c r="P40" s="168"/>
+      <c r="B40" s="169"/>
+      <c r="C40" s="169"/>
+      <c r="D40" s="169"/>
+      <c r="E40" s="169"/>
+      <c r="F40" s="169"/>
+      <c r="G40" s="169"/>
+      <c r="H40" s="169"/>
+      <c r="I40" s="169"/>
+      <c r="J40" s="169"/>
+      <c r="K40" s="169"/>
+      <c r="L40" s="169"/>
+      <c r="M40" s="169"/>
+      <c r="N40" s="169"/>
+      <c r="O40" s="169"/>
+      <c r="P40" s="169"/>
       <c r="Q40" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" s="120" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="169" t="s">
+      <c r="A41" s="170" t="s">
+        <v>264</v>
+      </c>
+      <c r="B41" s="170"/>
+      <c r="C41" s="170"/>
+      <c r="D41" s="170"/>
+      <c r="E41" s="170"/>
+      <c r="F41" s="170"/>
+      <c r="G41" s="170"/>
+      <c r="H41" s="170"/>
+      <c r="I41" s="170"/>
+      <c r="J41" s="170"/>
+      <c r="K41" s="170"/>
+      <c r="L41" s="170"/>
+      <c r="M41" s="170"/>
+      <c r="N41" s="170"/>
+      <c r="O41" s="170"/>
+      <c r="P41" s="170"/>
+      <c r="Q41" s="124" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" s="120" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="164" t="s">
         <v>265</v>
       </c>
-      <c r="B41" s="169"/>
-[...36 lines deleted...]
-      <c r="P42" s="163"/>
+      <c r="B42" s="164"/>
+      <c r="C42" s="164"/>
+      <c r="D42" s="164"/>
+      <c r="E42" s="164"/>
+      <c r="F42" s="164"/>
+      <c r="G42" s="164"/>
+      <c r="H42" s="164"/>
+      <c r="I42" s="164"/>
+      <c r="J42" s="164"/>
+      <c r="K42" s="164"/>
+      <c r="L42" s="164"/>
+      <c r="M42" s="164"/>
+      <c r="N42" s="164"/>
+      <c r="O42" s="164"/>
+      <c r="P42" s="164"/>
       <c r="Q42" s="124"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="B43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="F43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="G43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H43" s="95" t="s">
@@ -8171,141 +10482,141 @@
       </c>
       <c r="K43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P43" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q43" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A42:P42"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A40:P40"/>
     <mergeCell ref="A41:P41"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:B37"/>
-    <mergeCell ref="A38:B38"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:B27"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{3973A51E-0761-4A44-A842-16B0204F1527}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF67DE62-9948-4097-B465-4514439FCB25}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="10" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="10" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="15" customWidth="1"/>
     <col min="4" max="16" width="8.28515625" style="10" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="172" t="s">
+      <c r="A1" s="173" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="172"/>
-[...13 lines deleted...]
-      <c r="P1" s="172"/>
+      <c r="B1" s="173"/>
+      <c r="C1" s="173"/>
+      <c r="D1" s="173"/>
+      <c r="E1" s="173"/>
+      <c r="F1" s="173"/>
+      <c r="G1" s="173"/>
+      <c r="H1" s="173"/>
+      <c r="I1" s="173"/>
+      <c r="J1" s="173"/>
+      <c r="K1" s="173"/>
+      <c r="L1" s="173"/>
+      <c r="M1" s="173"/>
+      <c r="N1" s="173"/>
+      <c r="O1" s="173"/>
+      <c r="P1" s="173"/>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="171" t="s">
+      <c r="A2" s="172" t="s">
         <v>149</v>
       </c>
-      <c r="B2" s="171"/>
-[...13 lines deleted...]
-      <c r="P2" s="171"/>
+      <c r="B2" s="172"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+      <c r="J2" s="172"/>
+      <c r="K2" s="172"/>
+      <c r="L2" s="172"/>
+      <c r="M2" s="172"/>
+      <c r="N2" s="172"/>
+      <c r="O2" s="172"/>
+      <c r="P2" s="172"/>
       <c r="Q2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="11" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>56</v>
@@ -8320,574 +10631,574 @@
         <v>59</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>62</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>64</v>
       </c>
       <c r="P3" s="6" t="s">
         <v>65</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="175" t="s">
+      <c r="A4" s="176" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="175"/>
+      <c r="B4" s="176"/>
       <c r="C4" s="18" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="25">
         <v>103</v>
       </c>
       <c r="E4" s="25">
         <v>105</v>
       </c>
       <c r="F4" s="25">
         <v>94</v>
       </c>
       <c r="G4" s="25">
         <v>110</v>
       </c>
       <c r="H4" s="25">
         <v>113</v>
       </c>
       <c r="I4" s="25">
         <v>103</v>
       </c>
       <c r="J4" s="25">
         <v>98</v>
       </c>
       <c r="K4" s="25">
         <v>88</v>
       </c>
       <c r="L4" s="25">
         <v>106</v>
       </c>
       <c r="M4" s="25">
         <v>129</v>
       </c>
       <c r="N4" s="25">
         <v>115</v>
       </c>
       <c r="O4" s="25">
         <v>136</v>
       </c>
       <c r="P4" s="25">
         <v>1300</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="176" t="s">
+      <c r="A5" s="177" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="176"/>
+      <c r="B5" s="177"/>
       <c r="C5" s="18" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="25">
         <v>2059</v>
       </c>
       <c r="E5" s="25">
         <v>1803</v>
       </c>
       <c r="F5" s="25">
         <v>1981</v>
       </c>
       <c r="G5" s="25">
         <v>1889</v>
       </c>
       <c r="H5" s="25">
         <v>1887</v>
       </c>
       <c r="I5" s="25">
         <v>2009</v>
       </c>
       <c r="J5" s="25">
         <v>2022</v>
       </c>
       <c r="K5" s="25">
         <v>1965</v>
       </c>
       <c r="L5" s="25">
         <v>1972</v>
       </c>
       <c r="M5" s="25">
         <v>1977</v>
       </c>
       <c r="N5" s="25">
         <v>2060</v>
       </c>
       <c r="O5" s="25">
         <v>2080</v>
       </c>
       <c r="P5" s="25">
         <v>23704</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A6" s="17" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="19">
         <v>2009</v>
       </c>
       <c r="E6" s="19">
         <v>1737</v>
       </c>
       <c r="F6" s="19">
         <v>1926</v>
       </c>
       <c r="G6" s="19">
         <v>1822</v>
       </c>
       <c r="H6" s="19">
         <v>1823</v>
       </c>
       <c r="I6" s="19">
         <v>1945</v>
       </c>
       <c r="J6" s="19">
         <v>1961</v>
       </c>
       <c r="K6" s="19">
         <v>1904</v>
       </c>
       <c r="L6" s="19">
         <v>1923</v>
       </c>
       <c r="M6" s="19">
         <v>1934</v>
       </c>
       <c r="N6" s="19">
         <v>2001</v>
       </c>
       <c r="O6" s="19">
         <v>2025</v>
       </c>
       <c r="P6" s="19">
         <v>23010</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="14" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="17" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="19">
         <v>623</v>
       </c>
       <c r="E7" s="19">
         <v>545</v>
       </c>
       <c r="F7" s="19">
         <v>570</v>
       </c>
       <c r="G7" s="19">
         <v>505</v>
       </c>
       <c r="H7" s="19">
         <v>546</v>
       </c>
       <c r="I7" s="19">
         <v>561</v>
       </c>
       <c r="J7" s="19">
         <v>598</v>
       </c>
       <c r="K7" s="19">
         <v>566</v>
       </c>
       <c r="L7" s="19">
         <v>561</v>
       </c>
       <c r="M7" s="19">
         <v>589</v>
       </c>
       <c r="N7" s="19">
         <v>608</v>
       </c>
       <c r="O7" s="19">
         <v>600</v>
       </c>
       <c r="P7" s="19">
         <v>6872</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="14" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="17" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="19">
         <v>428</v>
       </c>
       <c r="E8" s="19">
         <v>339</v>
       </c>
       <c r="F8" s="19">
         <v>417</v>
       </c>
       <c r="G8" s="19">
         <v>397</v>
       </c>
       <c r="H8" s="19">
         <v>393</v>
       </c>
       <c r="I8" s="19">
         <v>426</v>
       </c>
       <c r="J8" s="19">
         <v>413</v>
       </c>
       <c r="K8" s="19">
         <v>394</v>
       </c>
       <c r="L8" s="19">
         <v>408</v>
       </c>
       <c r="M8" s="19">
         <v>424</v>
       </c>
       <c r="N8" s="19">
         <v>436</v>
       </c>
       <c r="O8" s="19">
         <v>438</v>
       </c>
       <c r="P8" s="19">
         <v>4913</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="17" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B9" s="23" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="19">
         <v>175</v>
       </c>
       <c r="E9" s="19">
         <v>158</v>
       </c>
       <c r="F9" s="19">
         <v>140</v>
       </c>
       <c r="G9" s="19">
         <v>160</v>
       </c>
       <c r="H9" s="19">
         <v>167</v>
       </c>
       <c r="I9" s="19">
         <v>160</v>
       </c>
       <c r="J9" s="19">
         <v>155</v>
       </c>
       <c r="K9" s="19">
         <v>174</v>
       </c>
       <c r="L9" s="19">
         <v>161</v>
       </c>
       <c r="M9" s="19">
         <v>164</v>
       </c>
       <c r="N9" s="19">
         <v>147</v>
       </c>
       <c r="O9" s="19">
         <v>164</v>
       </c>
       <c r="P9" s="19">
         <v>1925</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="176" t="s">
+      <c r="A10" s="177" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="176"/>
+      <c r="B10" s="177"/>
       <c r="C10" s="18" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="25">
         <v>344</v>
       </c>
       <c r="E10" s="25">
         <v>300</v>
       </c>
       <c r="F10" s="25">
         <v>282</v>
       </c>
       <c r="G10" s="25">
         <v>289</v>
       </c>
       <c r="H10" s="25">
         <v>310</v>
       </c>
       <c r="I10" s="25">
         <v>293</v>
       </c>
       <c r="J10" s="25">
         <v>287</v>
       </c>
       <c r="K10" s="25">
         <v>314</v>
       </c>
       <c r="L10" s="25">
         <v>254</v>
       </c>
       <c r="M10" s="25">
         <v>302</v>
       </c>
       <c r="N10" s="25">
         <v>332</v>
       </c>
       <c r="O10" s="25">
         <v>370</v>
       </c>
       <c r="P10" s="25">
         <v>3677</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A11" s="17" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="19">
         <v>234</v>
       </c>
       <c r="E11" s="19">
         <v>186</v>
       </c>
       <c r="F11" s="19">
         <v>190</v>
       </c>
       <c r="G11" s="19">
         <v>200</v>
       </c>
       <c r="H11" s="19">
         <v>208</v>
       </c>
       <c r="I11" s="19">
         <v>171</v>
       </c>
       <c r="J11" s="19">
         <v>177</v>
       </c>
       <c r="K11" s="19">
         <v>186</v>
       </c>
       <c r="L11" s="19">
         <v>149</v>
       </c>
       <c r="M11" s="19">
         <v>192</v>
       </c>
       <c r="N11" s="19">
         <v>201</v>
       </c>
       <c r="O11" s="19">
         <v>250</v>
       </c>
       <c r="P11" s="19">
         <v>2344</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="176" t="s">
+      <c r="A12" s="177" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="176"/>
+      <c r="B12" s="177"/>
       <c r="C12" s="18" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="25">
         <v>653</v>
       </c>
       <c r="E12" s="25">
         <v>614</v>
       </c>
       <c r="F12" s="25">
         <v>554</v>
       </c>
       <c r="G12" s="25">
         <v>528</v>
       </c>
       <c r="H12" s="25">
         <v>573</v>
       </c>
       <c r="I12" s="25">
         <v>565</v>
       </c>
       <c r="J12" s="25">
         <v>582</v>
       </c>
       <c r="K12" s="25">
         <v>548</v>
       </c>
       <c r="L12" s="25">
         <v>584</v>
       </c>
       <c r="M12" s="25">
         <v>629</v>
       </c>
       <c r="N12" s="25">
         <v>620</v>
       </c>
       <c r="O12" s="25">
         <v>659</v>
       </c>
       <c r="P12" s="25">
         <v>7109</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A13" s="17" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="19">
         <v>534</v>
       </c>
       <c r="E13" s="19">
         <v>491</v>
       </c>
       <c r="F13" s="19">
         <v>436</v>
       </c>
       <c r="G13" s="19">
         <v>443</v>
       </c>
       <c r="H13" s="19">
         <v>484</v>
       </c>
       <c r="I13" s="19">
         <v>468</v>
       </c>
       <c r="J13" s="19">
         <v>482</v>
       </c>
       <c r="K13" s="19">
         <v>462</v>
       </c>
       <c r="L13" s="19">
         <v>491</v>
       </c>
       <c r="M13" s="19">
         <v>515</v>
       </c>
       <c r="N13" s="19">
         <v>533</v>
       </c>
       <c r="O13" s="19">
         <v>554</v>
       </c>
       <c r="P13" s="19">
         <v>5893</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="19">
         <v>97</v>
       </c>
       <c r="E14" s="19">
         <v>97</v>
       </c>
       <c r="F14" s="19">
         <v>96</v>
       </c>
       <c r="G14" s="19">
         <v>70</v>
       </c>
       <c r="H14" s="19">
         <v>72</v>
       </c>
       <c r="I14" s="19">
         <v>75</v>
       </c>
@@ -8895,207 +11206,207 @@
         <v>77</v>
       </c>
       <c r="K14" s="19">
         <v>67</v>
       </c>
       <c r="L14" s="19">
         <v>73</v>
       </c>
       <c r="M14" s="19">
         <v>95</v>
       </c>
       <c r="N14" s="19">
         <v>67</v>
       </c>
       <c r="O14" s="19">
         <v>86</v>
       </c>
       <c r="P14" s="19">
         <v>972</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="176" t="s">
+      <c r="A15" s="177" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="176"/>
+      <c r="B15" s="177"/>
       <c r="C15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="25">
         <v>298</v>
       </c>
       <c r="E15" s="25">
         <v>270</v>
       </c>
       <c r="F15" s="25">
         <v>245</v>
       </c>
       <c r="G15" s="25">
         <v>251</v>
       </c>
       <c r="H15" s="25">
         <v>297</v>
       </c>
       <c r="I15" s="25">
         <v>260</v>
       </c>
       <c r="J15" s="25">
         <v>261</v>
       </c>
       <c r="K15" s="25">
         <v>254</v>
       </c>
       <c r="L15" s="25">
         <v>282</v>
       </c>
       <c r="M15" s="25">
         <v>274</v>
       </c>
       <c r="N15" s="25">
         <v>297</v>
       </c>
       <c r="O15" s="25">
         <v>292</v>
       </c>
       <c r="P15" s="25">
         <v>3281</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="176" t="s">
+      <c r="A16" s="177" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="176"/>
+      <c r="B16" s="177"/>
       <c r="C16" s="18" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="25">
         <v>3220</v>
       </c>
       <c r="E16" s="25">
         <v>2900</v>
       </c>
       <c r="F16" s="25">
         <v>2962</v>
       </c>
       <c r="G16" s="25">
         <v>2875</v>
       </c>
       <c r="H16" s="25">
         <v>2904</v>
       </c>
       <c r="I16" s="25">
         <v>2821</v>
       </c>
       <c r="J16" s="25">
         <v>2788</v>
       </c>
       <c r="K16" s="25">
         <v>2784</v>
       </c>
       <c r="L16" s="25">
         <v>2880</v>
       </c>
       <c r="M16" s="25">
         <v>3008</v>
       </c>
       <c r="N16" s="25">
         <v>3203</v>
       </c>
       <c r="O16" s="25">
         <v>3415</v>
       </c>
       <c r="P16" s="25">
         <v>35760</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A17" s="17" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="19">
         <v>435</v>
       </c>
       <c r="E17" s="19">
         <v>404</v>
       </c>
       <c r="F17" s="19">
         <v>437</v>
       </c>
       <c r="G17" s="19">
         <v>370</v>
       </c>
       <c r="H17" s="19">
         <v>437</v>
       </c>
       <c r="I17" s="19">
         <v>367</v>
       </c>
       <c r="J17" s="19">
         <v>391</v>
       </c>
       <c r="K17" s="19">
         <v>358</v>
       </c>
       <c r="L17" s="19">
         <v>388</v>
       </c>
       <c r="M17" s="19">
         <v>399</v>
       </c>
       <c r="N17" s="19">
         <v>477</v>
       </c>
       <c r="O17" s="19">
         <v>540</v>
       </c>
       <c r="P17" s="19">
         <v>5003</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="19">
         <v>1233</v>
       </c>
       <c r="E18" s="19">
         <v>1050</v>
       </c>
       <c r="F18" s="19">
         <v>1060</v>
       </c>
       <c r="G18" s="19">
         <v>1079</v>
       </c>
       <c r="H18" s="19">
         <v>1034</v>
       </c>
       <c r="I18" s="19">
         <v>994</v>
       </c>
@@ -9104,104 +11415,104 @@
       </c>
       <c r="K18" s="19">
         <v>991</v>
       </c>
       <c r="L18" s="19">
         <v>1021</v>
       </c>
       <c r="M18" s="19">
         <v>1064</v>
       </c>
       <c r="N18" s="19">
         <v>1105</v>
       </c>
       <c r="O18" s="19">
         <v>1168</v>
       </c>
       <c r="P18" s="19">
         <v>12826</v>
       </c>
       <c r="Q18" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="14" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A19" s="17" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B19" s="26" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="19">
         <v>415</v>
       </c>
       <c r="E19" s="19">
         <v>354</v>
       </c>
       <c r="F19" s="19">
         <v>338</v>
       </c>
       <c r="G19" s="19">
         <v>366</v>
       </c>
       <c r="H19" s="19">
         <v>356</v>
       </c>
       <c r="I19" s="19">
         <v>330</v>
       </c>
       <c r="J19" s="19">
         <v>316</v>
       </c>
       <c r="K19" s="19">
         <v>360</v>
       </c>
       <c r="L19" s="19">
         <v>395</v>
       </c>
       <c r="M19" s="19">
         <v>363</v>
       </c>
       <c r="N19" s="19">
         <v>354</v>
       </c>
       <c r="O19" s="19">
         <v>364</v>
       </c>
       <c r="P19" s="19">
         <v>4311</v>
       </c>
       <c r="Q19" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="17" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="19">
         <v>882</v>
       </c>
       <c r="E20" s="19">
         <v>792</v>
       </c>
       <c r="F20" s="19">
         <v>816</v>
       </c>
       <c r="G20" s="19">
         <v>814</v>
       </c>
       <c r="H20" s="19">
         <v>810</v>
       </c>
       <c r="I20" s="19">
         <v>827</v>
       </c>
@@ -9210,51 +11521,51 @@
       </c>
       <c r="K20" s="19">
         <v>785</v>
       </c>
       <c r="L20" s="19">
         <v>802</v>
       </c>
       <c r="M20" s="19">
         <v>851</v>
       </c>
       <c r="N20" s="19">
         <v>919</v>
       </c>
       <c r="O20" s="19">
         <v>938</v>
       </c>
       <c r="P20" s="19">
         <v>10011</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="19">
         <v>477</v>
       </c>
       <c r="E21" s="19">
         <v>440</v>
       </c>
       <c r="F21" s="19">
         <v>446</v>
       </c>
       <c r="G21" s="19">
         <v>385</v>
       </c>
       <c r="H21" s="19">
         <v>432</v>
       </c>
       <c r="I21" s="19">
         <v>431</v>
       </c>
@@ -9263,104 +11574,104 @@
       </c>
       <c r="K21" s="19">
         <v>418</v>
       </c>
       <c r="L21" s="19">
         <v>452</v>
       </c>
       <c r="M21" s="19">
         <v>471</v>
       </c>
       <c r="N21" s="19">
         <v>468</v>
       </c>
       <c r="O21" s="19">
         <v>502</v>
       </c>
       <c r="P21" s="19">
         <v>5336</v>
       </c>
       <c r="Q21" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" s="14" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A22" s="17" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B22" s="26" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D22" s="19">
         <v>128</v>
       </c>
       <c r="E22" s="19">
         <v>110</v>
       </c>
       <c r="F22" s="19">
         <v>106</v>
       </c>
       <c r="G22" s="19">
         <v>104</v>
       </c>
       <c r="H22" s="19">
         <v>111</v>
       </c>
       <c r="I22" s="19">
         <v>82</v>
       </c>
       <c r="J22" s="19">
         <v>102</v>
       </c>
       <c r="K22" s="19">
         <v>90</v>
       </c>
       <c r="L22" s="19">
         <v>110</v>
       </c>
       <c r="M22" s="19">
         <v>101</v>
       </c>
       <c r="N22" s="19">
         <v>91</v>
       </c>
       <c r="O22" s="19">
         <v>114</v>
       </c>
       <c r="P22" s="19">
         <v>1249</v>
       </c>
       <c r="Q22" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="17" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="19">
         <v>87</v>
       </c>
       <c r="E23" s="19">
         <v>89</v>
       </c>
       <c r="F23" s="19">
         <v>95</v>
       </c>
       <c r="G23" s="19">
         <v>95</v>
       </c>
       <c r="H23" s="19">
         <v>97</v>
       </c>
       <c r="I23" s="19">
         <v>100</v>
       </c>
@@ -9368,106 +11679,106 @@
         <v>92</v>
       </c>
       <c r="K23" s="19">
         <v>111</v>
       </c>
       <c r="L23" s="19">
         <v>107</v>
       </c>
       <c r="M23" s="19">
         <v>111</v>
       </c>
       <c r="N23" s="19">
         <v>95</v>
       </c>
       <c r="O23" s="19">
         <v>123</v>
       </c>
       <c r="P23" s="19">
         <v>1202</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="176" t="s">
+      <c r="A24" s="177" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="176"/>
+      <c r="B24" s="177"/>
       <c r="C24" s="18" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="25">
         <v>551</v>
       </c>
       <c r="E24" s="25">
         <v>488</v>
       </c>
       <c r="F24" s="25">
         <v>530</v>
       </c>
       <c r="G24" s="25">
         <v>512</v>
       </c>
       <c r="H24" s="25">
         <v>521</v>
       </c>
       <c r="I24" s="25">
         <v>575</v>
       </c>
       <c r="J24" s="25">
         <v>519</v>
       </c>
       <c r="K24" s="25">
         <v>576</v>
       </c>
       <c r="L24" s="25">
         <v>516</v>
       </c>
       <c r="M24" s="25">
         <v>645</v>
       </c>
       <c r="N24" s="25">
         <v>656</v>
       </c>
       <c r="O24" s="25">
         <v>657</v>
       </c>
       <c r="P24" s="25">
         <v>6746</v>
       </c>
       <c r="Q24" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A25" s="17" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="19">
         <v>161</v>
       </c>
       <c r="E25" s="19">
         <v>135</v>
       </c>
       <c r="F25" s="19">
         <v>130</v>
       </c>
       <c r="G25" s="19">
         <v>118</v>
       </c>
       <c r="H25" s="19">
         <v>140</v>
       </c>
       <c r="I25" s="19">
         <v>138</v>
       </c>
       <c r="J25" s="19">
         <v>140</v>
       </c>
@@ -9525,158 +11836,158 @@
         <v>295</v>
       </c>
       <c r="K26" s="19">
         <v>357</v>
       </c>
       <c r="L26" s="19">
         <v>301</v>
       </c>
       <c r="M26" s="19">
         <v>385</v>
       </c>
       <c r="N26" s="19">
         <v>370</v>
       </c>
       <c r="O26" s="19">
         <v>347</v>
       </c>
       <c r="P26" s="19">
         <v>3873</v>
       </c>
       <c r="Q26" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="176" t="s">
+      <c r="A27" s="177" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="176"/>
+      <c r="B27" s="177"/>
       <c r="C27" s="18" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="25">
         <v>328</v>
       </c>
       <c r="E27" s="25">
         <v>312</v>
       </c>
       <c r="F27" s="25">
         <v>317</v>
       </c>
       <c r="G27" s="25">
         <v>321</v>
       </c>
       <c r="H27" s="25">
         <v>326</v>
       </c>
       <c r="I27" s="25">
         <v>307</v>
       </c>
       <c r="J27" s="25">
         <v>315</v>
       </c>
       <c r="K27" s="25">
         <v>347</v>
       </c>
       <c r="L27" s="25">
         <v>348</v>
       </c>
       <c r="M27" s="25">
         <v>367</v>
       </c>
       <c r="N27" s="25">
         <v>372</v>
       </c>
       <c r="O27" s="25">
         <v>396</v>
       </c>
       <c r="P27" s="25">
         <v>4056</v>
       </c>
       <c r="Q27" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A28" s="17" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B28" s="22" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="19">
         <v>118</v>
       </c>
       <c r="E28" s="19">
         <v>118</v>
       </c>
       <c r="F28" s="19">
         <v>129</v>
       </c>
       <c r="G28" s="19">
         <v>128</v>
       </c>
       <c r="H28" s="19">
         <v>119</v>
       </c>
       <c r="I28" s="19">
         <v>105</v>
       </c>
       <c r="J28" s="19">
         <v>122</v>
       </c>
       <c r="K28" s="19">
         <v>116</v>
       </c>
       <c r="L28" s="19">
         <v>138</v>
       </c>
       <c r="M28" s="19">
         <v>130</v>
       </c>
       <c r="N28" s="19">
         <v>144</v>
       </c>
       <c r="O28" s="19">
         <v>131</v>
       </c>
       <c r="P28" s="19">
         <v>1498</v>
       </c>
       <c r="Q28" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="176" t="s">
+      <c r="A29" s="177" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="176"/>
+      <c r="B29" s="177"/>
       <c r="C29" s="18" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="25">
         <v>298</v>
       </c>
       <c r="E29" s="25">
         <v>237</v>
       </c>
       <c r="F29" s="25">
         <v>229</v>
       </c>
       <c r="G29" s="25">
         <v>246</v>
       </c>
       <c r="H29" s="25">
         <v>224</v>
       </c>
       <c r="I29" s="25">
         <v>249</v>
       </c>
       <c r="J29" s="25">
         <v>253</v>
       </c>
       <c r="K29" s="25">
@@ -9684,256 +11995,256 @@
       </c>
       <c r="L29" s="25">
         <v>263</v>
       </c>
       <c r="M29" s="25">
         <v>255</v>
       </c>
       <c r="N29" s="25">
         <v>265</v>
       </c>
       <c r="O29" s="25">
         <v>298</v>
       </c>
       <c r="P29" s="25">
         <v>3044</v>
       </c>
       <c r="Q29" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A30" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="22" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="19">
         <v>232</v>
       </c>
       <c r="E30" s="19">
         <v>172</v>
       </c>
       <c r="F30" s="19">
         <v>159</v>
       </c>
       <c r="G30" s="19">
         <v>184</v>
       </c>
       <c r="H30" s="19">
         <v>152</v>
       </c>
       <c r="I30" s="19">
         <v>165</v>
       </c>
       <c r="J30" s="19">
         <v>174</v>
       </c>
       <c r="K30" s="19">
         <v>163</v>
       </c>
       <c r="L30" s="19">
         <v>169</v>
       </c>
       <c r="M30" s="19">
         <v>181</v>
       </c>
       <c r="N30" s="19">
         <v>193</v>
       </c>
       <c r="O30" s="19">
         <v>206</v>
       </c>
       <c r="P30" s="19">
         <v>2150</v>
       </c>
       <c r="Q30" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="12" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="177" t="s">
+      <c r="A31" s="178" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="177"/>
+      <c r="B31" s="178"/>
       <c r="C31" s="29" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D31" s="25">
         <v>240</v>
       </c>
       <c r="E31" s="25">
         <v>234</v>
       </c>
       <c r="F31" s="25">
         <v>228</v>
       </c>
       <c r="G31" s="25">
         <v>230</v>
       </c>
       <c r="H31" s="25">
         <v>218</v>
       </c>
       <c r="I31" s="25">
         <v>209</v>
       </c>
       <c r="J31" s="25">
         <v>246</v>
       </c>
       <c r="K31" s="25">
         <v>249</v>
       </c>
       <c r="L31" s="25">
         <v>257</v>
       </c>
       <c r="M31" s="25">
         <v>253</v>
       </c>
       <c r="N31" s="25">
         <v>282</v>
       </c>
       <c r="O31" s="25">
         <v>347</v>
       </c>
       <c r="P31" s="25">
         <v>2993</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="12" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="180" t="s">
+      <c r="A32" s="181" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="180"/>
+      <c r="B32" s="181"/>
       <c r="C32" s="29" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D32" s="25">
         <v>213</v>
       </c>
       <c r="E32" s="25">
         <v>207</v>
       </c>
       <c r="F32" s="25">
         <v>246</v>
       </c>
       <c r="G32" s="25">
         <v>202</v>
       </c>
       <c r="H32" s="25">
         <v>233</v>
       </c>
       <c r="I32" s="25">
         <v>267</v>
       </c>
       <c r="J32" s="25">
         <v>261</v>
       </c>
       <c r="K32" s="25">
         <v>249</v>
       </c>
       <c r="L32" s="25">
         <v>278</v>
       </c>
       <c r="M32" s="25">
         <v>262</v>
       </c>
       <c r="N32" s="25">
         <v>260</v>
       </c>
       <c r="O32" s="25">
         <v>345</v>
       </c>
       <c r="P32" s="25">
         <v>3023</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A33" s="17" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B33" s="22" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="19">
         <v>18</v>
       </c>
       <c r="E33" s="19">
         <v>12</v>
       </c>
       <c r="F33" s="19">
         <v>32</v>
       </c>
       <c r="G33" s="19">
         <v>20</v>
       </c>
       <c r="H33" s="19">
         <v>22</v>
       </c>
       <c r="I33" s="19">
         <v>46</v>
       </c>
       <c r="J33" s="19">
         <v>46</v>
       </c>
       <c r="K33" s="19">
         <v>28</v>
       </c>
       <c r="L33" s="19">
         <v>33</v>
       </c>
       <c r="M33" s="19">
         <v>34</v>
       </c>
       <c r="N33" s="19">
         <v>23</v>
       </c>
       <c r="O33" s="19">
         <v>48</v>
       </c>
       <c r="P33" s="19">
         <v>362</v>
       </c>
       <c r="Q33" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="17" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="19">
         <v>64</v>
       </c>
       <c r="E34" s="19">
         <v>60</v>
       </c>
       <c r="F34" s="19">
         <v>82</v>
       </c>
       <c r="G34" s="19">
         <v>61</v>
       </c>
       <c r="H34" s="19">
         <v>70</v>
       </c>
       <c r="I34" s="19">
         <v>67</v>
       </c>
@@ -9941,424 +12252,424 @@
         <v>75</v>
       </c>
       <c r="K34" s="19">
         <v>69</v>
       </c>
       <c r="L34" s="19">
         <v>85</v>
       </c>
       <c r="M34" s="19">
         <v>75</v>
       </c>
       <c r="N34" s="19">
         <v>67</v>
       </c>
       <c r="O34" s="19">
         <v>69</v>
       </c>
       <c r="P34" s="19">
         <v>844</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="12" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="177" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="177"/>
+      <c r="A35" s="178" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="178"/>
       <c r="C35" s="18" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D35" s="25">
         <v>1098</v>
       </c>
       <c r="E35" s="25">
         <v>768</v>
       </c>
       <c r="F35" s="25">
         <v>393</v>
       </c>
       <c r="G35" s="25">
         <v>381</v>
       </c>
       <c r="H35" s="25">
         <v>248</v>
       </c>
       <c r="I35" s="25">
         <v>55</v>
       </c>
       <c r="J35" s="25">
         <v>21</v>
       </c>
       <c r="K35" s="25">
         <v>31</v>
       </c>
       <c r="L35" s="25">
         <v>124</v>
       </c>
       <c r="M35" s="25">
         <v>128</v>
       </c>
       <c r="N35" s="25">
         <v>307</v>
       </c>
       <c r="O35" s="25">
         <v>396</v>
       </c>
       <c r="P35" s="25">
         <v>3950</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A36" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B36" s="22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="19">
         <v>1091</v>
       </c>
       <c r="E36" s="19">
         <v>766</v>
       </c>
       <c r="F36" s="19">
         <v>389</v>
       </c>
       <c r="G36" s="19">
         <v>378</v>
       </c>
       <c r="H36" s="19">
         <v>246</v>
       </c>
       <c r="I36" s="19">
         <v>54</v>
       </c>
       <c r="J36" s="19">
         <v>20</v>
       </c>
       <c r="K36" s="19">
         <v>31</v>
       </c>
       <c r="L36" s="19">
         <v>123</v>
       </c>
       <c r="M36" s="19">
         <v>125</v>
       </c>
       <c r="N36" s="19">
         <v>303</v>
       </c>
       <c r="O36" s="19">
         <v>386</v>
       </c>
       <c r="P36" s="19">
         <v>3912</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="13" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="178" t="s">
+      <c r="A37" s="179" t="s">
         <v>116</v>
       </c>
-      <c r="B37" s="178"/>
+      <c r="B37" s="179"/>
       <c r="C37" s="30" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="25">
         <v>93</v>
       </c>
       <c r="E37" s="25">
         <v>84</v>
       </c>
       <c r="F37" s="25">
         <v>106</v>
       </c>
       <c r="G37" s="25">
         <v>96</v>
       </c>
       <c r="H37" s="25">
         <v>108</v>
       </c>
       <c r="I37" s="25">
         <v>127</v>
       </c>
       <c r="J37" s="25">
         <v>107</v>
       </c>
       <c r="K37" s="25">
         <v>114</v>
       </c>
       <c r="L37" s="25">
         <v>103</v>
       </c>
       <c r="M37" s="25">
         <v>123</v>
       </c>
       <c r="N37" s="25">
         <v>133</v>
       </c>
       <c r="O37" s="25">
         <v>128</v>
       </c>
       <c r="P37" s="25">
         <v>1322</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="179" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="179"/>
+      <c r="A38" s="180" t="s">
+        <v>266</v>
+      </c>
+      <c r="B38" s="180"/>
+      <c r="C38" s="180"/>
       <c r="D38" s="25">
         <v>9498</v>
       </c>
       <c r="E38" s="25">
         <v>8322</v>
       </c>
       <c r="F38" s="25">
         <v>8167</v>
       </c>
       <c r="G38" s="25">
         <v>7930</v>
       </c>
       <c r="H38" s="25">
         <v>7962</v>
       </c>
       <c r="I38" s="25">
         <v>7840</v>
       </c>
       <c r="J38" s="25">
         <v>7760</v>
       </c>
       <c r="K38" s="25">
         <v>7746</v>
       </c>
       <c r="L38" s="25">
         <v>7967</v>
       </c>
       <c r="M38" s="25">
         <v>8352</v>
       </c>
       <c r="N38" s="25">
         <v>8902</v>
       </c>
       <c r="O38" s="25">
         <v>9519</v>
       </c>
       <c r="P38" s="25">
         <v>99965</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" s="13" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="17" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B39" s="27" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C39" s="20" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="19">
         <v>63</v>
       </c>
       <c r="E39" s="19">
         <v>59</v>
       </c>
       <c r="F39" s="19">
         <v>35</v>
       </c>
       <c r="G39" s="19">
         <v>27</v>
       </c>
       <c r="H39" s="19">
         <v>14</v>
       </c>
       <c r="I39" s="21">
         <v>9</v>
       </c>
       <c r="J39" s="21">
         <v>15</v>
       </c>
       <c r="K39" s="21">
         <v>4</v>
       </c>
       <c r="L39" s="19">
         <v>7</v>
       </c>
       <c r="M39" s="19">
         <v>4</v>
       </c>
       <c r="N39" s="19">
         <v>24</v>
       </c>
       <c r="O39" s="19">
         <v>35</v>
       </c>
       <c r="P39" s="19">
         <v>296</v>
       </c>
       <c r="Q39" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" s="13" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A40" s="28" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B40" s="26" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="19">
         <v>55</v>
       </c>
       <c r="E40" s="19">
         <v>49</v>
       </c>
       <c r="F40" s="19">
         <v>18</v>
       </c>
       <c r="G40" s="19">
         <v>15</v>
       </c>
       <c r="H40" s="19">
         <v>8</v>
       </c>
       <c r="I40" s="21" t="s">
         <v>169</v>
       </c>
       <c r="J40" s="21" t="s">
         <v>169</v>
       </c>
       <c r="K40" s="21" t="s">
         <v>169</v>
       </c>
       <c r="L40" s="19">
         <v>3</v>
       </c>
       <c r="M40" s="19">
         <v>4</v>
       </c>
       <c r="N40" s="19">
         <v>15</v>
       </c>
       <c r="O40" s="19">
         <v>23</v>
       </c>
       <c r="P40" s="19">
         <v>194</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="173" t="s">
+      <c r="A41" s="174" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="173"/>
-[...13 lines deleted...]
-      <c r="P41" s="173"/>
+      <c r="B41" s="174"/>
+      <c r="C41" s="174"/>
+      <c r="D41" s="174"/>
+      <c r="E41" s="174"/>
+      <c r="F41" s="174"/>
+      <c r="G41" s="174"/>
+      <c r="H41" s="174"/>
+      <c r="I41" s="174"/>
+      <c r="J41" s="174"/>
+      <c r="K41" s="174"/>
+      <c r="L41" s="174"/>
+      <c r="M41" s="174"/>
+      <c r="N41" s="174"/>
+      <c r="O41" s="174"/>
+      <c r="P41" s="174"/>
       <c r="Q41" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A42" s="174" t="s">
+      <c r="A42" s="175" t="s">
+        <v>264</v>
+      </c>
+      <c r="B42" s="175"/>
+      <c r="C42" s="175"/>
+      <c r="D42" s="175"/>
+      <c r="E42" s="175"/>
+      <c r="F42" s="175"/>
+      <c r="G42" s="175"/>
+      <c r="H42" s="175"/>
+      <c r="I42" s="175"/>
+      <c r="J42" s="175"/>
+      <c r="K42" s="175"/>
+      <c r="L42" s="175"/>
+      <c r="M42" s="175"/>
+      <c r="N42" s="175"/>
+      <c r="O42" s="175"/>
+      <c r="P42" s="175"/>
+      <c r="Q42" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A43" s="182" t="s">
         <v>265</v>
       </c>
-      <c r="B42" s="174"/>
-[...36 lines deleted...]
-      <c r="P43" s="181"/>
+      <c r="B43" s="182"/>
+      <c r="C43" s="182"/>
+      <c r="D43" s="182"/>
+      <c r="E43" s="182"/>
+      <c r="F43" s="182"/>
+      <c r="G43" s="182"/>
+      <c r="H43" s="182"/>
+      <c r="I43" s="182"/>
+      <c r="J43" s="182"/>
+      <c r="K43" s="182"/>
+      <c r="L43" s="182"/>
+      <c r="M43" s="182"/>
+      <c r="N43" s="182"/>
+      <c r="O43" s="182"/>
+      <c r="P43" s="182"/>
       <c r="Q43" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:17" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>1</v>
@@ -10395,130 +12706,130 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A43:P43"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A41:P41"/>
     <mergeCell ref="A42:P42"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A31:B31"/>
   </mergeCells>
   <conditionalFormatting sqref="D40:P40">
-    <cfRule type="cellIs" dxfId="7" priority="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="1" operator="lessThan">
       <formula>3</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="6" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="2" operator="lessThan">
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{37138DA8-2BB7-45D7-B290-B6E2F0FB0A17}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69E6F8C4-39D5-4EC5-B3B8-7FD562B57AD3}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="125" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="125" customWidth="1"/>
     <col min="4" max="14" width="8.28515625" style="144" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="145" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="144" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="141" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11.28515625" style="125"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="184" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="183"/>
-[...13 lines deleted...]
-      <c r="P1" s="183"/>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="D1" s="184"/>
+      <c r="E1" s="184"/>
+      <c r="F1" s="184"/>
+      <c r="G1" s="184"/>
+      <c r="H1" s="184"/>
+      <c r="I1" s="184"/>
+      <c r="J1" s="184"/>
+      <c r="K1" s="184"/>
+      <c r="L1" s="184"/>
+      <c r="M1" s="184"/>
+      <c r="N1" s="184"/>
+      <c r="O1" s="184"/>
+      <c r="P1" s="184"/>
       <c r="Q1" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="184" t="s">
+      <c r="A2" s="185" t="s">
         <v>151</v>
       </c>
-      <c r="B2" s="184"/>
-[...13 lines deleted...]
-      <c r="P2" s="184"/>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
       <c r="Q2" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="98" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="99" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="126" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="127" t="s">
         <v>89</v>
       </c>
       <c r="E3" s="127" t="s">
         <v>90</v>
       </c>
       <c r="F3" s="127" t="s">
         <v>91</v>
       </c>
       <c r="G3" s="127" t="s">
         <v>92</v>
@@ -10533,260 +12844,260 @@
         <v>95</v>
       </c>
       <c r="K3" s="127" t="s">
         <v>96</v>
       </c>
       <c r="L3" s="127" t="s">
         <v>97</v>
       </c>
       <c r="M3" s="127" t="s">
         <v>98</v>
       </c>
       <c r="N3" s="128" t="s">
         <v>99</v>
       </c>
       <c r="O3" s="127" t="s">
         <v>100</v>
       </c>
       <c r="P3" s="129" t="s">
         <v>101</v>
       </c>
       <c r="Q3" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="166" t="s">
+      <c r="A4" s="167" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="166"/>
+      <c r="B4" s="167"/>
       <c r="C4" s="105" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="130">
         <v>115</v>
       </c>
       <c r="E4" s="130">
         <v>93</v>
       </c>
       <c r="F4" s="130">
         <v>122</v>
       </c>
       <c r="G4" s="130">
         <v>105</v>
       </c>
       <c r="H4" s="130">
         <v>100</v>
       </c>
       <c r="I4" s="130">
         <v>112</v>
       </c>
       <c r="J4" s="130">
         <v>93</v>
       </c>
       <c r="K4" s="130">
         <v>137</v>
       </c>
       <c r="L4" s="130">
         <v>119</v>
       </c>
       <c r="M4" s="130">
         <v>141</v>
       </c>
       <c r="N4" s="131">
         <v>133</v>
       </c>
       <c r="O4" s="131">
         <v>177</v>
       </c>
       <c r="P4" s="131">
         <v>1447</v>
       </c>
       <c r="Q4" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="162"/>
+      <c r="B5" s="163"/>
       <c r="C5" s="105" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="131">
         <v>2010</v>
       </c>
       <c r="E5" s="131">
         <v>1837</v>
       </c>
       <c r="F5" s="131">
         <v>2101</v>
       </c>
       <c r="G5" s="131">
         <v>2085</v>
       </c>
       <c r="H5" s="131">
         <v>1999</v>
       </c>
       <c r="I5" s="131">
         <v>2020</v>
       </c>
       <c r="J5" s="131">
         <v>2045</v>
       </c>
       <c r="K5" s="131">
         <v>2047</v>
       </c>
       <c r="L5" s="131">
         <v>1973</v>
       </c>
       <c r="M5" s="131">
         <v>2121</v>
       </c>
       <c r="N5" s="131">
         <v>1996</v>
       </c>
       <c r="O5" s="131">
         <v>2162</v>
       </c>
       <c r="P5" s="131">
         <v>24396</v>
       </c>
       <c r="Q5" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A6" s="134" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B6" s="110" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C6" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="135">
         <v>1941</v>
       </c>
       <c r="E6" s="135">
         <v>1776</v>
       </c>
       <c r="F6" s="135">
         <v>2041</v>
       </c>
       <c r="G6" s="135">
         <v>2035</v>
       </c>
       <c r="H6" s="135">
         <v>1944</v>
       </c>
       <c r="I6" s="135">
         <v>1956</v>
       </c>
       <c r="J6" s="135">
         <v>1979</v>
       </c>
       <c r="K6" s="135">
         <v>1994</v>
       </c>
       <c r="L6" s="135">
         <v>1904</v>
       </c>
       <c r="M6" s="135">
         <v>2041</v>
       </c>
       <c r="N6" s="135">
         <v>1958</v>
       </c>
       <c r="O6" s="136">
         <v>2080</v>
       </c>
       <c r="P6" s="136">
         <v>23649</v>
       </c>
       <c r="Q6" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A7" s="134" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B7" s="113" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="135">
         <v>556</v>
       </c>
       <c r="E7" s="135">
         <v>530</v>
       </c>
       <c r="F7" s="135">
         <v>644</v>
       </c>
       <c r="G7" s="135">
         <v>633</v>
       </c>
       <c r="H7" s="135">
         <v>566</v>
       </c>
       <c r="I7" s="135">
         <v>591</v>
       </c>
       <c r="J7" s="135">
         <v>565</v>
       </c>
       <c r="K7" s="135">
         <v>582</v>
       </c>
       <c r="L7" s="135">
         <v>532</v>
       </c>
       <c r="M7" s="135">
         <v>604</v>
       </c>
       <c r="N7" s="135">
         <v>557</v>
       </c>
       <c r="O7" s="136">
         <v>610</v>
       </c>
       <c r="P7" s="136">
         <v>6970</v>
       </c>
       <c r="Q7" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B8" s="111" t="s">
         <v>203</v>
       </c>
       <c r="C8" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="135">
         <v>454</v>
       </c>
       <c r="E8" s="135">
         <v>370</v>
       </c>
       <c r="F8" s="135">
         <v>412</v>
       </c>
       <c r="G8" s="135">
         <v>452</v>
       </c>
       <c r="H8" s="135">
         <v>407</v>
       </c>
       <c r="I8" s="135">
         <v>432</v>
       </c>
@@ -10795,51 +13106,51 @@
       </c>
       <c r="K8" s="135">
         <v>415</v>
       </c>
       <c r="L8" s="135">
         <v>390</v>
       </c>
       <c r="M8" s="135">
         <v>407</v>
       </c>
       <c r="N8" s="135">
         <v>422</v>
       </c>
       <c r="O8" s="136">
         <v>461</v>
       </c>
       <c r="P8" s="136">
         <v>5045</v>
       </c>
       <c r="Q8" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B9" s="111" t="s">
         <v>204</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="135">
         <v>172</v>
       </c>
       <c r="E9" s="135">
         <v>170</v>
       </c>
       <c r="F9" s="135">
         <v>152</v>
       </c>
       <c r="G9" s="135">
         <v>148</v>
       </c>
       <c r="H9" s="135">
         <v>186</v>
       </c>
       <c r="I9" s="135">
         <v>159</v>
       </c>
@@ -10847,260 +13158,260 @@
         <v>169</v>
       </c>
       <c r="K9" s="135">
         <v>181</v>
       </c>
       <c r="L9" s="135">
         <v>190</v>
       </c>
       <c r="M9" s="135">
         <v>202</v>
       </c>
       <c r="N9" s="135">
         <v>165</v>
       </c>
       <c r="O9" s="136">
         <v>165</v>
       </c>
       <c r="P9" s="136">
         <v>2059</v>
       </c>
       <c r="Q9" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="162" t="s">
+      <c r="A10" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="162"/>
+      <c r="B10" s="163"/>
       <c r="C10" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="131">
         <v>307</v>
       </c>
       <c r="E10" s="131">
         <v>286</v>
       </c>
       <c r="F10" s="131">
         <v>349</v>
       </c>
       <c r="G10" s="131">
         <v>369</v>
       </c>
       <c r="H10" s="131">
         <v>316</v>
       </c>
       <c r="I10" s="131">
         <v>305</v>
       </c>
       <c r="J10" s="131">
         <v>262</v>
       </c>
       <c r="K10" s="131">
         <v>359</v>
       </c>
       <c r="L10" s="131">
         <v>275</v>
       </c>
       <c r="M10" s="131">
         <v>326</v>
       </c>
       <c r="N10" s="131">
         <v>342</v>
       </c>
       <c r="O10" s="131">
         <v>458</v>
       </c>
       <c r="P10" s="131">
         <v>3954</v>
       </c>
       <c r="Q10" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A11" s="134" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B11" s="110" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="135">
         <v>191</v>
       </c>
       <c r="E11" s="135">
         <v>185</v>
       </c>
       <c r="F11" s="135">
         <v>221</v>
       </c>
       <c r="G11" s="135">
         <v>238</v>
       </c>
       <c r="H11" s="135">
         <v>205</v>
       </c>
       <c r="I11" s="135">
         <v>187</v>
       </c>
       <c r="J11" s="135">
         <v>173</v>
       </c>
       <c r="K11" s="135">
         <v>217</v>
       </c>
       <c r="L11" s="135">
         <v>164</v>
       </c>
       <c r="M11" s="135">
         <v>229</v>
       </c>
       <c r="N11" s="135">
         <v>218</v>
       </c>
       <c r="O11" s="136">
         <v>286</v>
       </c>
       <c r="P11" s="136">
         <v>2514</v>
       </c>
       <c r="Q11" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="162" t="s">
+      <c r="A12" s="163" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="162"/>
+      <c r="B12" s="163"/>
       <c r="C12" s="105" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="131">
         <v>603</v>
       </c>
       <c r="E12" s="131">
         <v>546</v>
       </c>
       <c r="F12" s="131">
         <v>720</v>
       </c>
       <c r="G12" s="131">
         <v>663</v>
       </c>
       <c r="H12" s="131">
         <v>632</v>
       </c>
       <c r="I12" s="131">
         <v>576</v>
       </c>
       <c r="J12" s="131">
         <v>680</v>
       </c>
       <c r="K12" s="131">
         <v>725</v>
       </c>
       <c r="L12" s="131">
         <v>609</v>
       </c>
       <c r="M12" s="131">
         <v>775</v>
       </c>
       <c r="N12" s="131">
         <v>683</v>
       </c>
       <c r="O12" s="131">
         <v>961</v>
       </c>
       <c r="P12" s="131">
         <v>8173</v>
       </c>
       <c r="Q12" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A13" s="134" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="110" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="111" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="135">
         <v>508</v>
       </c>
       <c r="E13" s="135">
         <v>466</v>
       </c>
       <c r="F13" s="135">
         <v>612</v>
       </c>
       <c r="G13" s="135">
         <v>536</v>
       </c>
       <c r="H13" s="135">
         <v>514</v>
       </c>
       <c r="I13" s="135">
         <v>444</v>
       </c>
       <c r="J13" s="135">
         <v>557</v>
       </c>
       <c r="K13" s="135">
         <v>599</v>
       </c>
       <c r="L13" s="135">
         <v>513</v>
       </c>
       <c r="M13" s="135">
         <v>648</v>
       </c>
       <c r="N13" s="135">
         <v>575</v>
       </c>
       <c r="O13" s="136">
         <v>794</v>
       </c>
       <c r="P13" s="136">
         <v>6766</v>
       </c>
       <c r="Q13" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="134" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="111" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="135">
         <v>73</v>
       </c>
       <c r="E14" s="135">
         <v>60</v>
       </c>
       <c r="F14" s="135">
         <v>82</v>
       </c>
       <c r="G14" s="135">
         <v>104</v>
       </c>
       <c r="H14" s="135">
         <v>101</v>
       </c>
       <c r="I14" s="135">
         <v>107</v>
       </c>
@@ -11108,207 +13419,207 @@
         <v>98</v>
       </c>
       <c r="K14" s="135">
         <v>97</v>
       </c>
       <c r="L14" s="135">
         <v>70</v>
       </c>
       <c r="M14" s="135">
         <v>102</v>
       </c>
       <c r="N14" s="135">
         <v>83</v>
       </c>
       <c r="O14" s="136">
         <v>130</v>
       </c>
       <c r="P14" s="136">
         <v>1107</v>
       </c>
       <c r="Q14" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="162" t="s">
+      <c r="A15" s="163" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="105" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="131">
         <v>276</v>
       </c>
       <c r="E15" s="131">
         <v>285</v>
       </c>
       <c r="F15" s="131">
         <v>302</v>
       </c>
       <c r="G15" s="131">
         <v>298</v>
       </c>
       <c r="H15" s="131">
         <v>297</v>
       </c>
       <c r="I15" s="131">
         <v>294</v>
       </c>
       <c r="J15" s="131">
         <v>293</v>
       </c>
       <c r="K15" s="131">
         <v>312</v>
       </c>
       <c r="L15" s="131">
         <v>314</v>
       </c>
       <c r="M15" s="131">
         <v>295</v>
       </c>
       <c r="N15" s="131">
         <v>307</v>
       </c>
       <c r="O15" s="131">
         <v>418</v>
       </c>
       <c r="P15" s="131">
         <v>3691</v>
       </c>
       <c r="Q15" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="162" t="s">
+      <c r="A16" s="163" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="163"/>
       <c r="C16" s="105" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="131">
         <v>3188</v>
       </c>
       <c r="E16" s="131">
         <v>2972</v>
       </c>
       <c r="F16" s="131">
         <v>3247</v>
       </c>
       <c r="G16" s="131">
         <v>3226</v>
       </c>
       <c r="H16" s="131">
         <v>2929</v>
       </c>
       <c r="I16" s="131">
         <v>2940</v>
       </c>
       <c r="J16" s="131">
         <v>2980</v>
       </c>
       <c r="K16" s="131">
         <v>2983</v>
       </c>
       <c r="L16" s="131">
         <v>2955</v>
       </c>
       <c r="M16" s="131">
         <v>3381</v>
       </c>
       <c r="N16" s="131">
         <v>3326</v>
       </c>
       <c r="O16" s="131">
         <v>4270</v>
       </c>
       <c r="P16" s="131">
         <v>38397</v>
       </c>
       <c r="Q16" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A17" s="134" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B17" s="110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C17" s="111" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="135">
         <v>484</v>
       </c>
       <c r="E17" s="135">
         <v>412</v>
       </c>
       <c r="F17" s="135">
         <v>453</v>
       </c>
       <c r="G17" s="135">
         <v>510</v>
       </c>
       <c r="H17" s="135">
         <v>428</v>
       </c>
       <c r="I17" s="135">
         <v>374</v>
       </c>
       <c r="J17" s="135">
         <v>450</v>
       </c>
       <c r="K17" s="135">
         <v>408</v>
       </c>
       <c r="L17" s="135">
         <v>417</v>
       </c>
       <c r="M17" s="135">
         <v>513</v>
       </c>
       <c r="N17" s="135">
         <v>476</v>
       </c>
       <c r="O17" s="136">
         <v>629</v>
       </c>
       <c r="P17" s="136">
         <v>5554</v>
       </c>
       <c r="Q17" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="135">
         <v>1105</v>
       </c>
       <c r="E18" s="135">
         <v>1017</v>
       </c>
       <c r="F18" s="135">
         <v>1171</v>
       </c>
       <c r="G18" s="135">
         <v>1145</v>
       </c>
       <c r="H18" s="135">
         <v>1013</v>
       </c>
       <c r="I18" s="135">
         <v>1072</v>
       </c>
@@ -11317,104 +13628,104 @@
       </c>
       <c r="K18" s="135">
         <v>1017</v>
       </c>
       <c r="L18" s="135">
         <v>1026</v>
       </c>
       <c r="M18" s="135">
         <v>1164</v>
       </c>
       <c r="N18" s="135">
         <v>1183</v>
       </c>
       <c r="O18" s="136">
         <v>1473</v>
       </c>
       <c r="P18" s="136">
         <v>13438</v>
       </c>
       <c r="Q18" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A19" s="134" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B19" s="113" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C19" s="111" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="135">
         <v>369</v>
       </c>
       <c r="E19" s="135">
         <v>326</v>
       </c>
       <c r="F19" s="135">
         <v>383</v>
       </c>
       <c r="G19" s="135">
         <v>409</v>
       </c>
       <c r="H19" s="135">
         <v>310</v>
       </c>
       <c r="I19" s="135">
         <v>370</v>
       </c>
       <c r="J19" s="135">
         <v>328</v>
       </c>
       <c r="K19" s="135">
         <v>323</v>
       </c>
       <c r="L19" s="135">
         <v>340</v>
       </c>
       <c r="M19" s="135">
         <v>355</v>
       </c>
       <c r="N19" s="135">
         <v>392</v>
       </c>
       <c r="O19" s="136">
         <v>490</v>
       </c>
       <c r="P19" s="136">
         <v>4395</v>
       </c>
       <c r="Q19" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B20" s="111" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="135">
         <v>879</v>
       </c>
       <c r="E20" s="135">
         <v>873</v>
       </c>
       <c r="F20" s="135">
         <v>894</v>
       </c>
       <c r="G20" s="135">
         <v>889</v>
       </c>
       <c r="H20" s="135">
         <v>848</v>
       </c>
       <c r="I20" s="135">
         <v>839</v>
       </c>
@@ -11423,51 +13734,51 @@
       </c>
       <c r="K20" s="135">
         <v>846</v>
       </c>
       <c r="L20" s="135">
         <v>850</v>
       </c>
       <c r="M20" s="135">
         <v>1003</v>
       </c>
       <c r="N20" s="135">
         <v>935</v>
       </c>
       <c r="O20" s="136">
         <v>1276</v>
       </c>
       <c r="P20" s="136">
         <v>11000</v>
       </c>
       <c r="Q20" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B21" s="111" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="135">
         <v>474</v>
       </c>
       <c r="E21" s="135">
         <v>443</v>
       </c>
       <c r="F21" s="135">
         <v>477</v>
       </c>
       <c r="G21" s="135">
         <v>446</v>
       </c>
       <c r="H21" s="135">
         <v>449</v>
       </c>
       <c r="I21" s="135">
         <v>448</v>
       </c>
@@ -11476,104 +13787,104 @@
       </c>
       <c r="K21" s="135">
         <v>495</v>
       </c>
       <c r="L21" s="135">
         <v>453</v>
       </c>
       <c r="M21" s="135">
         <v>474</v>
       </c>
       <c r="N21" s="135">
         <v>486</v>
       </c>
       <c r="O21" s="136">
         <v>627</v>
       </c>
       <c r="P21" s="136">
         <v>5710</v>
       </c>
       <c r="Q21" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A22" s="134" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B22" s="113" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C22" s="111" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D22" s="135">
         <v>120</v>
       </c>
       <c r="E22" s="135">
         <v>100</v>
       </c>
       <c r="F22" s="135">
         <v>114</v>
       </c>
       <c r="G22" s="135">
         <v>100</v>
       </c>
       <c r="H22" s="135">
         <v>114</v>
       </c>
       <c r="I22" s="135">
         <v>100</v>
       </c>
       <c r="J22" s="135">
         <v>90</v>
       </c>
       <c r="K22" s="135">
         <v>112</v>
       </c>
       <c r="L22" s="135">
         <v>110</v>
       </c>
       <c r="M22" s="135">
         <v>106</v>
       </c>
       <c r="N22" s="135">
         <v>110</v>
       </c>
       <c r="O22" s="136">
         <v>161</v>
       </c>
       <c r="P22" s="136">
         <v>1337</v>
       </c>
       <c r="Q22" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B23" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="135">
         <v>126</v>
       </c>
       <c r="E23" s="135">
         <v>111</v>
       </c>
       <c r="F23" s="135">
         <v>130</v>
       </c>
       <c r="G23" s="135">
         <v>106</v>
       </c>
       <c r="H23" s="135">
         <v>81</v>
       </c>
       <c r="I23" s="135">
         <v>100</v>
       </c>
@@ -11581,106 +13892,106 @@
         <v>86</v>
       </c>
       <c r="K23" s="135">
         <v>100</v>
       </c>
       <c r="L23" s="135">
         <v>106</v>
       </c>
       <c r="M23" s="135">
         <v>110</v>
       </c>
       <c r="N23" s="135">
         <v>113</v>
       </c>
       <c r="O23" s="136">
         <v>124</v>
       </c>
       <c r="P23" s="136">
         <v>1293</v>
       </c>
       <c r="Q23" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="162" t="s">
+      <c r="A24" s="163" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="162"/>
+      <c r="B24" s="163"/>
       <c r="C24" s="105" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="131">
         <v>628</v>
       </c>
       <c r="E24" s="131">
         <v>499</v>
       </c>
       <c r="F24" s="131">
         <v>627</v>
       </c>
       <c r="G24" s="131">
         <v>530</v>
       </c>
       <c r="H24" s="131">
         <v>595</v>
       </c>
       <c r="I24" s="131">
         <v>515</v>
       </c>
       <c r="J24" s="131">
         <v>601</v>
       </c>
       <c r="K24" s="131">
         <v>606</v>
       </c>
       <c r="L24" s="131">
         <v>541</v>
       </c>
       <c r="M24" s="131">
         <v>631</v>
       </c>
       <c r="N24" s="131">
         <v>690</v>
       </c>
       <c r="O24" s="131">
         <v>1238</v>
       </c>
       <c r="P24" s="131">
         <v>7701</v>
       </c>
       <c r="Q24" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A25" s="134" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B25" s="110" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C25" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="135">
         <v>170</v>
       </c>
       <c r="E25" s="135">
         <v>135</v>
       </c>
       <c r="F25" s="135">
         <v>152</v>
       </c>
       <c r="G25" s="135">
         <v>122</v>
       </c>
       <c r="H25" s="135">
         <v>161</v>
       </c>
       <c r="I25" s="135">
         <v>133</v>
       </c>
       <c r="J25" s="135">
         <v>170</v>
       </c>
@@ -11738,415 +14049,415 @@
         <v>329</v>
       </c>
       <c r="K26" s="135">
         <v>324</v>
       </c>
       <c r="L26" s="135">
         <v>277</v>
       </c>
       <c r="M26" s="135">
         <v>350</v>
       </c>
       <c r="N26" s="135">
         <v>390</v>
       </c>
       <c r="O26" s="136">
         <v>631</v>
       </c>
       <c r="P26" s="136">
         <v>4254</v>
       </c>
       <c r="Q26" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="162" t="s">
+      <c r="A27" s="163" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="105" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="131">
         <v>349</v>
       </c>
       <c r="E27" s="131">
         <v>342</v>
       </c>
       <c r="F27" s="131">
         <v>397</v>
       </c>
       <c r="G27" s="131">
         <v>380</v>
       </c>
       <c r="H27" s="131">
         <v>331</v>
       </c>
       <c r="I27" s="131">
         <v>327</v>
       </c>
       <c r="J27" s="131">
         <v>326</v>
       </c>
       <c r="K27" s="131">
         <v>378</v>
       </c>
       <c r="L27" s="131">
         <v>365</v>
       </c>
       <c r="M27" s="131">
         <v>347</v>
       </c>
       <c r="N27" s="131">
         <v>353</v>
       </c>
       <c r="O27" s="131">
         <v>447</v>
       </c>
       <c r="P27" s="131">
         <v>4342</v>
       </c>
       <c r="Q27" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A28" s="134" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B28" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C28" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="135">
         <v>141</v>
       </c>
       <c r="E28" s="135">
         <v>103</v>
       </c>
       <c r="F28" s="135">
         <v>155</v>
       </c>
       <c r="G28" s="135">
         <v>137</v>
       </c>
       <c r="H28" s="135">
         <v>101</v>
       </c>
       <c r="I28" s="135">
         <v>120</v>
       </c>
       <c r="J28" s="135">
         <v>136</v>
       </c>
       <c r="K28" s="135">
         <v>145</v>
       </c>
       <c r="L28" s="135">
         <v>134</v>
       </c>
       <c r="M28" s="135">
         <v>118</v>
       </c>
       <c r="N28" s="135">
         <v>109</v>
       </c>
       <c r="O28" s="136">
         <v>151</v>
       </c>
       <c r="P28" s="136">
         <v>1550</v>
       </c>
       <c r="Q28" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="162" t="s">
+      <c r="A29" s="163" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="162"/>
+      <c r="B29" s="163"/>
       <c r="C29" s="116" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="137">
         <v>273</v>
       </c>
       <c r="E29" s="137">
         <v>250</v>
       </c>
       <c r="F29" s="137">
         <v>270</v>
       </c>
       <c r="G29" s="137">
         <v>254</v>
       </c>
       <c r="H29" s="137">
         <v>289</v>
       </c>
       <c r="I29" s="137">
         <v>242</v>
       </c>
       <c r="J29" s="137">
         <v>302</v>
       </c>
       <c r="K29" s="137">
         <v>278</v>
       </c>
       <c r="L29" s="137">
         <v>266</v>
       </c>
       <c r="M29" s="137">
         <v>286</v>
       </c>
       <c r="N29" s="137">
         <v>282</v>
       </c>
       <c r="O29" s="137">
         <v>372</v>
       </c>
       <c r="P29" s="137">
         <v>3364</v>
       </c>
       <c r="Q29" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A30" s="134" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B30" s="110" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="135">
         <v>197</v>
       </c>
       <c r="E30" s="135">
         <v>168</v>
       </c>
       <c r="F30" s="135">
         <v>197</v>
       </c>
       <c r="G30" s="135">
         <v>192</v>
       </c>
       <c r="H30" s="135">
         <v>216</v>
       </c>
       <c r="I30" s="135">
         <v>169</v>
       </c>
       <c r="J30" s="135">
         <v>211</v>
       </c>
       <c r="K30" s="135">
         <v>185</v>
       </c>
       <c r="L30" s="135">
         <v>195</v>
       </c>
       <c r="M30" s="135">
         <v>213</v>
       </c>
       <c r="N30" s="135">
         <v>194</v>
       </c>
       <c r="O30" s="136">
         <v>278</v>
       </c>
       <c r="P30" s="136">
         <v>2415</v>
       </c>
       <c r="Q30" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="133" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="167" t="s">
+      <c r="A31" s="168" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="167"/>
+      <c r="B31" s="168"/>
       <c r="C31" s="116" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D31" s="131">
         <v>306</v>
       </c>
       <c r="E31" s="131">
         <v>258</v>
       </c>
       <c r="F31" s="131">
         <v>257</v>
       </c>
       <c r="G31" s="131">
         <v>247</v>
       </c>
       <c r="H31" s="131">
         <v>265</v>
       </c>
       <c r="I31" s="131">
         <v>227</v>
       </c>
       <c r="J31" s="131">
         <v>304</v>
       </c>
       <c r="K31" s="131">
         <v>278</v>
       </c>
       <c r="L31" s="131">
         <v>288</v>
       </c>
       <c r="M31" s="131">
         <v>327</v>
       </c>
       <c r="N31" s="131">
         <v>270</v>
       </c>
       <c r="O31" s="131">
         <v>378</v>
       </c>
       <c r="P31" s="131">
         <v>3405</v>
       </c>
       <c r="Q31" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="138" customFormat="1" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="186" t="s">
+      <c r="A32" s="187" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="186"/>
+      <c r="B32" s="187"/>
       <c r="C32" s="116" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D32" s="131">
         <v>315</v>
       </c>
       <c r="E32" s="131">
         <v>269</v>
       </c>
       <c r="F32" s="131">
         <v>309</v>
       </c>
       <c r="G32" s="131">
         <v>288</v>
       </c>
       <c r="H32" s="131">
         <v>278</v>
       </c>
       <c r="I32" s="131">
         <v>299</v>
       </c>
       <c r="J32" s="131">
         <v>259</v>
       </c>
       <c r="K32" s="131">
         <v>297</v>
       </c>
       <c r="L32" s="131">
         <v>324</v>
       </c>
       <c r="M32" s="131">
         <v>301</v>
       </c>
       <c r="N32" s="131">
         <v>277</v>
       </c>
       <c r="O32" s="131">
         <v>309</v>
       </c>
       <c r="P32" s="131">
         <v>3525</v>
       </c>
       <c r="Q32" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A33" s="109" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B33" s="110" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C33" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="135">
         <v>34</v>
       </c>
       <c r="E33" s="135">
         <v>25</v>
       </c>
       <c r="F33" s="135">
         <v>35</v>
       </c>
       <c r="G33" s="135">
         <v>24</v>
       </c>
       <c r="H33" s="135">
         <v>35</v>
       </c>
       <c r="I33" s="135">
         <v>35</v>
       </c>
       <c r="J33" s="135">
         <v>32</v>
       </c>
       <c r="K33" s="135">
         <v>28</v>
       </c>
       <c r="L33" s="135">
         <v>42</v>
       </c>
       <c r="M33" s="135">
         <v>35</v>
       </c>
       <c r="N33" s="135">
         <v>32</v>
       </c>
       <c r="O33" s="136">
         <v>23</v>
       </c>
       <c r="P33" s="136">
         <v>380</v>
       </c>
       <c r="Q33" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B34" s="111" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="135">
         <v>83</v>
       </c>
       <c r="E34" s="135">
         <v>68</v>
       </c>
       <c r="F34" s="135">
         <v>87</v>
       </c>
       <c r="G34" s="135">
         <v>82</v>
       </c>
       <c r="H34" s="135">
         <v>80</v>
       </c>
       <c r="I34" s="135">
         <v>66</v>
       </c>
@@ -12154,421 +14465,421 @@
         <v>59</v>
       </c>
       <c r="K34" s="135">
         <v>87</v>
       </c>
       <c r="L34" s="135">
         <v>85</v>
       </c>
       <c r="M34" s="135">
         <v>91</v>
       </c>
       <c r="N34" s="135">
         <v>66</v>
       </c>
       <c r="O34" s="136">
         <v>53</v>
       </c>
       <c r="P34" s="136">
         <v>907</v>
       </c>
       <c r="Q34" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="138" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="167" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="167"/>
+      <c r="A35" s="168" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="168"/>
       <c r="C35" s="116" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D35" s="131">
         <v>268</v>
       </c>
       <c r="E35" s="131">
         <v>361</v>
       </c>
       <c r="F35" s="131">
         <v>630</v>
       </c>
       <c r="G35" s="131">
         <v>554</v>
       </c>
       <c r="H35" s="131">
         <v>225</v>
       </c>
       <c r="I35" s="131">
         <v>149</v>
       </c>
       <c r="J35" s="131">
         <v>365</v>
       </c>
       <c r="K35" s="131">
         <v>314</v>
       </c>
       <c r="L35" s="131">
         <v>156</v>
       </c>
       <c r="M35" s="131">
         <v>533</v>
       </c>
       <c r="N35" s="131">
         <v>370</v>
       </c>
       <c r="O35" s="131">
         <v>620</v>
       </c>
       <c r="P35" s="131">
         <v>4545</v>
       </c>
       <c r="Q35" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A36" s="134" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B36" s="110" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C36" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="135">
         <v>264</v>
       </c>
       <c r="E36" s="135">
         <v>359</v>
       </c>
       <c r="F36" s="135">
         <v>625</v>
       </c>
       <c r="G36" s="135">
         <v>549</v>
       </c>
       <c r="H36" s="135">
         <v>224</v>
       </c>
       <c r="I36" s="135">
         <v>148</v>
       </c>
       <c r="J36" s="135">
         <v>361</v>
       </c>
       <c r="K36" s="135">
         <v>313</v>
       </c>
       <c r="L36" s="135">
         <v>155</v>
       </c>
       <c r="M36" s="135">
         <v>529</v>
       </c>
       <c r="N36" s="135">
         <v>365</v>
       </c>
       <c r="O36" s="136">
         <v>613</v>
       </c>
       <c r="P36" s="136">
         <v>4505</v>
       </c>
       <c r="Q36" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="133" customFormat="1" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="186" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="186"/>
+      <c r="A37" s="187" t="s">
+        <v>263</v>
+      </c>
+      <c r="B37" s="187"/>
       <c r="C37" s="139" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="131">
         <v>134</v>
       </c>
       <c r="E37" s="131">
         <v>113</v>
       </c>
       <c r="F37" s="131">
         <v>126</v>
       </c>
       <c r="G37" s="131">
         <v>101</v>
       </c>
       <c r="H37" s="131">
         <v>108</v>
       </c>
       <c r="I37" s="131">
         <v>101</v>
       </c>
       <c r="J37" s="131">
         <v>116</v>
       </c>
       <c r="K37" s="131">
         <v>117</v>
       </c>
       <c r="L37" s="131">
         <v>131</v>
       </c>
       <c r="M37" s="131">
         <v>139</v>
       </c>
       <c r="N37" s="131">
         <v>124</v>
       </c>
       <c r="O37" s="131">
         <v>157</v>
       </c>
       <c r="P37" s="131">
         <v>1467</v>
       </c>
       <c r="Q37" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="133" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="185" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="185"/>
+      <c r="A38" s="186" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" s="186"/>
+      <c r="C38" s="186"/>
       <c r="D38" s="131">
         <v>8772</v>
       </c>
       <c r="E38" s="131">
         <v>8111</v>
       </c>
       <c r="F38" s="131">
         <v>9457</v>
       </c>
       <c r="G38" s="131">
         <v>9100</v>
       </c>
       <c r="H38" s="131">
         <v>8364</v>
       </c>
       <c r="I38" s="131">
         <v>8107</v>
       </c>
       <c r="J38" s="131">
         <v>8626</v>
       </c>
       <c r="K38" s="131">
         <v>8831</v>
       </c>
       <c r="L38" s="131">
         <v>8316</v>
       </c>
       <c r="M38" s="131">
         <v>9603</v>
       </c>
       <c r="N38" s="131">
         <v>9153</v>
       </c>
       <c r="O38" s="131">
         <v>11967</v>
       </c>
       <c r="P38" s="131">
         <v>108407</v>
       </c>
       <c r="Q38" s="132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="134" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B39" s="121" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C39" s="122" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="135">
         <v>36</v>
       </c>
       <c r="E39" s="135">
         <v>57</v>
       </c>
       <c r="F39" s="135">
         <v>138</v>
       </c>
       <c r="G39" s="135">
         <v>132</v>
       </c>
       <c r="H39" s="135">
         <v>64</v>
       </c>
       <c r="I39" s="135">
         <v>33</v>
       </c>
       <c r="J39" s="135">
         <v>67</v>
       </c>
       <c r="K39" s="135">
         <v>70</v>
       </c>
       <c r="L39" s="135">
         <v>33</v>
       </c>
       <c r="M39" s="135">
         <v>107</v>
       </c>
       <c r="N39" s="135">
         <v>91</v>
       </c>
       <c r="O39" s="136">
         <v>157</v>
       </c>
       <c r="P39" s="136">
         <v>985</v>
       </c>
       <c r="Q39" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A40" s="140" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B40" s="113" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C40" s="111" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="135">
         <v>23</v>
       </c>
       <c r="E40" s="135">
         <v>40</v>
       </c>
       <c r="F40" s="135">
         <v>105</v>
       </c>
       <c r="G40" s="135">
         <v>94</v>
       </c>
       <c r="H40" s="135">
         <v>46</v>
       </c>
       <c r="I40" s="135">
         <v>26</v>
       </c>
       <c r="J40" s="135">
         <v>50</v>
       </c>
       <c r="K40" s="135">
         <v>49</v>
       </c>
       <c r="L40" s="135">
         <v>21</v>
       </c>
       <c r="M40" s="135">
         <v>80</v>
       </c>
       <c r="N40" s="135">
         <v>65</v>
       </c>
       <c r="O40" s="136">
         <v>123</v>
       </c>
       <c r="P40" s="136">
         <v>722</v>
       </c>
       <c r="Q40" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="182" t="s">
+      <c r="A41" s="183" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="182"/>
-[...13 lines deleted...]
-      <c r="P41" s="182"/>
+      <c r="B41" s="183"/>
+      <c r="C41" s="183"/>
+      <c r="D41" s="183"/>
+      <c r="E41" s="183"/>
+      <c r="F41" s="183"/>
+      <c r="G41" s="183"/>
+      <c r="H41" s="183"/>
+      <c r="I41" s="183"/>
+      <c r="J41" s="183"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="183"/>
+      <c r="M41" s="183"/>
+      <c r="N41" s="183"/>
+      <c r="O41" s="183"/>
+      <c r="P41" s="183"/>
       <c r="Q41" s="95" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="169" t="s">
+      <c r="A42" s="170" t="s">
+        <v>264</v>
+      </c>
+      <c r="B42" s="170"/>
+      <c r="C42" s="170"/>
+      <c r="D42" s="170"/>
+      <c r="E42" s="170"/>
+      <c r="F42" s="170"/>
+      <c r="G42" s="170"/>
+      <c r="H42" s="170"/>
+      <c r="I42" s="170"/>
+      <c r="J42" s="170"/>
+      <c r="K42" s="170"/>
+      <c r="L42" s="170"/>
+      <c r="M42" s="170"/>
+      <c r="N42" s="170"/>
+      <c r="O42" s="170"/>
+      <c r="P42" s="170"/>
+    </row>
+    <row r="43" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="164" t="s">
         <v>265</v>
       </c>
-      <c r="B42" s="169"/>
-[...33 lines deleted...]
-      <c r="P43" s="163"/>
+      <c r="B43" s="164"/>
+      <c r="C43" s="164"/>
+      <c r="D43" s="164"/>
+      <c r="E43" s="164"/>
+      <c r="F43" s="164"/>
+      <c r="G43" s="164"/>
+      <c r="H43" s="164"/>
+      <c r="I43" s="164"/>
+      <c r="J43" s="164"/>
+      <c r="K43" s="164"/>
+      <c r="L43" s="164"/>
+      <c r="M43" s="164"/>
+      <c r="N43" s="164"/>
+      <c r="O43" s="164"/>
+      <c r="P43" s="164"/>
     </row>
     <row r="44" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A44" s="95" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="H44" s="142" t="s">
         <v>1</v>
@@ -12581,144 +14892,144 @@
       </c>
       <c r="K44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="L44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="N44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="O44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="P44" s="143" t="s">
         <v>1</v>
       </c>
       <c r="Q44" s="95" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A42:P42"/>
+    <mergeCell ref="A43:P43"/>
+    <mergeCell ref="A41:P41"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="A10:B10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A41:P41"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{3237D0B4-47EC-4C7F-817C-3B7882569CD0}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9AEA2BB-EB17-4A5C-8D73-839B387F14A3}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:P2"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
     <col min="4" max="6" width="8.28515625" style="144" customWidth="1"/>
     <col min="7" max="14" width="8.28515625" style="146" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="151" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="146" customWidth="1"/>
     <col min="17" max="17" width="3.5703125" style="152" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11.28515625" style="146"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="184" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="183"/>
-[...13 lines deleted...]
-      <c r="P1" s="183"/>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="D1" s="184"/>
+      <c r="E1" s="184"/>
+      <c r="F1" s="184"/>
+      <c r="G1" s="184"/>
+      <c r="H1" s="184"/>
+      <c r="I1" s="184"/>
+      <c r="J1" s="184"/>
+      <c r="K1" s="184"/>
+      <c r="L1" s="184"/>
+      <c r="M1" s="184"/>
+      <c r="N1" s="184"/>
+      <c r="O1" s="184"/>
+      <c r="P1" s="184"/>
       <c r="Q1" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="184" t="s">
+      <c r="A2" s="185" t="s">
         <v>166</v>
       </c>
-      <c r="B2" s="184"/>
-[...13 lines deleted...]
-      <c r="P2" s="184"/>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
       <c r="Q2" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="98" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="147" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="148" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="127" t="s">
         <v>131</v>
       </c>
       <c r="E3" s="127" t="s">
         <v>132</v>
       </c>
       <c r="F3" s="127" t="s">
         <v>133</v>
       </c>
       <c r="G3" s="127" t="s">
         <v>134</v>
@@ -12733,575 +15044,575 @@
         <v>137</v>
       </c>
       <c r="K3" s="127" t="s">
         <v>138</v>
       </c>
       <c r="L3" s="127" t="s">
         <v>139</v>
       </c>
       <c r="M3" s="127" t="s">
         <v>140</v>
       </c>
       <c r="N3" s="127" t="s">
         <v>141</v>
       </c>
       <c r="O3" s="127" t="s">
         <v>142</v>
       </c>
       <c r="P3" s="128" t="s">
         <v>143</v>
       </c>
       <c r="Q3" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="162" t="s">
+      <c r="A4" s="163" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="162"/>
+      <c r="B4" s="163"/>
       <c r="C4" s="105" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="117">
         <v>136</v>
       </c>
       <c r="E4" s="117">
         <v>109</v>
       </c>
       <c r="F4" s="117">
         <v>150</v>
       </c>
       <c r="G4" s="117">
         <v>120</v>
       </c>
       <c r="H4" s="117">
         <v>134</v>
       </c>
       <c r="I4" s="117">
         <v>130</v>
       </c>
       <c r="J4" s="117">
         <v>119</v>
       </c>
       <c r="K4" s="117">
         <v>129</v>
       </c>
       <c r="L4" s="117">
         <v>137</v>
       </c>
       <c r="M4" s="117">
         <v>120</v>
       </c>
       <c r="N4" s="117">
         <v>118</v>
       </c>
       <c r="O4" s="117">
         <v>174</v>
       </c>
       <c r="P4" s="117">
         <f>SUM(D4:O4)</f>
         <v>1576</v>
       </c>
       <c r="Q4" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="162"/>
+      <c r="B5" s="163"/>
       <c r="C5" s="105" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="117">
         <v>2000</v>
       </c>
       <c r="E5" s="117">
         <v>1803</v>
       </c>
       <c r="F5" s="117">
         <v>2101</v>
       </c>
       <c r="G5" s="117">
         <v>1999</v>
       </c>
       <c r="H5" s="117">
         <v>2046</v>
       </c>
       <c r="I5" s="117">
         <v>1919</v>
       </c>
       <c r="J5" s="117">
         <v>1927</v>
       </c>
       <c r="K5" s="117">
         <v>1960</v>
       </c>
       <c r="L5" s="117">
         <v>1899</v>
       </c>
       <c r="M5" s="117">
         <v>2069</v>
       </c>
       <c r="N5" s="117">
         <v>2047</v>
       </c>
       <c r="O5" s="117">
         <v>2189</v>
       </c>
       <c r="P5" s="117">
         <v>23959</v>
       </c>
       <c r="Q5" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A6" s="134" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B6" s="110" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C6" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="136">
         <v>1933</v>
       </c>
       <c r="E6" s="136">
         <v>1755</v>
       </c>
       <c r="F6" s="136">
         <v>2040</v>
       </c>
       <c r="G6" s="136">
         <v>1942</v>
       </c>
       <c r="H6" s="136">
         <v>1994</v>
       </c>
       <c r="I6" s="136">
         <v>1871</v>
       </c>
       <c r="J6" s="136">
         <v>1861</v>
       </c>
       <c r="K6" s="136">
         <v>1888</v>
       </c>
       <c r="L6" s="136">
         <v>1820</v>
       </c>
       <c r="M6" s="136">
         <v>2010</v>
       </c>
       <c r="N6" s="136">
         <v>1982</v>
       </c>
       <c r="O6" s="136">
         <v>2133</v>
       </c>
       <c r="P6" s="123">
         <v>23229</v>
       </c>
       <c r="Q6" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="151" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="134" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B7" s="113" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="136">
         <v>569</v>
       </c>
       <c r="E7" s="136">
         <v>526</v>
       </c>
       <c r="F7" s="136">
         <v>604</v>
       </c>
       <c r="G7" s="136">
         <v>567</v>
       </c>
       <c r="H7" s="136">
         <v>575</v>
       </c>
       <c r="I7" s="136">
         <v>527</v>
       </c>
       <c r="J7" s="136">
         <v>565</v>
       </c>
       <c r="K7" s="136">
         <v>575</v>
       </c>
       <c r="L7" s="136">
         <v>563</v>
       </c>
       <c r="M7" s="136">
         <v>604</v>
       </c>
       <c r="N7" s="136">
         <v>571</v>
       </c>
       <c r="O7" s="136">
         <v>640</v>
       </c>
       <c r="P7" s="123">
         <v>6886</v>
       </c>
       <c r="Q7" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B8" s="115" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C8" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="136">
         <v>431</v>
       </c>
       <c r="E8" s="136">
         <v>367</v>
       </c>
       <c r="F8" s="136">
         <v>417</v>
       </c>
       <c r="G8" s="136">
         <v>404</v>
       </c>
       <c r="H8" s="136">
         <v>423</v>
       </c>
       <c r="I8" s="136">
         <v>413</v>
       </c>
       <c r="J8" s="136">
         <v>392</v>
       </c>
       <c r="K8" s="136">
         <v>400</v>
       </c>
       <c r="L8" s="136">
         <v>369</v>
       </c>
       <c r="M8" s="136">
         <v>428</v>
       </c>
       <c r="N8" s="136">
         <v>443</v>
       </c>
       <c r="O8" s="136">
         <v>467</v>
       </c>
       <c r="P8" s="123">
         <v>4954</v>
       </c>
       <c r="Q8" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B9" s="115" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="136">
         <v>152</v>
       </c>
       <c r="E9" s="136">
         <v>148</v>
       </c>
       <c r="F9" s="136">
         <v>167</v>
       </c>
       <c r="G9" s="136">
         <v>153</v>
       </c>
       <c r="H9" s="136">
         <v>192</v>
       </c>
       <c r="I9" s="136">
         <v>148</v>
       </c>
       <c r="J9" s="136">
         <v>136</v>
       </c>
       <c r="K9" s="136">
         <v>161</v>
       </c>
       <c r="L9" s="136">
         <v>159</v>
       </c>
       <c r="M9" s="136">
         <v>164</v>
       </c>
       <c r="N9" s="136">
         <v>162</v>
       </c>
       <c r="O9" s="136">
         <v>166</v>
       </c>
       <c r="P9" s="123">
         <v>1908</v>
       </c>
       <c r="Q9" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="162" t="s">
+      <c r="A10" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="162"/>
+      <c r="B10" s="163"/>
       <c r="C10" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="117">
         <v>359</v>
       </c>
       <c r="E10" s="117">
         <v>313</v>
       </c>
       <c r="F10" s="117">
         <v>373</v>
       </c>
       <c r="G10" s="117">
         <v>294</v>
       </c>
       <c r="H10" s="117">
         <v>284</v>
       </c>
       <c r="I10" s="117">
         <v>277</v>
       </c>
       <c r="J10" s="117">
         <v>263</v>
       </c>
       <c r="K10" s="117">
         <v>274</v>
       </c>
       <c r="L10" s="117">
         <v>293</v>
       </c>
       <c r="M10" s="117">
         <v>307</v>
       </c>
       <c r="N10" s="117">
         <v>370</v>
       </c>
       <c r="O10" s="117">
         <v>387</v>
       </c>
       <c r="P10" s="117">
         <v>3794</v>
       </c>
       <c r="Q10" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A11" s="134" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B11" s="110" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="136">
         <v>226</v>
       </c>
       <c r="E11" s="136">
         <v>201</v>
       </c>
       <c r="F11" s="136">
         <v>247</v>
       </c>
       <c r="G11" s="136">
         <v>191</v>
       </c>
       <c r="H11" s="136">
         <v>170</v>
       </c>
       <c r="I11" s="136">
         <v>186</v>
       </c>
       <c r="J11" s="136">
         <v>156</v>
       </c>
       <c r="K11" s="136">
         <v>168</v>
       </c>
       <c r="L11" s="136">
         <v>174</v>
       </c>
       <c r="M11" s="136">
         <v>177</v>
       </c>
       <c r="N11" s="136">
         <v>226</v>
       </c>
       <c r="O11" s="136">
         <v>234</v>
       </c>
       <c r="P11" s="123">
         <v>2356</v>
       </c>
       <c r="Q11" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="162" t="s">
+      <c r="A12" s="163" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="162"/>
+      <c r="B12" s="163"/>
       <c r="C12" s="105" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="117">
         <v>763</v>
       </c>
       <c r="E12" s="117">
         <v>584</v>
       </c>
       <c r="F12" s="117">
         <v>710</v>
       </c>
       <c r="G12" s="117">
         <v>661</v>
       </c>
       <c r="H12" s="117">
         <v>586</v>
       </c>
       <c r="I12" s="117">
         <v>569</v>
       </c>
       <c r="J12" s="117">
         <v>560</v>
       </c>
       <c r="K12" s="117">
         <v>606</v>
       </c>
       <c r="L12" s="117">
         <v>624</v>
       </c>
       <c r="M12" s="117">
         <v>653</v>
       </c>
       <c r="N12" s="117">
         <v>734</v>
       </c>
       <c r="O12" s="117">
         <v>838</v>
       </c>
       <c r="P12" s="117">
         <v>7888</v>
       </c>
       <c r="Q12" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A13" s="134" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="110" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="111" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="136">
         <v>608</v>
       </c>
       <c r="E13" s="136">
         <v>483</v>
       </c>
       <c r="F13" s="136">
         <v>587</v>
       </c>
       <c r="G13" s="136">
         <v>532</v>
       </c>
       <c r="H13" s="136">
         <v>469</v>
       </c>
       <c r="I13" s="136">
         <v>455</v>
       </c>
       <c r="J13" s="136">
         <v>456</v>
       </c>
       <c r="K13" s="136">
         <v>497</v>
       </c>
       <c r="L13" s="136">
         <v>518</v>
       </c>
       <c r="M13" s="136">
         <v>549</v>
       </c>
       <c r="N13" s="136">
         <v>610</v>
       </c>
       <c r="O13" s="136">
         <v>692</v>
       </c>
       <c r="P13" s="123">
         <v>6456</v>
       </c>
       <c r="Q13" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="134" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="111" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="136">
         <v>131</v>
       </c>
       <c r="E14" s="136">
         <v>74</v>
       </c>
       <c r="F14" s="136">
         <v>95</v>
       </c>
       <c r="G14" s="136">
         <v>102</v>
       </c>
       <c r="H14" s="136">
         <v>92</v>
       </c>
       <c r="I14" s="136">
         <v>91</v>
       </c>
@@ -13309,207 +15620,207 @@
         <v>82</v>
       </c>
       <c r="K14" s="136">
         <v>94</v>
       </c>
       <c r="L14" s="136">
         <v>92</v>
       </c>
       <c r="M14" s="136">
         <v>78</v>
       </c>
       <c r="N14" s="136">
         <v>101</v>
       </c>
       <c r="O14" s="136">
         <v>123</v>
       </c>
       <c r="P14" s="123">
         <v>1155</v>
       </c>
       <c r="Q14" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="162" t="s">
+      <c r="A15" s="163" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="105" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="117">
         <v>367</v>
       </c>
       <c r="E15" s="117">
         <v>293</v>
       </c>
       <c r="F15" s="117">
         <v>321</v>
       </c>
       <c r="G15" s="117">
         <v>287</v>
       </c>
       <c r="H15" s="117">
         <v>294</v>
       </c>
       <c r="I15" s="117">
         <v>277</v>
       </c>
       <c r="J15" s="117">
         <v>246</v>
       </c>
       <c r="K15" s="117">
         <v>267</v>
       </c>
       <c r="L15" s="117">
         <v>277</v>
       </c>
       <c r="M15" s="117">
         <v>296</v>
       </c>
       <c r="N15" s="117">
         <v>283</v>
       </c>
       <c r="O15" s="117">
         <v>369</v>
       </c>
       <c r="P15" s="117">
         <v>3577</v>
       </c>
       <c r="Q15" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="162" t="s">
+      <c r="A16" s="163" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="163"/>
       <c r="C16" s="105" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="117">
         <v>3703</v>
       </c>
       <c r="E16" s="117">
         <v>3081</v>
       </c>
       <c r="F16" s="117">
         <v>3536</v>
       </c>
       <c r="G16" s="117">
         <v>3167</v>
       </c>
       <c r="H16" s="117">
         <v>3167</v>
       </c>
       <c r="I16" s="117">
         <v>2898</v>
       </c>
       <c r="J16" s="117">
         <v>2728</v>
       </c>
       <c r="K16" s="117">
         <v>2742</v>
       </c>
       <c r="L16" s="117">
         <v>2708</v>
       </c>
       <c r="M16" s="117">
         <v>3022</v>
       </c>
       <c r="N16" s="117">
         <v>3132</v>
       </c>
       <c r="O16" s="117">
         <v>3632</v>
       </c>
       <c r="P16" s="117">
         <v>37516</v>
       </c>
       <c r="Q16" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A17" s="134" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B17" s="110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C17" s="111" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="136">
         <v>568</v>
       </c>
       <c r="E17" s="136">
         <v>472</v>
       </c>
       <c r="F17" s="136">
         <v>500</v>
       </c>
       <c r="G17" s="136">
         <v>482</v>
       </c>
       <c r="H17" s="136">
         <v>457</v>
       </c>
       <c r="I17" s="136">
         <v>421</v>
       </c>
       <c r="J17" s="136">
         <v>394</v>
       </c>
       <c r="K17" s="136">
         <v>369</v>
       </c>
       <c r="L17" s="136">
         <v>372</v>
       </c>
       <c r="M17" s="136">
         <v>439</v>
       </c>
       <c r="N17" s="136">
         <v>460</v>
       </c>
       <c r="O17" s="136">
         <v>548</v>
       </c>
       <c r="P17" s="123">
         <v>5482</v>
       </c>
       <c r="Q17" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="136">
         <v>1280</v>
       </c>
       <c r="E18" s="136">
         <v>996</v>
       </c>
       <c r="F18" s="136">
         <v>1195</v>
       </c>
       <c r="G18" s="136">
         <v>1092</v>
       </c>
       <c r="H18" s="136">
         <v>1060</v>
       </c>
       <c r="I18" s="136">
         <v>997</v>
       </c>
@@ -13518,104 +15829,104 @@
       </c>
       <c r="K18" s="136">
         <v>885</v>
       </c>
       <c r="L18" s="136">
         <v>931</v>
       </c>
       <c r="M18" s="136">
         <v>1007</v>
       </c>
       <c r="N18" s="136">
         <v>1072</v>
       </c>
       <c r="O18" s="136">
         <v>1206</v>
       </c>
       <c r="P18" s="123">
         <v>12649</v>
       </c>
       <c r="Q18" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="151" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="134" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B19" s="113" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C19" s="111" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="136">
         <v>431</v>
       </c>
       <c r="E19" s="136">
         <v>309</v>
       </c>
       <c r="F19" s="136">
         <v>369</v>
       </c>
       <c r="G19" s="136">
         <v>349</v>
       </c>
       <c r="H19" s="136">
         <v>341</v>
       </c>
       <c r="I19" s="136">
         <v>327</v>
       </c>
       <c r="J19" s="136">
         <v>310</v>
       </c>
       <c r="K19" s="136">
         <v>265</v>
       </c>
       <c r="L19" s="136">
         <v>281</v>
       </c>
       <c r="M19" s="136">
         <v>355</v>
       </c>
       <c r="N19" s="136">
         <v>355</v>
       </c>
       <c r="O19" s="136">
         <v>367</v>
       </c>
       <c r="P19" s="123">
         <v>4059</v>
       </c>
       <c r="Q19" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B20" s="111" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="136">
         <v>1091</v>
       </c>
       <c r="E20" s="136">
         <v>907</v>
       </c>
       <c r="F20" s="136">
         <v>1061</v>
       </c>
       <c r="G20" s="136">
         <v>919</v>
       </c>
       <c r="H20" s="136">
         <v>975</v>
       </c>
       <c r="I20" s="136">
         <v>842</v>
       </c>
@@ -13624,51 +15935,51 @@
       </c>
       <c r="K20" s="136">
         <v>869</v>
       </c>
       <c r="L20" s="136">
         <v>817</v>
       </c>
       <c r="M20" s="136">
         <v>919</v>
       </c>
       <c r="N20" s="136">
         <v>970</v>
       </c>
       <c r="O20" s="136">
         <v>1112</v>
       </c>
       <c r="P20" s="123">
         <v>11279</v>
       </c>
       <c r="Q20" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B21" s="111" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="136">
         <v>530</v>
       </c>
       <c r="E21" s="136">
         <v>482</v>
       </c>
       <c r="F21" s="136">
         <v>524</v>
       </c>
       <c r="G21" s="136">
         <v>447</v>
       </c>
       <c r="H21" s="136">
         <v>443</v>
       </c>
       <c r="I21" s="136">
         <v>425</v>
       </c>
@@ -13677,104 +15988,104 @@
       </c>
       <c r="K21" s="136">
         <v>397</v>
       </c>
       <c r="L21" s="136">
         <v>398</v>
       </c>
       <c r="M21" s="136">
         <v>422</v>
       </c>
       <c r="N21" s="136">
         <v>431</v>
       </c>
       <c r="O21" s="136">
         <v>521</v>
       </c>
       <c r="P21" s="123">
         <v>5419</v>
       </c>
       <c r="Q21" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" s="151" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="134" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B22" s="113" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C22" s="111" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D22" s="136">
         <v>108</v>
       </c>
       <c r="E22" s="136">
         <v>103</v>
       </c>
       <c r="F22" s="136">
         <v>122</v>
       </c>
       <c r="G22" s="136">
         <v>100</v>
       </c>
       <c r="H22" s="136">
         <v>103</v>
       </c>
       <c r="I22" s="136">
         <v>92</v>
       </c>
       <c r="J22" s="136">
         <v>89</v>
       </c>
       <c r="K22" s="136">
         <v>90</v>
       </c>
       <c r="L22" s="136">
         <v>93</v>
       </c>
       <c r="M22" s="136">
         <v>87</v>
       </c>
       <c r="N22" s="136">
         <v>99</v>
       </c>
       <c r="O22" s="136">
         <v>129</v>
       </c>
       <c r="P22" s="123">
         <v>1215</v>
       </c>
       <c r="Q22" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B23" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="136">
         <v>114</v>
       </c>
       <c r="E23" s="136">
         <v>124</v>
       </c>
       <c r="F23" s="136">
         <v>125</v>
       </c>
       <c r="G23" s="136">
         <v>109</v>
       </c>
       <c r="H23" s="136">
         <v>104</v>
       </c>
       <c r="I23" s="136">
         <v>95</v>
       </c>
@@ -13782,106 +16093,106 @@
         <v>100</v>
       </c>
       <c r="K23" s="136">
         <v>91</v>
       </c>
       <c r="L23" s="136">
         <v>80</v>
       </c>
       <c r="M23" s="136">
         <v>129</v>
       </c>
       <c r="N23" s="136">
         <v>89</v>
       </c>
       <c r="O23" s="136">
         <v>116</v>
       </c>
       <c r="P23" s="123">
         <v>1276</v>
       </c>
       <c r="Q23" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="162" t="s">
+      <c r="A24" s="163" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="162"/>
+      <c r="B24" s="163"/>
       <c r="C24" s="105" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="117">
         <v>993</v>
       </c>
       <c r="E24" s="117">
         <v>654</v>
       </c>
       <c r="F24" s="117">
         <v>809</v>
       </c>
       <c r="G24" s="117">
         <v>698</v>
       </c>
       <c r="H24" s="117">
         <v>691</v>
       </c>
       <c r="I24" s="117">
         <v>615</v>
       </c>
       <c r="J24" s="117">
         <v>557</v>
       </c>
       <c r="K24" s="117">
         <v>591</v>
       </c>
       <c r="L24" s="117">
         <v>559</v>
       </c>
       <c r="M24" s="117">
         <v>672</v>
       </c>
       <c r="N24" s="117">
         <v>691</v>
       </c>
       <c r="O24" s="117">
         <v>809</v>
       </c>
       <c r="P24" s="117">
         <v>8339</v>
       </c>
       <c r="Q24" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A25" s="134" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B25" s="110" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C25" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="136">
         <v>368</v>
       </c>
       <c r="E25" s="136">
         <v>212</v>
       </c>
       <c r="F25" s="136">
         <v>249</v>
       </c>
       <c r="G25" s="136">
         <v>219</v>
       </c>
       <c r="H25" s="136">
         <v>222</v>
       </c>
       <c r="I25" s="136">
         <v>179</v>
       </c>
       <c r="J25" s="136">
         <v>170</v>
       </c>
@@ -13939,415 +16250,415 @@
         <v>286</v>
       </c>
       <c r="K26" s="136">
         <v>323</v>
       </c>
       <c r="L26" s="136">
         <v>301</v>
       </c>
       <c r="M26" s="136">
         <v>352</v>
       </c>
       <c r="N26" s="136">
         <v>356</v>
       </c>
       <c r="O26" s="136">
         <v>390</v>
       </c>
       <c r="P26" s="123">
         <v>4372</v>
       </c>
       <c r="Q26" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="162" t="s">
+      <c r="A27" s="163" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="105" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="117">
         <v>397</v>
       </c>
       <c r="E27" s="117">
         <v>336</v>
       </c>
       <c r="F27" s="117">
         <v>366</v>
       </c>
       <c r="G27" s="117">
         <v>343</v>
       </c>
       <c r="H27" s="117">
         <v>367</v>
       </c>
       <c r="I27" s="117">
         <v>343</v>
       </c>
       <c r="J27" s="117">
         <v>321</v>
       </c>
       <c r="K27" s="117">
         <v>334</v>
       </c>
       <c r="L27" s="117">
         <v>328</v>
       </c>
       <c r="M27" s="117">
         <v>350</v>
       </c>
       <c r="N27" s="117">
         <v>332</v>
       </c>
       <c r="O27" s="117">
         <v>365</v>
       </c>
       <c r="P27" s="117">
         <v>4182</v>
       </c>
       <c r="Q27" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A28" s="134" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B28" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C28" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="136">
         <v>127</v>
       </c>
       <c r="E28" s="136">
         <v>106</v>
       </c>
       <c r="F28" s="136">
         <v>132</v>
       </c>
       <c r="G28" s="136">
         <v>116</v>
       </c>
       <c r="H28" s="136">
         <v>115</v>
       </c>
       <c r="I28" s="136">
         <v>110</v>
       </c>
       <c r="J28" s="136">
         <v>113</v>
       </c>
       <c r="K28" s="136">
         <v>122</v>
       </c>
       <c r="L28" s="136">
         <v>131</v>
       </c>
       <c r="M28" s="136">
         <v>121</v>
       </c>
       <c r="N28" s="136">
         <v>126</v>
       </c>
       <c r="O28" s="136">
         <v>113</v>
       </c>
       <c r="P28" s="123">
         <v>1432</v>
       </c>
       <c r="Q28" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="187" t="s">
+      <c r="A29" s="188" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="187"/>
+      <c r="B29" s="188"/>
       <c r="C29" s="157" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="150">
         <v>313</v>
       </c>
       <c r="E29" s="150">
         <v>286</v>
       </c>
       <c r="F29" s="150">
         <v>321</v>
       </c>
       <c r="G29" s="150">
         <v>304</v>
       </c>
       <c r="H29" s="150">
         <v>261</v>
       </c>
       <c r="I29" s="150">
         <v>263</v>
       </c>
       <c r="J29" s="150">
         <v>255</v>
       </c>
       <c r="K29" s="150">
         <v>254</v>
       </c>
       <c r="L29" s="150">
         <v>264</v>
       </c>
       <c r="M29" s="150">
         <v>286</v>
       </c>
       <c r="N29" s="150">
         <v>276</v>
       </c>
       <c r="O29" s="150">
         <v>377</v>
       </c>
       <c r="P29" s="150">
         <v>3460</v>
       </c>
       <c r="Q29" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A30" s="134" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B30" s="110" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="136">
         <v>235</v>
       </c>
       <c r="E30" s="136">
         <v>208</v>
       </c>
       <c r="F30" s="136">
         <v>237</v>
       </c>
       <c r="G30" s="136">
         <v>230</v>
       </c>
       <c r="H30" s="136">
         <v>190</v>
       </c>
       <c r="I30" s="136">
         <v>175</v>
       </c>
       <c r="J30" s="136">
         <v>195</v>
       </c>
       <c r="K30" s="136">
         <v>179</v>
       </c>
       <c r="L30" s="136">
         <v>188</v>
       </c>
       <c r="M30" s="136">
         <v>201</v>
       </c>
       <c r="N30" s="136">
         <v>195</v>
       </c>
       <c r="O30" s="136">
         <v>282</v>
       </c>
       <c r="P30" s="123">
         <v>2515</v>
       </c>
       <c r="Q30" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" s="151" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="167" t="s">
+      <c r="A31" s="168" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="167"/>
+      <c r="B31" s="168"/>
       <c r="C31" s="116" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D31" s="117">
         <v>362</v>
       </c>
       <c r="E31" s="117">
         <v>302</v>
       </c>
       <c r="F31" s="117">
         <v>286</v>
       </c>
       <c r="G31" s="117">
         <v>296</v>
       </c>
       <c r="H31" s="117">
         <v>309</v>
       </c>
       <c r="I31" s="117">
         <v>254</v>
       </c>
       <c r="J31" s="117">
         <v>255</v>
       </c>
       <c r="K31" s="117">
         <v>264</v>
       </c>
       <c r="L31" s="117">
         <v>282</v>
       </c>
       <c r="M31" s="117">
         <v>261</v>
       </c>
       <c r="N31" s="117">
         <v>308</v>
       </c>
       <c r="O31" s="117">
         <v>352</v>
       </c>
       <c r="P31" s="117">
         <v>3531</v>
       </c>
       <c r="Q31" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" s="151" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="186" t="s">
+      <c r="A32" s="187" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="186"/>
+      <c r="B32" s="187"/>
       <c r="C32" s="116" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D32" s="117">
         <v>291</v>
       </c>
       <c r="E32" s="117">
         <v>259</v>
       </c>
       <c r="F32" s="117">
         <v>298</v>
       </c>
       <c r="G32" s="117">
         <v>261</v>
       </c>
       <c r="H32" s="117">
         <v>279</v>
       </c>
       <c r="I32" s="117">
         <v>255</v>
       </c>
       <c r="J32" s="117">
         <v>269</v>
       </c>
       <c r="K32" s="117">
         <v>297</v>
       </c>
       <c r="L32" s="117">
         <v>250</v>
       </c>
       <c r="M32" s="117">
         <v>277</v>
       </c>
       <c r="N32" s="117">
         <v>290</v>
       </c>
       <c r="O32" s="117">
         <v>324</v>
       </c>
       <c r="P32" s="117">
         <v>3350</v>
       </c>
       <c r="Q32" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A33" s="109" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B33" s="110" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C33" s="111" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="136">
         <v>32</v>
       </c>
       <c r="E33" s="136">
         <v>24</v>
       </c>
       <c r="F33" s="136">
         <v>33</v>
       </c>
       <c r="G33" s="136">
         <v>35</v>
       </c>
       <c r="H33" s="136">
         <v>33</v>
       </c>
       <c r="I33" s="136">
         <v>35</v>
       </c>
       <c r="J33" s="136">
         <v>36</v>
       </c>
       <c r="K33" s="136">
         <v>40</v>
       </c>
       <c r="L33" s="136">
         <v>45</v>
       </c>
       <c r="M33" s="136">
         <v>42</v>
       </c>
       <c r="N33" s="136">
         <v>20</v>
       </c>
       <c r="O33" s="136">
         <v>35</v>
       </c>
       <c r="P33" s="123">
         <v>410</v>
       </c>
       <c r="Q33" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" s="151" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B34" s="111" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="136">
         <v>85</v>
       </c>
       <c r="E34" s="136">
         <v>68</v>
       </c>
       <c r="F34" s="136">
         <v>82</v>
       </c>
       <c r="G34" s="136">
         <v>71</v>
       </c>
       <c r="H34" s="136">
         <v>83</v>
       </c>
       <c r="I34" s="136">
         <v>63</v>
       </c>
@@ -14355,425 +16666,425 @@
         <v>77</v>
       </c>
       <c r="K34" s="136">
         <v>87</v>
       </c>
       <c r="L34" s="136">
         <v>76</v>
       </c>
       <c r="M34" s="136">
         <v>65</v>
       </c>
       <c r="N34" s="136">
         <v>70</v>
       </c>
       <c r="O34" s="136">
         <v>77</v>
       </c>
       <c r="P34" s="123">
         <v>904</v>
       </c>
       <c r="Q34" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" s="151" customFormat="1" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="167" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="167"/>
+      <c r="A35" s="168" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="168"/>
       <c r="C35" s="116" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D35" s="158">
         <v>343</v>
       </c>
       <c r="E35" s="117">
         <v>202</v>
       </c>
       <c r="F35" s="117">
         <v>330</v>
       </c>
       <c r="G35" s="117">
         <v>255</v>
       </c>
       <c r="H35" s="117">
         <v>111</v>
       </c>
       <c r="I35" s="117">
         <v>32</v>
       </c>
       <c r="J35" s="117">
         <v>17</v>
       </c>
       <c r="K35" s="117">
         <v>33</v>
       </c>
       <c r="L35" s="117">
         <v>82</v>
       </c>
       <c r="M35" s="117">
         <v>151</v>
       </c>
       <c r="N35" s="117">
         <v>321</v>
       </c>
       <c r="O35" s="117">
         <v>504</v>
       </c>
       <c r="P35" s="117">
         <v>2381</v>
       </c>
       <c r="Q35" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A36" s="134" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B36" s="110" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C36" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="136">
         <v>337</v>
       </c>
       <c r="E36" s="136">
         <v>196</v>
       </c>
       <c r="F36" s="136">
         <v>327</v>
       </c>
       <c r="G36" s="136">
         <v>253</v>
       </c>
       <c r="H36" s="136">
         <v>111</v>
       </c>
       <c r="I36" s="136">
         <v>31</v>
       </c>
       <c r="J36" s="136">
         <v>17</v>
       </c>
       <c r="K36" s="136">
         <v>33</v>
       </c>
       <c r="L36" s="136">
         <v>81</v>
       </c>
       <c r="M36" s="136">
         <v>150</v>
       </c>
       <c r="N36" s="136">
         <v>321</v>
       </c>
       <c r="O36" s="136">
         <v>500</v>
       </c>
       <c r="P36" s="123">
         <v>2357</v>
       </c>
       <c r="Q36" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" s="151" customFormat="1" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="186" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="186"/>
+      <c r="A37" s="187" t="s">
+        <v>263</v>
+      </c>
+      <c r="B37" s="187"/>
       <c r="C37" s="139" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="117">
         <v>135</v>
       </c>
       <c r="E37" s="117">
         <v>120</v>
       </c>
       <c r="F37" s="117">
         <v>151</v>
       </c>
       <c r="G37" s="117">
         <v>123</v>
       </c>
       <c r="H37" s="117">
         <v>127</v>
       </c>
       <c r="I37" s="117">
         <v>130</v>
       </c>
       <c r="J37" s="117">
         <v>119</v>
       </c>
       <c r="K37" s="117">
         <v>116</v>
       </c>
       <c r="L37" s="117">
         <v>92</v>
       </c>
       <c r="M37" s="117">
         <v>128</v>
       </c>
       <c r="N37" s="117">
         <v>139</v>
       </c>
       <c r="O37" s="117">
         <v>138</v>
       </c>
       <c r="P37" s="117">
         <f>SUM(D37:O37)</f>
         <v>1518</v>
       </c>
       <c r="Q37" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" s="151" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="185" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="185"/>
+      <c r="A38" s="186" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" s="186"/>
+      <c r="C38" s="186"/>
       <c r="D38" s="117">
         <v>10162</v>
       </c>
       <c r="E38" s="117">
         <v>8342</v>
       </c>
       <c r="F38" s="117">
         <v>9752</v>
       </c>
       <c r="G38" s="117">
         <v>8808</v>
       </c>
       <c r="H38" s="117">
         <v>8656</v>
       </c>
       <c r="I38" s="117">
         <v>7962</v>
       </c>
       <c r="J38" s="117">
         <v>7636</v>
       </c>
       <c r="K38" s="117">
         <v>7867</v>
       </c>
       <c r="L38" s="117">
         <v>7795</v>
       </c>
       <c r="M38" s="117">
         <v>8592</v>
       </c>
       <c r="N38" s="117">
         <v>9041</v>
       </c>
       <c r="O38" s="117">
         <v>10458</v>
       </c>
       <c r="P38" s="117">
         <v>105071</v>
       </c>
       <c r="Q38" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" s="151" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="134" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B39" s="136" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C39" s="159" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="136">
         <v>88</v>
       </c>
       <c r="E39" s="136">
         <v>63</v>
       </c>
       <c r="F39" s="136">
         <v>69</v>
       </c>
       <c r="G39" s="136">
         <v>47</v>
       </c>
       <c r="H39" s="136">
         <v>28</v>
       </c>
       <c r="I39" s="136">
         <v>21</v>
       </c>
       <c r="J39" s="136">
         <v>5</v>
       </c>
       <c r="K39" s="136">
         <v>12</v>
       </c>
       <c r="L39" s="136">
         <v>16</v>
       </c>
       <c r="M39" s="136">
         <v>14</v>
       </c>
       <c r="N39" s="136">
         <v>50</v>
       </c>
       <c r="O39" s="136">
         <v>84</v>
       </c>
       <c r="P39" s="136">
         <v>497</v>
       </c>
       <c r="Q39" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" s="151" customFormat="1" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A40" s="160" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B40" s="156" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C40" s="136" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="136">
         <v>57</v>
       </c>
       <c r="E40" s="136">
         <v>42</v>
       </c>
       <c r="F40" s="136">
         <v>44</v>
       </c>
       <c r="G40" s="136">
         <v>34</v>
       </c>
       <c r="H40" s="136">
         <v>13</v>
       </c>
       <c r="I40" s="136">
         <v>8</v>
       </c>
       <c r="J40" s="136">
         <v>3</v>
       </c>
       <c r="K40" s="136">
         <v>7</v>
       </c>
       <c r="L40" s="136">
         <v>11</v>
       </c>
       <c r="M40" s="136">
         <v>11</v>
       </c>
       <c r="N40" s="136">
         <v>41</v>
       </c>
       <c r="O40" s="136">
         <v>64</v>
       </c>
       <c r="P40" s="136">
         <v>335</v>
       </c>
       <c r="Q40" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="182" t="s">
+      <c r="A41" s="183" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="182"/>
-[...13 lines deleted...]
-      <c r="P41" s="182"/>
+      <c r="B41" s="183"/>
+      <c r="C41" s="183"/>
+      <c r="D41" s="183"/>
+      <c r="E41" s="183"/>
+      <c r="F41" s="183"/>
+      <c r="G41" s="183"/>
+      <c r="H41" s="183"/>
+      <c r="I41" s="183"/>
+      <c r="J41" s="183"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="183"/>
+      <c r="M41" s="183"/>
+      <c r="N41" s="183"/>
+      <c r="O41" s="183"/>
+      <c r="P41" s="183"/>
       <c r="Q41" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="169" t="s">
+      <c r="A42" s="170" t="s">
+        <v>264</v>
+      </c>
+      <c r="B42" s="170"/>
+      <c r="C42" s="170"/>
+      <c r="D42" s="170"/>
+      <c r="E42" s="170"/>
+      <c r="F42" s="170"/>
+      <c r="G42" s="170"/>
+      <c r="H42" s="170"/>
+      <c r="I42" s="170"/>
+      <c r="J42" s="170"/>
+      <c r="K42" s="170"/>
+      <c r="L42" s="170"/>
+      <c r="M42" s="170"/>
+      <c r="N42" s="170"/>
+      <c r="O42" s="170"/>
+      <c r="P42" s="170"/>
+      <c r="Q42" s="149" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="164" t="s">
         <v>265</v>
       </c>
-      <c r="B42" s="169"/>
-[...36 lines deleted...]
-      <c r="P43" s="163"/>
+      <c r="B43" s="164"/>
+      <c r="C43" s="164"/>
+      <c r="D43" s="164"/>
+      <c r="E43" s="164"/>
+      <c r="F43" s="164"/>
+      <c r="G43" s="164"/>
+      <c r="H43" s="164"/>
+      <c r="I43" s="164"/>
+      <c r="J43" s="164"/>
+      <c r="K43" s="164"/>
+      <c r="L43" s="164"/>
+      <c r="M43" s="164"/>
+      <c r="N43" s="164"/>
+      <c r="O43" s="164"/>
+      <c r="P43" s="164"/>
       <c r="Q43" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A44" s="95" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="142" t="s">
         <v>1</v>
@@ -14825,108 +17136,108 @@
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{62690F8E-1747-4AFF-83E7-86264A2475C7}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;8Statistische Berichte Niedersachsen A IV 3, A IV 10 - S / 2020-2023</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0422B229-8072-4654-B991-D02A51AC731B}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:P2"/>
+      <selection activeCell="S2" sqref="S2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" style="97" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="146" customWidth="1"/>
     <col min="3" max="3" width="49.7109375" style="151" customWidth="1"/>
     <col min="4" max="6" width="8.28515625" style="144" customWidth="1"/>
     <col min="7" max="14" width="8.28515625" style="146" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="151" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="146" customWidth="1"/>
     <col min="17" max="17" width="3.5703125" style="152" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="11.28515625" style="146"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="184" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="183"/>
-[...13 lines deleted...]
-      <c r="P1" s="183"/>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="D1" s="184"/>
+      <c r="E1" s="184"/>
+      <c r="F1" s="184"/>
+      <c r="G1" s="184"/>
+      <c r="H1" s="184"/>
+      <c r="I1" s="184"/>
+      <c r="J1" s="184"/>
+      <c r="K1" s="184"/>
+      <c r="L1" s="184"/>
+      <c r="M1" s="184"/>
+      <c r="N1" s="184"/>
+      <c r="O1" s="184"/>
+      <c r="P1" s="184"/>
       <c r="Q1" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="184" t="s">
+      <c r="A2" s="185" t="s">
         <v>205</v>
       </c>
-      <c r="B2" s="184"/>
-[...13 lines deleted...]
-      <c r="P2" s="184"/>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
       <c r="Q2" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="98" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="147" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="148" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="127" t="s">
         <v>152</v>
       </c>
       <c r="E3" s="127" t="s">
         <v>153</v>
       </c>
       <c r="F3" s="127" t="s">
         <v>154</v>
       </c>
       <c r="G3" s="127" t="s">
         <v>155</v>
@@ -14941,574 +17252,574 @@
         <v>158</v>
       </c>
       <c r="K3" s="127" t="s">
         <v>159</v>
       </c>
       <c r="L3" s="127" t="s">
         <v>160</v>
       </c>
       <c r="M3" s="127" t="s">
         <v>161</v>
       </c>
       <c r="N3" s="127" t="s">
         <v>162</v>
       </c>
       <c r="O3" s="127" t="s">
         <v>163</v>
       </c>
       <c r="P3" s="128" t="s">
         <v>164</v>
       </c>
       <c r="Q3" s="149" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="166" t="s">
+      <c r="A4" s="167" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="166"/>
+      <c r="B4" s="167"/>
       <c r="C4" s="105" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="117">
         <v>145</v>
       </c>
       <c r="E4" s="117">
         <v>122</v>
       </c>
       <c r="F4" s="117">
         <v>137</v>
       </c>
       <c r="G4" s="117">
         <v>111</v>
       </c>
       <c r="H4" s="117">
         <v>133</v>
       </c>
       <c r="I4" s="117">
         <v>121</v>
       </c>
       <c r="J4" s="117">
         <v>115</v>
       </c>
       <c r="K4" s="117">
         <v>141</v>
       </c>
       <c r="L4" s="117">
         <v>116</v>
       </c>
       <c r="M4" s="117">
         <v>137</v>
       </c>
       <c r="N4" s="117">
         <v>154</v>
       </c>
       <c r="O4" s="117">
         <v>130</v>
       </c>
       <c r="P4" s="117">
         <v>1562</v>
       </c>
       <c r="Q4" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="162" t="s">
+      <c r="A5" s="163" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="162"/>
+      <c r="B5" s="163"/>
       <c r="C5" s="105" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="117">
         <v>2002</v>
       </c>
       <c r="E5" s="117">
         <v>1952</v>
       </c>
       <c r="F5" s="117">
         <v>1953</v>
       </c>
       <c r="G5" s="117">
         <v>2010</v>
       </c>
       <c r="H5" s="117">
         <v>1964</v>
       </c>
       <c r="I5" s="117">
         <v>1965</v>
       </c>
       <c r="J5" s="117">
         <v>1989</v>
       </c>
       <c r="K5" s="117">
         <v>1941</v>
       </c>
       <c r="L5" s="117">
         <v>1959</v>
       </c>
       <c r="M5" s="117">
         <v>2038</v>
       </c>
       <c r="N5" s="117">
         <v>2041</v>
       </c>
       <c r="O5" s="117">
         <v>2098</v>
       </c>
       <c r="P5" s="117">
         <v>23912</v>
       </c>
       <c r="Q5" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A6" s="134" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B6" s="110" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C6" s="111" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="136">
         <v>1931</v>
       </c>
       <c r="E6" s="136">
         <v>1902</v>
       </c>
       <c r="F6" s="136">
         <v>1889</v>
       </c>
       <c r="G6" s="136">
         <v>1965</v>
       </c>
       <c r="H6" s="136">
         <v>1898</v>
       </c>
       <c r="I6" s="136">
         <v>1907</v>
       </c>
       <c r="J6" s="136">
         <v>1938</v>
       </c>
       <c r="K6" s="136">
         <v>1865</v>
       </c>
       <c r="L6" s="136">
         <v>1904</v>
       </c>
       <c r="M6" s="136">
         <v>1976</v>
       </c>
       <c r="N6" s="136">
         <v>1976</v>
       </c>
       <c r="O6" s="136">
         <v>2036</v>
       </c>
       <c r="P6" s="136">
         <v>23187</v>
       </c>
       <c r="Q6" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="134" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B7" s="113" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="136">
         <v>544</v>
       </c>
       <c r="E7" s="136">
         <v>574</v>
       </c>
       <c r="F7" s="136">
         <v>547</v>
       </c>
       <c r="G7" s="136">
         <v>592</v>
       </c>
       <c r="H7" s="136">
         <v>565</v>
       </c>
       <c r="I7" s="136">
         <v>507</v>
       </c>
       <c r="J7" s="136">
         <v>561</v>
       </c>
       <c r="K7" s="136">
         <v>539</v>
       </c>
       <c r="L7" s="136">
         <v>585</v>
       </c>
       <c r="M7" s="136">
         <v>591</v>
       </c>
       <c r="N7" s="136">
         <v>564</v>
       </c>
       <c r="O7" s="136">
         <v>578</v>
       </c>
       <c r="P7" s="136">
         <v>6747</v>
       </c>
       <c r="Q7" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B8" s="115" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C8" s="111" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="136">
         <v>407</v>
       </c>
       <c r="E8" s="136">
         <v>392</v>
       </c>
       <c r="F8" s="136">
         <v>403</v>
       </c>
       <c r="G8" s="136">
         <v>400</v>
       </c>
       <c r="H8" s="136">
         <v>390</v>
       </c>
       <c r="I8" s="136">
         <v>439</v>
       </c>
       <c r="J8" s="136">
         <v>396</v>
       </c>
       <c r="K8" s="136">
         <v>403</v>
       </c>
       <c r="L8" s="136">
         <v>405</v>
       </c>
       <c r="M8" s="136">
         <v>434</v>
       </c>
       <c r="N8" s="136">
         <v>452</v>
       </c>
       <c r="O8" s="136">
         <v>464</v>
       </c>
       <c r="P8" s="136">
         <v>4985</v>
       </c>
       <c r="Q8" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="134" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B9" s="115" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C9" s="111" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="136">
         <v>184</v>
       </c>
       <c r="E9" s="136">
         <v>167</v>
       </c>
       <c r="F9" s="136">
         <v>145</v>
       </c>
       <c r="G9" s="136">
         <v>159</v>
       </c>
       <c r="H9" s="136">
         <v>166</v>
       </c>
       <c r="I9" s="136">
         <v>154</v>
       </c>
       <c r="J9" s="136">
         <v>165</v>
       </c>
       <c r="K9" s="136">
         <v>140</v>
       </c>
       <c r="L9" s="136">
         <v>163</v>
       </c>
       <c r="M9" s="136">
         <v>162</v>
       </c>
       <c r="N9" s="136">
         <v>187</v>
       </c>
       <c r="O9" s="136">
         <v>168</v>
       </c>
       <c r="P9" s="136">
         <v>1960</v>
       </c>
       <c r="Q9" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="162" t="s">
+      <c r="A10" s="163" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="162"/>
+      <c r="B10" s="163"/>
       <c r="C10" s="105" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="117">
         <v>394</v>
       </c>
       <c r="E10" s="117">
         <v>350</v>
       </c>
       <c r="F10" s="117">
         <v>323</v>
       </c>
       <c r="G10" s="117">
         <v>297</v>
       </c>
       <c r="H10" s="117">
         <v>326</v>
       </c>
       <c r="I10" s="117">
         <v>284</v>
       </c>
       <c r="J10" s="117">
         <v>316</v>
       </c>
       <c r="K10" s="117">
         <v>307</v>
       </c>
       <c r="L10" s="117">
         <v>281</v>
       </c>
       <c r="M10" s="117">
         <v>324</v>
       </c>
       <c r="N10" s="117">
         <v>351</v>
       </c>
       <c r="O10" s="117">
         <v>325</v>
       </c>
       <c r="P10" s="117">
         <v>3878</v>
       </c>
       <c r="Q10" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A11" s="134" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B11" s="110" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C11" s="111" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="136">
         <v>234</v>
       </c>
       <c r="E11" s="136">
         <v>228</v>
       </c>
       <c r="F11" s="136">
         <v>203</v>
       </c>
       <c r="G11" s="136">
         <v>182</v>
       </c>
       <c r="H11" s="136">
         <v>190</v>
       </c>
       <c r="I11" s="136">
         <v>170</v>
       </c>
       <c r="J11" s="136">
         <v>178</v>
       </c>
       <c r="K11" s="136">
         <v>197</v>
       </c>
       <c r="L11" s="136">
         <v>168</v>
       </c>
       <c r="M11" s="136">
         <v>205</v>
       </c>
       <c r="N11" s="136">
         <v>207</v>
       </c>
       <c r="O11" s="136">
         <v>205</v>
       </c>
       <c r="P11" s="136">
         <v>2367</v>
       </c>
       <c r="Q11" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="162" t="s">
+      <c r="A12" s="163" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="162"/>
+      <c r="B12" s="163"/>
       <c r="C12" s="105" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="117">
         <v>725</v>
       </c>
       <c r="E12" s="117">
         <v>696</v>
       </c>
       <c r="F12" s="117">
         <v>683</v>
       </c>
       <c r="G12" s="117">
         <v>665</v>
       </c>
       <c r="H12" s="117">
         <v>641</v>
       </c>
       <c r="I12" s="117">
         <v>624</v>
       </c>
       <c r="J12" s="117">
         <v>586</v>
       </c>
       <c r="K12" s="117">
         <v>673</v>
       </c>
       <c r="L12" s="117">
         <v>745</v>
       </c>
       <c r="M12" s="117">
         <v>728</v>
       </c>
       <c r="N12" s="117">
         <v>715</v>
       </c>
       <c r="O12" s="117">
         <v>790</v>
       </c>
       <c r="P12" s="117">
         <v>8271</v>
       </c>
       <c r="Q12" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A13" s="134" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B13" s="110" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C13" s="111" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="136">
         <v>610</v>
       </c>
       <c r="E13" s="136">
         <v>574</v>
       </c>
       <c r="F13" s="136">
         <v>548</v>
       </c>
       <c r="G13" s="136">
         <v>548</v>
       </c>
       <c r="H13" s="136">
         <v>534</v>
       </c>
       <c r="I13" s="136">
         <v>517</v>
       </c>
       <c r="J13" s="136">
         <v>493</v>
       </c>
       <c r="K13" s="136">
         <v>580</v>
       </c>
       <c r="L13" s="136">
         <v>600</v>
       </c>
       <c r="M13" s="136">
         <v>612</v>
       </c>
       <c r="N13" s="136">
         <v>593</v>
       </c>
       <c r="O13" s="136">
         <v>655</v>
       </c>
       <c r="P13" s="136">
         <v>6864</v>
       </c>
       <c r="Q13" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="134" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="111" t="s">
         <v>109</v>
       </c>
       <c r="C14" s="111" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="136">
         <v>83</v>
       </c>
       <c r="E14" s="136">
         <v>83</v>
       </c>
       <c r="F14" s="136">
         <v>111</v>
       </c>
       <c r="G14" s="136">
         <v>85</v>
       </c>
       <c r="H14" s="136">
         <v>77</v>
       </c>
       <c r="I14" s="136">
         <v>78</v>
       </c>
@@ -15516,207 +17827,207 @@
         <v>72</v>
       </c>
       <c r="K14" s="136">
         <v>68</v>
       </c>
       <c r="L14" s="136">
         <v>116</v>
       </c>
       <c r="M14" s="136">
         <v>92</v>
       </c>
       <c r="N14" s="136">
         <v>95</v>
       </c>
       <c r="O14" s="136">
         <v>106</v>
       </c>
       <c r="P14" s="136">
         <v>1066</v>
       </c>
       <c r="Q14" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="162" t="s">
+      <c r="A15" s="163" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="162"/>
+      <c r="B15" s="163"/>
       <c r="C15" s="105" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="117">
         <v>314</v>
       </c>
       <c r="E15" s="117">
         <v>301</v>
       </c>
       <c r="F15" s="117">
         <v>245</v>
       </c>
       <c r="G15" s="117">
         <v>268</v>
       </c>
       <c r="H15" s="117">
         <v>280</v>
       </c>
       <c r="I15" s="117">
         <v>238</v>
       </c>
       <c r="J15" s="117">
         <v>267</v>
       </c>
       <c r="K15" s="117">
         <v>289</v>
       </c>
       <c r="L15" s="117">
         <v>297</v>
       </c>
       <c r="M15" s="117">
         <v>326</v>
       </c>
       <c r="N15" s="117">
         <v>328</v>
       </c>
       <c r="O15" s="117">
         <v>321</v>
       </c>
       <c r="P15" s="117">
         <v>3474</v>
       </c>
       <c r="Q15" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="162" t="s">
+      <c r="A16" s="163" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="162"/>
+      <c r="B16" s="163"/>
       <c r="C16" s="105" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="117">
         <v>3495</v>
       </c>
       <c r="E16" s="117">
         <v>3204</v>
       </c>
       <c r="F16" s="117">
         <v>3214</v>
       </c>
       <c r="G16" s="117">
         <v>2980</v>
       </c>
       <c r="H16" s="117">
         <v>2974</v>
       </c>
       <c r="I16" s="117">
         <v>2758</v>
       </c>
       <c r="J16" s="117">
         <v>2795</v>
       </c>
       <c r="K16" s="117">
         <v>2783</v>
       </c>
       <c r="L16" s="117">
         <v>2801</v>
       </c>
       <c r="M16" s="117">
         <v>3006</v>
       </c>
       <c r="N16" s="117">
         <v>3088</v>
       </c>
       <c r="O16" s="117">
         <v>3346</v>
       </c>
       <c r="P16" s="117">
         <v>36444</v>
       </c>
       <c r="Q16" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A17" s="134" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B17" s="110" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C17" s="111" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="136">
         <v>503</v>
       </c>
       <c r="E17" s="136">
         <v>463</v>
       </c>
       <c r="F17" s="136">
         <v>451</v>
       </c>
       <c r="G17" s="136">
         <v>451</v>
       </c>
       <c r="H17" s="136">
         <v>432</v>
       </c>
       <c r="I17" s="136">
         <v>427</v>
       </c>
       <c r="J17" s="136">
         <v>433</v>
       </c>
       <c r="K17" s="136">
         <v>434</v>
       </c>
       <c r="L17" s="136">
         <v>411</v>
       </c>
       <c r="M17" s="136">
         <v>440</v>
       </c>
       <c r="N17" s="136">
         <v>413</v>
       </c>
       <c r="O17" s="136">
         <v>502</v>
       </c>
       <c r="P17" s="136">
         <v>5360</v>
       </c>
       <c r="Q17" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B18" s="111" t="s">
         <v>110</v>
       </c>
       <c r="C18" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="136">
         <v>1159</v>
       </c>
       <c r="E18" s="136">
         <v>1088</v>
       </c>
       <c r="F18" s="136">
         <v>1073</v>
       </c>
       <c r="G18" s="136">
         <v>1000</v>
       </c>
       <c r="H18" s="136">
         <v>959</v>
       </c>
       <c r="I18" s="136">
         <v>913</v>
       </c>
@@ -15725,104 +18036,104 @@
       </c>
       <c r="K18" s="136">
         <v>924</v>
       </c>
       <c r="L18" s="136">
         <v>944</v>
       </c>
       <c r="M18" s="136">
         <v>1050</v>
       </c>
       <c r="N18" s="136">
         <v>1063</v>
       </c>
       <c r="O18" s="136">
         <v>1097</v>
       </c>
       <c r="P18" s="136">
         <v>12182</v>
       </c>
       <c r="Q18" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="134" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B19" s="113" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C19" s="111" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="136">
         <v>387</v>
       </c>
       <c r="E19" s="136">
         <v>356</v>
       </c>
       <c r="F19" s="136">
         <v>340</v>
       </c>
       <c r="G19" s="136">
         <v>317</v>
       </c>
       <c r="H19" s="136">
         <v>296</v>
       </c>
       <c r="I19" s="136">
         <v>308</v>
       </c>
       <c r="J19" s="136">
         <v>287</v>
       </c>
       <c r="K19" s="136">
         <v>329</v>
       </c>
       <c r="L19" s="136">
         <v>298</v>
       </c>
       <c r="M19" s="136">
         <v>349</v>
       </c>
       <c r="N19" s="136">
         <v>349</v>
       </c>
       <c r="O19" s="136">
         <v>349</v>
       </c>
       <c r="P19" s="136">
         <v>3965</v>
       </c>
       <c r="Q19" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B20" s="111" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="136">
         <v>1051</v>
       </c>
       <c r="E20" s="136">
         <v>985</v>
       </c>
       <c r="F20" s="136">
         <v>960</v>
       </c>
       <c r="G20" s="136">
         <v>898</v>
       </c>
       <c r="H20" s="136">
         <v>943</v>
       </c>
       <c r="I20" s="136">
         <v>793</v>
       </c>
@@ -15831,51 +18142,51 @@
       </c>
       <c r="K20" s="136">
         <v>812</v>
       </c>
       <c r="L20" s="136">
         <v>830</v>
       </c>
       <c r="M20" s="136">
         <v>834</v>
       </c>
       <c r="N20" s="136">
         <v>972</v>
       </c>
       <c r="O20" s="136">
         <v>1048</v>
       </c>
       <c r="P20" s="136">
         <v>10942</v>
       </c>
       <c r="Q20" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B21" s="111" t="s">
         <v>112</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="136">
         <v>495</v>
       </c>
       <c r="E21" s="136">
         <v>438</v>
       </c>
       <c r="F21" s="136">
         <v>487</v>
       </c>
       <c r="G21" s="136">
         <v>419</v>
       </c>
       <c r="H21" s="136">
         <v>411</v>
       </c>
       <c r="I21" s="136">
         <v>411</v>
       </c>
@@ -15884,104 +18195,104 @@
       </c>
       <c r="K21" s="136">
         <v>419</v>
       </c>
       <c r="L21" s="136">
         <v>410</v>
       </c>
       <c r="M21" s="136">
         <v>461</v>
       </c>
       <c r="N21" s="136">
         <v>408</v>
       </c>
       <c r="O21" s="136">
         <v>440</v>
       </c>
       <c r="P21" s="136">
         <v>5200</v>
       </c>
       <c r="Q21" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A22" s="134" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B22" s="113" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C22" s="111" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D22" s="136">
         <v>92</v>
       </c>
       <c r="E22" s="136">
         <v>77</v>
       </c>
       <c r="F22" s="136">
         <v>86</v>
       </c>
       <c r="G22" s="136">
         <v>82</v>
       </c>
       <c r="H22" s="136">
         <v>99</v>
       </c>
       <c r="I22" s="136">
         <v>88</v>
       </c>
       <c r="J22" s="136">
         <v>87</v>
       </c>
       <c r="K22" s="136">
         <v>95</v>
       </c>
       <c r="L22" s="136">
         <v>92</v>
       </c>
       <c r="M22" s="136">
         <v>93</v>
       </c>
       <c r="N22" s="136">
         <v>84</v>
       </c>
       <c r="O22" s="136">
         <v>93</v>
       </c>
       <c r="P22" s="136">
         <v>1068</v>
       </c>
       <c r="Q22" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B23" s="111" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="111" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="136">
         <v>146</v>
       </c>
       <c r="E23" s="136">
         <v>117</v>
       </c>
       <c r="F23" s="136">
         <v>118</v>
       </c>
       <c r="G23" s="136">
         <v>107</v>
       </c>
       <c r="H23" s="136">
         <v>119</v>
       </c>
       <c r="I23" s="136">
         <v>115</v>
       </c>
@@ -15989,106 +18300,106 @@
         <v>107</v>
       </c>
       <c r="K23" s="136">
         <v>104</v>
       </c>
       <c r="L23" s="136">
         <v>88</v>
       </c>
       <c r="M23" s="136">
         <v>92</v>
       </c>
       <c r="N23" s="136">
         <v>118</v>
       </c>
       <c r="O23" s="136">
         <v>125</v>
       </c>
       <c r="P23" s="136">
         <v>1356</v>
       </c>
       <c r="Q23" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="162" t="s">
+      <c r="A24" s="163" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="162"/>
+      <c r="B24" s="163"/>
       <c r="C24" s="105" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="117">
         <v>875</v>
       </c>
       <c r="E24" s="117">
         <v>922</v>
       </c>
       <c r="F24" s="117">
         <v>839</v>
       </c>
       <c r="G24" s="117">
         <v>653</v>
       </c>
       <c r="H24" s="117">
         <v>723</v>
       </c>
       <c r="I24" s="117">
         <v>592</v>
       </c>
       <c r="J24" s="117">
         <v>621</v>
       </c>
       <c r="K24" s="117">
         <v>572</v>
       </c>
       <c r="L24" s="117">
         <v>622</v>
       </c>
       <c r="M24" s="117">
         <v>677</v>
       </c>
       <c r="N24" s="117">
         <v>685</v>
       </c>
       <c r="O24" s="117">
         <v>775</v>
       </c>
       <c r="P24" s="117">
         <v>8556</v>
       </c>
       <c r="Q24" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A25" s="134" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B25" s="110" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C25" s="111" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="136">
         <v>293</v>
       </c>
       <c r="E25" s="136">
         <v>349</v>
       </c>
       <c r="F25" s="136">
         <v>291</v>
       </c>
       <c r="G25" s="136">
         <v>247</v>
       </c>
       <c r="H25" s="136">
         <v>238</v>
       </c>
       <c r="I25" s="136">
         <v>192</v>
       </c>
       <c r="J25" s="136">
         <v>184</v>
       </c>
@@ -16146,415 +18457,415 @@
         <v>353</v>
       </c>
       <c r="K26" s="136">
         <v>316</v>
       </c>
       <c r="L26" s="136">
         <v>337</v>
       </c>
       <c r="M26" s="136">
         <v>347</v>
       </c>
       <c r="N26" s="136">
         <v>350</v>
       </c>
       <c r="O26" s="136">
         <v>394</v>
       </c>
       <c r="P26" s="136">
         <v>4453</v>
       </c>
       <c r="Q26" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="162" t="s">
+      <c r="A27" s="163" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="162"/>
+      <c r="B27" s="163"/>
       <c r="C27" s="105" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="117">
         <v>383</v>
       </c>
       <c r="E27" s="117">
         <v>371</v>
       </c>
       <c r="F27" s="117">
         <v>359</v>
       </c>
       <c r="G27" s="117">
         <v>350</v>
       </c>
       <c r="H27" s="117">
         <v>354</v>
       </c>
       <c r="I27" s="117">
         <v>333</v>
       </c>
       <c r="J27" s="117">
         <v>341</v>
       </c>
       <c r="K27" s="117">
         <v>337</v>
       </c>
       <c r="L27" s="117">
         <v>366</v>
       </c>
       <c r="M27" s="117">
         <v>341</v>
       </c>
       <c r="N27" s="117">
         <v>357</v>
       </c>
       <c r="O27" s="117">
         <v>409</v>
       </c>
       <c r="P27" s="117">
         <v>4301</v>
       </c>
       <c r="Q27" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A28" s="134" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B28" s="110" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C28" s="111" t="s">
         <v>68</v>
       </c>
       <c r="D28" s="136">
         <v>134</v>
       </c>
       <c r="E28" s="136">
         <v>119</v>
       </c>
       <c r="F28" s="136">
         <v>131</v>
       </c>
       <c r="G28" s="136">
         <v>109</v>
       </c>
       <c r="H28" s="136">
         <v>113</v>
       </c>
       <c r="I28" s="136">
         <v>113</v>
       </c>
       <c r="J28" s="136">
         <v>109</v>
       </c>
       <c r="K28" s="136">
         <v>114</v>
       </c>
       <c r="L28" s="136">
         <v>128</v>
       </c>
       <c r="M28" s="136">
         <v>120</v>
       </c>
       <c r="N28" s="136">
         <v>134</v>
       </c>
       <c r="O28" s="136">
         <v>115</v>
       </c>
       <c r="P28" s="136">
         <v>1439</v>
       </c>
       <c r="Q28" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="162" t="s">
+      <c r="A29" s="163" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="162"/>
+      <c r="B29" s="163"/>
       <c r="C29" s="116" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="117">
         <v>315</v>
       </c>
       <c r="E29" s="117">
         <v>302</v>
       </c>
       <c r="F29" s="117">
         <v>286</v>
       </c>
       <c r="G29" s="117">
         <v>319</v>
       </c>
       <c r="H29" s="117">
         <v>299</v>
       </c>
       <c r="I29" s="117">
         <v>290</v>
       </c>
       <c r="J29" s="117">
         <v>284</v>
       </c>
       <c r="K29" s="117">
         <v>282</v>
       </c>
       <c r="L29" s="117">
         <v>278</v>
       </c>
       <c r="M29" s="117">
         <v>275</v>
       </c>
       <c r="N29" s="117">
         <v>284</v>
       </c>
       <c r="O29" s="117">
         <v>312</v>
       </c>
       <c r="P29" s="117">
         <v>3526</v>
       </c>
       <c r="Q29" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A30" s="134" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B30" s="110" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C30" s="111" t="s">
         <v>69</v>
       </c>
       <c r="D30" s="136">
         <v>219</v>
       </c>
       <c r="E30" s="136">
         <v>218</v>
       </c>
       <c r="F30" s="136">
         <v>211</v>
       </c>
       <c r="G30" s="136">
         <v>223</v>
       </c>
       <c r="H30" s="136">
         <v>219</v>
       </c>
       <c r="I30" s="136">
         <v>203</v>
       </c>
       <c r="J30" s="136">
         <v>188</v>
       </c>
       <c r="K30" s="136">
         <v>198</v>
       </c>
       <c r="L30" s="136">
         <v>200</v>
       </c>
       <c r="M30" s="136">
         <v>195</v>
       </c>
       <c r="N30" s="136">
         <v>192</v>
       </c>
       <c r="O30" s="136">
         <v>230</v>
       </c>
       <c r="P30" s="136">
         <v>2496</v>
       </c>
       <c r="Q30" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="167" t="s">
+      <c r="A31" s="168" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="167"/>
+      <c r="B31" s="168"/>
       <c r="C31" s="116" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D31" s="117">
         <v>309</v>
       </c>
       <c r="E31" s="117">
         <v>278</v>
       </c>
       <c r="F31" s="117">
         <v>272</v>
       </c>
       <c r="G31" s="117">
         <v>285</v>
       </c>
       <c r="H31" s="117">
         <v>287</v>
       </c>
       <c r="I31" s="117">
         <v>226</v>
       </c>
       <c r="J31" s="117">
         <v>284</v>
       </c>
       <c r="K31" s="117">
         <v>239</v>
       </c>
       <c r="L31" s="117">
         <v>233</v>
       </c>
       <c r="M31" s="117">
         <v>315</v>
       </c>
       <c r="N31" s="117">
         <v>286</v>
       </c>
       <c r="O31" s="117">
         <v>278</v>
       </c>
       <c r="P31" s="117">
         <v>3292</v>
       </c>
       <c r="Q31" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="25.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="186" t="s">
+      <c r="A32" s="187" t="s">
         <v>118</v>
       </c>
-      <c r="B32" s="186"/>
+      <c r="B32" s="187"/>
       <c r="C32" s="116" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D32" s="117">
         <v>291</v>
       </c>
       <c r="E32" s="117">
         <v>272</v>
       </c>
       <c r="F32" s="117">
         <v>299</v>
       </c>
       <c r="G32" s="117">
         <v>259</v>
       </c>
       <c r="H32" s="117">
         <v>307</v>
       </c>
       <c r="I32" s="117">
         <v>280</v>
       </c>
       <c r="J32" s="117">
         <v>310</v>
       </c>
       <c r="K32" s="117">
         <v>301</v>
       </c>
       <c r="L32" s="117">
         <v>273</v>
       </c>
       <c r="M32" s="117">
         <v>291</v>
       </c>
       <c r="N32" s="117">
         <v>282</v>
       </c>
       <c r="O32" s="117">
         <v>283</v>
       </c>
       <c r="P32" s="117">
         <v>3448</v>
       </c>
       <c r="Q32" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A33" s="109" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B33" s="153" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C33" s="136" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="136">
         <v>24</v>
       </c>
       <c r="E33" s="136">
         <v>28</v>
       </c>
       <c r="F33" s="136">
         <v>29</v>
       </c>
       <c r="G33" s="136">
         <v>26</v>
       </c>
       <c r="H33" s="136">
         <v>36</v>
       </c>
       <c r="I33" s="136">
         <v>29</v>
       </c>
       <c r="J33" s="136">
         <v>34</v>
       </c>
       <c r="K33" s="136">
         <v>31</v>
       </c>
       <c r="L33" s="136">
         <v>35</v>
       </c>
       <c r="M33" s="136">
         <v>22</v>
       </c>
       <c r="N33" s="136">
         <v>31</v>
       </c>
       <c r="O33" s="136">
         <v>32</v>
       </c>
       <c r="P33" s="136">
         <v>357</v>
       </c>
       <c r="Q33" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="109" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B34" s="154" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="111" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="136">
         <v>87</v>
       </c>
       <c r="E34" s="136">
         <v>73</v>
       </c>
       <c r="F34" s="136">
         <v>80</v>
       </c>
       <c r="G34" s="136">
         <v>68</v>
       </c>
       <c r="H34" s="136">
         <v>69</v>
       </c>
       <c r="I34" s="136">
         <v>67</v>
       </c>
@@ -16562,424 +18873,424 @@
         <v>71</v>
       </c>
       <c r="K34" s="136">
         <v>79</v>
       </c>
       <c r="L34" s="136">
         <v>75</v>
       </c>
       <c r="M34" s="136">
         <v>75</v>
       </c>
       <c r="N34" s="136">
         <v>74</v>
       </c>
       <c r="O34" s="136">
         <v>70</v>
       </c>
       <c r="P34" s="136">
         <v>888</v>
       </c>
       <c r="Q34" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A35" s="167" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="167"/>
+      <c r="A35" s="168" t="s">
+        <v>243</v>
+      </c>
+      <c r="B35" s="168"/>
       <c r="C35" s="116" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D35" s="117">
         <v>215</v>
       </c>
       <c r="E35" s="117">
         <v>38</v>
       </c>
       <c r="F35" s="117">
         <v>21</v>
       </c>
       <c r="G35" s="117">
         <v>4</v>
       </c>
       <c r="H35" s="117">
         <v>10</v>
       </c>
       <c r="I35" s="117">
         <v>21</v>
       </c>
       <c r="J35" s="117">
         <v>75</v>
       </c>
       <c r="K35" s="117">
         <v>85</v>
       </c>
       <c r="L35" s="117">
         <v>106</v>
       </c>
       <c r="M35" s="117">
         <v>153</v>
       </c>
       <c r="N35" s="117">
         <v>127</v>
       </c>
       <c r="O35" s="117">
         <v>116</v>
       </c>
       <c r="P35" s="117">
         <v>971</v>
       </c>
       <c r="Q35" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A36" s="134" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B36" s="110" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C36" s="111" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="136">
         <v>214</v>
       </c>
       <c r="E36" s="136">
         <v>38</v>
       </c>
       <c r="F36" s="136">
         <v>21</v>
       </c>
       <c r="G36" s="136">
         <v>4</v>
       </c>
       <c r="H36" s="136">
         <v>10</v>
       </c>
       <c r="I36" s="136">
         <v>20</v>
       </c>
       <c r="J36" s="136">
         <v>73</v>
       </c>
       <c r="K36" s="136">
         <v>83</v>
       </c>
       <c r="L36" s="136">
         <v>106</v>
       </c>
       <c r="M36" s="136">
         <v>152</v>
       </c>
       <c r="N36" s="136">
         <v>126</v>
       </c>
       <c r="O36" s="136">
         <v>115</v>
       </c>
       <c r="P36" s="136">
         <v>962</v>
       </c>
       <c r="Q36" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="40.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="186" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="186"/>
+      <c r="A37" s="187" t="s">
+        <v>263</v>
+      </c>
+      <c r="B37" s="187"/>
       <c r="C37" s="139" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="117">
         <v>140</v>
       </c>
       <c r="E37" s="117">
         <v>123</v>
       </c>
       <c r="F37" s="117">
         <v>107</v>
       </c>
       <c r="G37" s="117">
         <v>117</v>
       </c>
       <c r="H37" s="117">
         <v>124</v>
       </c>
       <c r="I37" s="117">
         <v>129</v>
       </c>
       <c r="J37" s="117">
         <v>138</v>
       </c>
       <c r="K37" s="117">
         <v>127</v>
       </c>
       <c r="L37" s="117">
         <v>112</v>
       </c>
       <c r="M37" s="117">
         <v>134</v>
       </c>
       <c r="N37" s="117">
         <v>110</v>
       </c>
       <c r="O37" s="117">
         <v>138</v>
       </c>
       <c r="P37" s="117">
         <v>1499</v>
       </c>
       <c r="Q37" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="185" t="s">
-[...3 lines deleted...]
-      <c r="C38" s="185"/>
+      <c r="A38" s="186" t="s">
+        <v>277</v>
+      </c>
+      <c r="B38" s="186"/>
+      <c r="C38" s="186"/>
       <c r="D38" s="117">
         <v>9603</v>
       </c>
       <c r="E38" s="117">
         <v>8931</v>
       </c>
       <c r="F38" s="117">
         <v>8738</v>
       </c>
       <c r="G38" s="117">
         <v>8318</v>
       </c>
       <c r="H38" s="117">
         <v>8422</v>
       </c>
       <c r="I38" s="117">
         <v>7861</v>
       </c>
       <c r="J38" s="117">
         <v>8121</v>
       </c>
       <c r="K38" s="117">
         <v>8077</v>
       </c>
       <c r="L38" s="117">
         <v>8189</v>
       </c>
       <c r="M38" s="117">
         <v>8745</v>
       </c>
       <c r="N38" s="117">
         <v>8808</v>
       </c>
       <c r="O38" s="117">
         <v>9321</v>
       </c>
       <c r="P38" s="117">
         <v>103134</v>
       </c>
       <c r="Q38" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A39" s="155" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B39" s="136" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C39" s="136" t="s">
         <v>103</v>
       </c>
       <c r="D39" s="136">
         <v>36</v>
       </c>
       <c r="E39" s="136">
         <v>15</v>
       </c>
       <c r="F39" s="136">
         <v>8</v>
       </c>
       <c r="G39" s="136">
         <v>5</v>
       </c>
       <c r="H39" s="136">
         <v>4</v>
       </c>
       <c r="I39" s="136">
         <v>3</v>
       </c>
       <c r="J39" s="136">
         <v>16</v>
       </c>
       <c r="K39" s="136">
         <v>14</v>
       </c>
       <c r="L39" s="136">
         <v>17</v>
       </c>
       <c r="M39" s="136">
         <v>22</v>
       </c>
       <c r="N39" s="136">
         <v>28</v>
       </c>
       <c r="O39" s="136">
         <v>26</v>
       </c>
       <c r="P39" s="136">
         <v>194</v>
       </c>
       <c r="Q39" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A40" s="155" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B40" s="156" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C40" s="136" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="136">
         <v>25</v>
       </c>
       <c r="E40" s="136">
         <v>12</v>
       </c>
       <c r="F40" s="136">
         <v>5</v>
       </c>
       <c r="G40" s="123" t="s">
         <v>169</v>
       </c>
       <c r="H40" s="123" t="s">
         <v>169</v>
       </c>
       <c r="I40" s="123" t="s">
         <v>169</v>
       </c>
       <c r="J40" s="136">
         <v>12</v>
       </c>
       <c r="K40" s="136">
         <v>12</v>
       </c>
       <c r="L40" s="136">
         <v>14</v>
       </c>
       <c r="M40" s="136">
         <v>20</v>
       </c>
       <c r="N40" s="136">
         <v>24</v>
       </c>
       <c r="O40" s="136">
         <v>21</v>
       </c>
       <c r="P40" s="136">
         <v>151</v>
       </c>
       <c r="Q40" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="182" t="s">
+      <c r="A41" s="183" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="182"/>
-[...13 lines deleted...]
-      <c r="P41" s="182"/>
+      <c r="B41" s="183"/>
+      <c r="C41" s="183"/>
+      <c r="D41" s="183"/>
+      <c r="E41" s="183"/>
+      <c r="F41" s="183"/>
+      <c r="G41" s="183"/>
+      <c r="H41" s="183"/>
+      <c r="I41" s="183"/>
+      <c r="J41" s="183"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="183"/>
+      <c r="M41" s="183"/>
+      <c r="N41" s="183"/>
+      <c r="O41" s="183"/>
+      <c r="P41" s="183"/>
       <c r="Q41" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="169" t="s">
+      <c r="A42" s="170" t="s">
+        <v>264</v>
+      </c>
+      <c r="B42" s="170"/>
+      <c r="C42" s="170"/>
+      <c r="D42" s="170"/>
+      <c r="E42" s="170"/>
+      <c r="F42" s="170"/>
+      <c r="G42" s="170"/>
+      <c r="H42" s="170"/>
+      <c r="I42" s="170"/>
+      <c r="J42" s="170"/>
+      <c r="K42" s="170"/>
+      <c r="L42" s="170"/>
+      <c r="M42" s="170"/>
+      <c r="N42" s="170"/>
+      <c r="O42" s="170"/>
+      <c r="P42" s="170"/>
+      <c r="Q42" s="95" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="164" t="s">
         <v>265</v>
       </c>
-      <c r="B42" s="169"/>
-[...36 lines deleted...]
-      <c r="P43" s="163"/>
+      <c r="B43" s="164"/>
+      <c r="C43" s="164"/>
+      <c r="D43" s="164"/>
+      <c r="E43" s="164"/>
+      <c r="F43" s="164"/>
+      <c r="G43" s="164"/>
+      <c r="H43" s="164"/>
+      <c r="I43" s="164"/>
+      <c r="J43" s="164"/>
+      <c r="K43" s="164"/>
+      <c r="L43" s="164"/>
+      <c r="M43" s="164"/>
+      <c r="N43" s="164"/>
+      <c r="O43" s="164"/>
+      <c r="P43" s="164"/>
       <c r="Q43" s="95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A44" s="95" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="142" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="142" t="s">
         <v>1</v>
@@ -17015,116 +19326,111 @@
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A41:P41"/>
     <mergeCell ref="A42:P42"/>
     <mergeCell ref="A43:P43"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:C38"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
-  <conditionalFormatting sqref="A36:C36 C4:P5 A4:A5 C10:P10 A10 C12:P12 A12 C15:P16 A15:A16 C24:P24 A24 C27:P27 A27 C29:P29 A29 C31:P32 A31:A32 C35:P35 A35 C37:P37 D38:P38 A38 A39:C40 A30:P30 A28:P28 A25:P26 A17:P21 A13:P14 A11:P11 A33:P34 A6:P9 A23:P23 A22:B22 D22:P22">
-    <cfRule type="cellIs" dxfId="5" priority="35" operator="between">
+  <conditionalFormatting sqref="A4:A5 C4:P5 A6:P9 A10 C10:P10 A11:P11 A12 C12:P12 A13:P14 A15:A16 C15:P16 A17:P21 A22:B22 D22:P22 A23:P23 A24 C24:P24 A25:P26 A27 C27:P27 A28:P28 A29 C29:P29 A30:P30 A31:A32 C31:P32 A33:P34 A35 C35:P35 C37:P37 A38 A39:C40">
+    <cfRule type="cellIs" dxfId="6" priority="35" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D36:P36">
-    <cfRule type="cellIs" dxfId="4" priority="3" operator="between">
+  <conditionalFormatting sqref="A36:P36">
+    <cfRule type="cellIs" dxfId="5" priority="3" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D40:P40 P39">
-[...6 lines deleted...]
-    <cfRule type="cellIs" dxfId="2" priority="1" operator="between">
+  <conditionalFormatting sqref="D38:P40">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="between">
       <formula>1</formula>
       <formula>2</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zum Inhalt" xr:uid="{D78ABEF8-23C1-46B1-BD97-E84D05F5973C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
       <vt:lpstr>Titel</vt:lpstr>
       <vt:lpstr>Impressum</vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
       <vt:lpstr>Vorbemerkungen</vt:lpstr>
       <vt:lpstr>1. Monatlich Gestorbene 2020</vt:lpstr>
       <vt:lpstr>2. Monatlich Gestorbene 2021</vt:lpstr>
       <vt:lpstr>3. Monatlich Gestorbene 2022</vt:lpstr>
       <vt:lpstr>4. Monatlich Gestorbene 2023</vt:lpstr>
       <vt:lpstr>5. Monatlich Gestorbene 2024</vt:lpstr>
       <vt:lpstr>6. Monatlich Gestorbene 2025</vt:lpstr>
+      <vt:lpstr>7. Monatlich Gestorbene 2026</vt:lpstr>
       <vt:lpstr>_5._Monatlich_Gestorbene_2024_nach_ausgewählten_Todesursachen__vorläufige_Ergebnisse</vt:lpstr>
       <vt:lpstr>Vorbemerkungen!_ftn1</vt:lpstr>
       <vt:lpstr>Vorbemerkungen!_ftn2</vt:lpstr>
       <vt:lpstr>Vorbemerkungen!_ftnref1</vt:lpstr>
       <vt:lpstr>Vorbemerkungen!_ftnref2</vt:lpstr>
       <vt:lpstr>'1. Monatlich Gestorbene 2020'!Druckbereich</vt:lpstr>
       <vt:lpstr>'2. Monatlich Gestorbene 2021'!Druckbereich</vt:lpstr>
       <vt:lpstr>'3. Monatlich Gestorbene 2022'!Druckbereich</vt:lpstr>
       <vt:lpstr>'4. Monatlich Gestorbene 2023'!Druckbereich</vt:lpstr>
       <vt:lpstr>'6. Monatlich Gestorbene 2025'!Druckbereich</vt:lpstr>
       <vt:lpstr>Impressum!Druckbereich</vt:lpstr>
       <vt:lpstr>Inhalt!Druckbereich</vt:lpstr>
       <vt:lpstr>Vorbemerkungen!Druckbereich</vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
       <vt:lpstr>Inhalt_Beispiel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 