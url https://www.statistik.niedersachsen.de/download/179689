--- v0 (2026-07-24)
+++ v1 (2026-09-21)
@@ -1,81 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202606\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202608\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B116A1F8-F914-4B76-A254-3DF5269F1628}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0494DCD4-1C21-4DF1-AC98-D7C17667D8C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="17520" xr2:uid="{AEF81BE9-9639-4C97-9B3A-E691C30F855F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AEF81BE9-9639-4C97-9B3A-E691C30F855F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE_Tiefbau" sheetId="2" r:id="rId1"/>
     <sheet name="AE_HOCHBAU" sheetId="3" r:id="rId2"/>
     <sheet name="Besch_BAU" sheetId="4" r:id="rId3"/>
     <sheet name="UMSATZ_BAU" sheetId="5" r:id="rId4"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
@@ -104,51 +100,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="de-DE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -172,304 +168,304 @@
           <c:h val="0.81374443363118931"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>165.5</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>164.2</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>150.69999999999999</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>153.4</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>141.6</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>112.5</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>148.5</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>172.9</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>140.5</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>183.2</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>152.69999999999999</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>208.8</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>167.8</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>202.8</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>180</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>173.9</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>135.9</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>133.9</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-12ED-4B5E-8090-321CF3B0C39E}"/>
+              <c16:uniqueId val="{00000000-9080-45AC-948C-5E6E1C8B6670}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>186.8</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>166.5</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>155.19999999999999</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>165.1</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>137.80000000000001</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>117.1</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>142</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>138.30000000000001</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>133.80000000000001</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>162.19999999999999</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>132.5</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>155.30000000000001</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>147</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>162.5</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>140.4</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>195.5</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>113.7</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>128.19999999999999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-12ED-4B5E-8090-321CF3B0C39E}"/>
+              <c16:uniqueId val="{00000001-9080-45AC-948C-5E6E1C8B6670}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="415251696"/>
         <c:axId val="415244640"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="415251696"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -528,51 +524,51 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="415251696"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="20"/>
         <c:minorUnit val="10"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.77877512919940495"/>
+          <c:x val="0.78561663457623554"/>
           <c:y val="0.72722596207795764"/>
           <c:w val="0.1769928716229737"/>
           <c:h val="0.10317094886592834"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
@@ -626,304 +622,304 @@
           <c:h val="0.76088713910761152"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>151.9</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>100.3</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>118.5</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>109.5</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>99.5</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>92.1</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>132.19999999999999</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>107.3</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>103.7</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>108.1</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>93.4</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>136.9</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>123</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>99.4</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>101</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>113.5</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>117.7</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>104.7</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-67E8-4298-8332-4BB655CEA7B6}"/>
+              <c16:uniqueId val="{00000000-B1C7-4C21-AC5D-5DB918D01F39}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>119.2</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>97.1</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>98</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>125.2</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>88.6</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>75.2</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>100.3</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>96.5</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>98</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>114.9</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>103.9</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>101.6</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>104.8</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>90.4</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>102.2</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>108</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>86.7</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>96</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-67E8-4298-8332-4BB655CEA7B6}"/>
+              <c16:uniqueId val="{00000001-B1C7-4C21-AC5D-5DB918D01F39}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="415245032"/>
         <c:axId val="415246208"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="415245032"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1078,304 +1074,304 @@
           <c:h val="0.76573417086909079"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>114.92405564179832</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>114.46312795961229</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>115.08929386748764</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>116.30857803810045</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>113.518661048567</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>113.54649064447257</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>112.83161789964822</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>114.40746876780116</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>114.81099790843193</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>114.97971483360945</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>114.59183984067556</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>113.14122215409769</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>113.23688639002309</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>112.62289593035644</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>113.04033986893999</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>112.86118684529788</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>112.38112631592679</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>110.1808488896426</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1279-480E-A28C-32F576C6117D}"/>
+              <c16:uniqueId val="{00000000-9FE9-4355-8FC8-6B011603F6FA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>105.23593682874022</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>105.14039728687003</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>105.2830310675611</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>105.15815413101559</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>103.62836340603936</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>103.71174336985335</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>102.73164277668791</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>103.97134071089462</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>104.43340467703051</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>104.59533937527112</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>104.22862194182993</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>103.69630263581372</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>103.67912481919464</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>103.59149865351975</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>103.80805494842554</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>103.49808221257999</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>102.72855462987998</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>101.4251636677598</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-1279-480E-A28C-32F576C6117D}"/>
+              <c16:uniqueId val="{00000001-9FE9-4355-8FC8-6B011603F6FA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="344845640"/>
         <c:axId val="344847600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="344845640"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1434,52 +1430,52 @@
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="344845640"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="5"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.75660229510418642"/>
-          <c:y val="0.79773455774424407"/>
+          <c:x val="0.76344380048101712"/>
+          <c:y val="0.80198234559165749"/>
           <c:w val="0.18767841298508348"/>
           <c:h val="9.7195787982580883E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
@@ -1535,301 +1531,301 @@
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>161.24844166524409</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>137.80420380972504</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>137.55034998644777</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>128.96739914892362</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>83.310386723852545</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>71.183858417165084</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>172.87465911828514</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>170.08781465691635</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>159.93263439347754</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>152.52680096069273</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>139.8023652272656</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>153.63046410252502</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>139.02035984370167</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>137.62791357874818</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>128.17131931218728</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>121.62762318613773</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>100.97372272197184</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>153.41102591291747</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-17DF-4355-AE77-A0C891B32F26}"/>
+              <c16:uniqueId val="{00000000-CB9E-4A47-9055-A05E79173F18}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>135.92409429596594</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>122.10281296332637</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>121.35732667634757</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>111.79347320872289</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>76.221778452804401</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>65.583033551913758</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>150.95543312307569</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>149.52832196709329</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>140.56616961586957</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>131.66723618923595</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>120.24127929888536</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>134.64505968147319</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>121.85460443389533</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>119.3671367421702</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>114.12808808737861</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>106.12223258854543</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>85.441109995817129</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>140.07982636838514</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-17DF-4355-AE77-A0C891B32F26}"/>
+              <c16:uniqueId val="{00000001-CB9E-4A47-9055-A05E79173F18}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="344842896"/>
         <c:axId val="344842504"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="344842896"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1890,52 +1886,52 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="344842896"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="20"/>
         <c:minorUnit val="10"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.78421202503926324"/>
-          <c:y val="0.69343965958830245"/>
-          <c:w val="0.17307349403652372"/>
+          <c:y val="0.69131576566459563"/>
+          <c:w val="0.19086140801628343"/>
           <c:h val="0.10107633879721377"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
@@ -1953,169 +1949,169 @@
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{09135E3D-A01D-411D-BCD2-E1679E250516}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{04A78228-EBA1-4AF8-807C-69A82507ADA2}">
   <sheetPr/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{D0421130-8C15-4DDA-8C4E-4CB7A65F5ECB}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{BFDB365B-FD8A-4637-9893-5AC71071140D}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{FEA26C9D-C77E-4308-B737-04BEDC71AAE9}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{B5D692E4-71F9-4F2A-A895-378DA7A5D75B}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{C85F2C9C-5563-4D2E-B52F-BC614D7E4DAA}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{E4BE7668-5983-46F2-AD1B-7880685F7552}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Auftragseingänge im Tiefbau in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 150,7, aktueller Wert Deutschland: 155,2">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Auftragseingänge im Tiefbau in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 165,5, aktueller Wert Deutschland: 186,8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9625678-6AD4-4F9A-AF37-7F34DD64A61A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD14E183-F988-AB33-70F2-1F1AFE0E15C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.37827</cdr:x>
-      <cdr:y>0.00743</cdr:y>
+      <cdr:x>0.39766</cdr:x>
+      <cdr:y>0.03575</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.63149</cdr:x>
-      <cdr:y>0.12966</cdr:y>
+      <cdr:x>0.65088</cdr:x>
+      <cdr:y>0.15798</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 191">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A1EC40-B0D8-43F7-B9A6-BB825654BBC6}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3510979" y="44440"/>
+          <a:off x="3690895" y="213774"/>
           <a:ext cx="2350283" cy="730885"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -2188,167 +2184,167 @@
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Auftragseingänge im Tiefbau - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.03852</cdr:x>
-      <cdr:y>0.89361</cdr:y>
+      <cdr:x>0.03966</cdr:x>
+      <cdr:y>0.89007</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.431</cdr:x>
-      <cdr:y>0.96094</cdr:y>
+      <cdr:x>0.43214</cdr:x>
+      <cdr:y>0.9574</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF33AAF4-7CDC-49E8-B54F-5A01DB01C99C}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="357541" y="5343438"/>
+          <a:off x="368124" y="5322271"/>
           <a:ext cx="3642835" cy="402606"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen,</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Auftragseingänge im Hochbau in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 118,5, aktueller Wert Deutschland: 98,0">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Auftragseingänge im Hochbau in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 151,9, aktueller Wert Deutschland: 119,2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23B2A1C7-9C01-4E9B-8DBA-B8A5293D878A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C22751B3-2D7B-B0E2-3D14-BFBAE996656E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.3581</cdr:x>
-      <cdr:y>0.04578</cdr:y>
+      <cdr:x>0.36152</cdr:x>
+      <cdr:y>0.04755</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.69906</cdr:x>
-      <cdr:y>0.15473</cdr:y>
+      <cdr:x>0.70248</cdr:x>
+      <cdr:y>0.1565</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 190">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{080EB05A-B807-45AE-A8CC-223E0A565601}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="4151841" y="341842"/>
-          <a:ext cx="3953228" cy="813506"/>
+          <a:off x="3355485" y="284329"/>
+          <a:ext cx="3164648" cy="651476"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2435,167 +2431,167 @@
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Auftragseingänge im Hochbau</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>- 2021 = 100 -</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.06259</cdr:x>
-      <cdr:y>0.87841</cdr:y>
+      <cdr:x>0.06031</cdr:x>
+      <cdr:y>0.8731</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.46294</cdr:x>
-      <cdr:y>0.97806</cdr:y>
+      <cdr:x>0.46066</cdr:x>
+      <cdr:y>0.97275</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D11D04C-9D42-4F07-ACC6-7758300C3F2E}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="580955" y="5252550"/>
+          <a:off x="559788" y="5220800"/>
           <a:ext cx="3715882" cy="595866"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Niedersachsen, 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Beschäftigten im Bauhauptgewerbe in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 115,1, aktueller Wert Deutschland: 105,3">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Beschäftigten im Bauhauptgewerbe in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 114,9, aktueller Wert Deutschland: 105,2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE22461E-E56F-4911-ABFE-C3CAB3A22E55}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9152ED08-4DFE-5DC5-2832-F1701E4D8448}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.36512</cdr:x>
-      <cdr:y>0.06231</cdr:y>
+      <cdr:x>0.35576</cdr:x>
+      <cdr:y>0.04992</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.66705</cdr:x>
-      <cdr:y>0.16417</cdr:y>
+      <cdr:x>0.66014</cdr:x>
+      <cdr:y>0.15178</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 194">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB7A5882-579E-4ADE-B8F7-CA1FA9E0A589}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3388864" y="372587"/>
-          <a:ext cx="2802388" cy="609080"/>
+          <a:off x="3302001" y="298503"/>
+          <a:ext cx="2825111" cy="609080"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2708,167 +2704,167 @@
             </a:rPr>
             <a:t>Bauhauptgewerbe - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.07741</cdr:x>
-      <cdr:y>0.86426</cdr:y>
+      <cdr:x>0.07855</cdr:x>
+      <cdr:y>0.86072</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.59465</cdr:x>
-      <cdr:y>0.92568</cdr:y>
+      <cdr:x>0.59579</cdr:x>
+      <cdr:y>0.92214</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7335E34-6F9E-4898-84F9-8387A88B67CE}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="718489" y="5167910"/>
+          <a:off x="729073" y="5146744"/>
           <a:ext cx="4800806" cy="367265"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des baugewerblichen Umsatzes in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 137,6, aktueller Wert Deutschland: 121,4">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des baugewerblichen Umsatzes in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 161,2, aktueller Wert Deutschland: 135,9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1C88925-2997-4DF5-B0BA-DDFF9F12653C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1EBF02C-95D3-CE94-4B7C-805EC7AB78A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.38185</cdr:x>
-      <cdr:y>0.03913</cdr:y>
+      <cdr:x>0.4172</cdr:x>
+      <cdr:y>0.01966</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.60775</cdr:x>
-      <cdr:y>0.18434</cdr:y>
+      <cdr:x>0.6374</cdr:x>
+      <cdr:y>0.16487</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 199">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD58569B-45E9-4D50-8BC7-2D82ACA09F33}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3544172" y="233981"/>
-          <a:ext cx="2096745" cy="868295"/>
+          <a:off x="3872255" y="117564"/>
+          <a:ext cx="2043828" cy="868295"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2967,359 +2963,137 @@
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>- 2021 = 100 -</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.03837</cdr:x>
-      <cdr:y>0.85948</cdr:y>
+      <cdr:x>0.03951</cdr:x>
+      <cdr:y>0.85417</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.55152</cdr:x>
-      <cdr:y>0.93647</cdr:y>
+      <cdr:x>0.55266</cdr:x>
+      <cdr:y>0.93116</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43EEE54F-9F0D-4707-83CC-B2EBD81BB2F7}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="356159" y="5139346"/>
+          <a:off x="366743" y="5107595"/>
           <a:ext cx="4762845" cy="460369"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...220 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3381,51 +3155,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3523,51 +3297,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>AE_Tiefbau</vt:lpstr>
       <vt:lpstr>AE_HOCHBAU</vt:lpstr>