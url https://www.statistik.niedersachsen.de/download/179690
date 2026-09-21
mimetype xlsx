--- v0 (2026-07-24)
+++ v1 (2026-09-21)
@@ -1,86 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202606\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202608\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27FA5C54-70D7-45FF-A796-31D49D7E42A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{300A3DCC-1682-47ED-BA93-A780C6B9AAC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="17520" activeTab="4" xr2:uid="{EEDA423E-A6B1-4CC7-A67B-AB0BAA7ADED1}"/>
+    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="17520" xr2:uid="{EEDA423E-A6B1-4CC7-A67B-AB0BAA7ADED1}"/>
   </bookViews>
   <sheets>
     <sheet name="ENTGELTE_VG" sheetId="2" r:id="rId1"/>
     <sheet name="G_UMSATZ_VG" sheetId="3" r:id="rId2"/>
     <sheet name="I_UMSATZ_VG" sheetId="4" r:id="rId3"/>
     <sheet name="A_UMSATZ_VG" sheetId="5" r:id="rId4"/>
     <sheet name="BESCH_VG" sheetId="6" r:id="rId5"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
@@ -109,51 +105,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -181,304 +177,304 @@
           <c:h val="0.76088713910761152"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>116.26897017810848</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>138.02086069471468</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>115.44993634342445</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>108.33146831293206</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>106.62240692736911</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>109.79874666884639</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>106.54305572306519</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>135.38173669426672</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>107.54226981214261</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>105.10305153533459</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>104.13524542576366</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>109.26368769894201</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>114.68297954486063</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>144.45913703168907</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>113.63726007840236</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>107.562804070561</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>106.11623970399214</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>107.7375025316786</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-ACAB-48CE-ADB4-D6EEDA23322F}"/>
+              <c16:uniqueId val="{00000000-D685-47D7-BC8A-5777A1DA58F5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>120.54953044461779</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>117.70544644285506</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>117.68911072812605</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>111.14196618536094</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>108.82186512654815</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>115.00955099988559</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>109.74126476343343</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>137.58730807498134</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>106.84833977087091</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>106.17178344071374</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>104.77752147567145</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>115.09043527928928</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>119.7202386263878</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>119.4581823145666</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>118.21484841294591</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>109.8821587832755</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>109.61193664035062</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>110.18902787938679</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-ACAB-48CE-ADB4-D6EEDA23322F}"/>
+              <c16:uniqueId val="{00000001-D685-47D7-BC8A-5777A1DA58F5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="136332384"/>
         <c:axId val="136332776"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="136332384"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -538,54 +534,54 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="136332384"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="10"/>
         <c:minorUnit val="10"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.77485887913731955"/>
-          <c:y val="0.72816432182645507"/>
+          <c:x val="0.78442143797028174"/>
+          <c:y val="0.74121804816942527"/>
           <c:w val="0.17462706208468551"/>
-          <c:h val="0.10433035525171817"/>
+          <c:h val="8.9085400857028235E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -636,304 +632,304 @@
           <c:h val="0.71888986636100816"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>128.12301232125415</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>110.41689225561844</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>118.98529128340873</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>129.99065424351815</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>110.6313167213175</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>101.49267814289807</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>141.00981010251593</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>128.95175403346838</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>111.09709368179126</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>125.95259988373746</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>102.14516865212499</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>106.07980308149348</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>122.33417734322521</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>118.92251125075788</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>119.00940949278242</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>126.04504507559572</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>111.31443163671557</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>136.35044373885728</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5AF1-46C1-B8DD-22E0FBEEC6B8}"/>
+              <c16:uniqueId val="{00000000-3FF4-45DC-9105-8D069A18A9F6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>127.47529928208176</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>112.21314267875361</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>118.81461618503306</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>130.33680008490956</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>110.0043063132517</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>102.1479215171661</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>114.49527859943656</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>119.10226807938953</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>116.52711838707486</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>120.15505594057925</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>100.10704115328052</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>116.12468452945764</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>115.17360973851747</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>113.92949611143474</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>113.41935426672468</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>122.69429011693435</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>110.52741422221065</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>112.28267034639677</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5AF1-46C1-B8DD-22E0FBEEC6B8}"/>
+              <c16:uniqueId val="{00000001-3FF4-45DC-9105-8D069A18A9F6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="136334736"/>
         <c:axId val="136331208"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="136334736"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -991,54 +987,54 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="136334736"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.77425930468972803"/>
-[...2 lines deleted...]
-          <c:h val="0.10534416077088517"/>
+          <c:x val="0.80868077965664131"/>
+          <c:y val="0.72721261052622321"/>
+          <c:w val="0.16194053612150941"/>
+          <c:h val="8.3372381795613543E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -1089,303 +1085,303 @@
           <c:h val="0.71745938911572638"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>124.81136871817255</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>107.83497820704</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>115.16193839465292</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>127.67129128886764</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>104.23407684971855</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>98.814549731934832</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>140.79020935130714</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>130.32803315111877</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>111.85776036964026</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>125.09458891522212</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>101.65102615906976</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>107.31655920181493</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>119.32325442957131</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>111.92769554969441</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>114.33648436253118</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>122.42202810697191</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>104.99536794646606</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>138.14521936445226</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-3138-4F8D-8EFD-18427BA4B84B}"/>
+              <c16:uniqueId val="{00000000-DCF5-45DA-857B-EBA5CF63FDB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>119.2669687407393</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>105.65909895913552</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>113.00596393556974</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>121.64851941570959</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>102.01688531936264</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>97.322604180690007</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>109.02705973174008</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>113.3755782397258</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>113.03060695806649</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>115.22812372723081</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>96.8935688745497</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>110.97070862952063</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>107.1184461311864</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>106.05034605615393</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>107.26643357156358</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>114.33771642135176</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>102.49664842566929</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>107.92092835343999</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-3138-4F8D-8EFD-18427BA4B84B}"/>
+              <c16:uniqueId val="{00000001-DCF5-45DA-857B-EBA5CF63FDB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="344843288"/>
         <c:axId val="136331600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="344843288"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1443,54 +1439,54 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="344843288"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.77791654720967329"/>
-[...2 lines deleted...]
-          <c:h val="0.10475345856057189"/>
+          <c:x val="0.81423642928151374"/>
+          <c:y val="0.67359195448913411"/>
+          <c:w val="0.14225782023148745"/>
+          <c:h val="9.0873545929974667E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
@@ -1539,304 +1535,304 @@
           <c:h val="0.76829454651501894"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>131.66959503466362</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>113.18196633122956</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>123.07987141105947</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>132.47455194776899</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>117.48237442177165</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>104.36080433092599</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>141.24498924974066</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>127.47784218457657</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>110.28246558063111</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>126.8714778328071</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>102.67437776952771</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>104.75531193972327</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>125.55869401402289</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>126.41353658885431</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>124.01383020231125</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>129.92508986585881</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>118.08176736644856</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>134.42834739463402</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5723-48A0-940B-B8022F41F7C3}"/>
+              <c16:uniqueId val="{00000000-ACCB-4FBA-9269-3F82FF369E3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>135.58651798111447</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>118.68964729233019</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>124.55454919151748</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>138.92229201321453</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>117.89723021954401</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>106.91615190096016</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>119.89880452583094</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>124.76120580090888</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>119.98226244500074</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>125.02369907527979</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>103.28249586080486</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>121.21768523344137</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>123.13347482665182</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>121.71543002156251</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>119.4994827366352</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>130.95200067796037</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>118.46317012990184</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>116.59280987801912</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5723-48A0-940B-B8022F41F7C3}"/>
+              <c16:uniqueId val="{00000001-ACCB-4FBA-9269-3F82FF369E3F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="344848776"/>
         <c:axId val="344842112"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="344848776"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1895,54 +1891,54 @@
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="344848776"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="10"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.80000706775988539"/>
-[...2 lines deleted...]
-          <c:h val="9.7721530079940361E-2"/>
+          <c:x val="0.82429936789877334"/>
+          <c:y val="0.68020077654244449"/>
+          <c:w val="0.15779639430317113"/>
+          <c:h val="9.6166070443373733E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -1996,301 +1992,301 @@
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>97.644457441228468</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>97.842068633789268</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>98.077659154650036</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>98.502948508009112</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>98.28951259532333</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>98.211575848707753</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>98.6018530087903</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>99.346010472667899</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>99.490213234806859</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>99.724419092656703</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>99.515137169003722</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>98.986591516829094</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>99.032087587188428</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>99.23998484783047</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>99.497136549861551</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>99.723825665652015</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>99.302294683322614</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>99.837763650551935</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-E08B-4DC4-B065-1C30FF129D5A}"/>
+              <c16:uniqueId val="{00000000-E154-4FCC-B079-00CD50D030A5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45689</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45627</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>96.720528613309256</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>96.943466386508035</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>97.191555739743976</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>97.623288078816316</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>97.53037303893997</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>97.701130396452996</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>98.350223419237622</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>98.962737296272593</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>99.243961122340053</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>99.46750034636581</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>99.267107866287276</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>99.230310011145988</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>99.356268394940685</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>99.476595011900983</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>99.725705008964511</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>99.928922485351563</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>99.99448062549186</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>100.64603412893229</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-E08B-4DC4-B065-1C30FF129D5A}"/>
+              <c16:uniqueId val="{00000001-E154-4FCC-B079-00CD50D030A5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="519902584"/>
         <c:axId val="519903368"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="519902584"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2350,54 +2346,54 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="519902584"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="2"/>
         <c:minorUnit val="1"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.76861113023500405"/>
-          <c:y val="0.179013319156202"/>
+          <c:x val="0.79459323105148671"/>
+          <c:y val="0.19609771781755717"/>
           <c:w val="0.17732815845972141"/>
-          <c:h val="0.10336590360899749"/>
+          <c:h val="9.0241007419717981E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -2420,185 +2416,185 @@
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{BADC59B4-6D8B-4C12-84B1-66C8A2D056EF}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{318241A3-AA3D-4105-B8A6-A8216A25F464}">
   <sheetPr/>
   <sheetViews>
-    <sheetView zoomScale="90" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{1BF9F66A-EEB6-4C41-9CAD-2A838F7E7F27}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{A2B018C5-55F2-49C1-81B5-FAF87F1A2110}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{4CC7C596-FA68-4D7C-9D3A-0F978543080B}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{A75EA498-34B1-4D6F-BC59-71F37AC8C0CF}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{0F77B4F8-CB5C-46D5-9F51-D9D21E795DF5}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{5A10C197-F4D3-4DD7-997A-AE650B508D42}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{07A93ABD-F8D1-42BA-8799-20E21DE9E908}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{9B44DEB9-CC95-4E45-875E-86440B055849}">
   <sheetPr/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" workbookViewId="0"/>
+    <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Entgelte im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 115,4, aktueller Wert Deutschland: 117,7">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Entgelte im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 116,3, aktueller Wert Deutschland: 120,5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6972FC8-CD0F-434A-A33C-3FF9ABF84A66}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97F77884-9809-7708-A9EC-B6985978E061}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.32789</cdr:x>
-      <cdr:y>0.04623</cdr:y>
+      <cdr:x>0.33132</cdr:x>
+      <cdr:y>0.03397</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.70332</cdr:x>
-      <cdr:y>0.15533</cdr:y>
+      <cdr:x>0.70675</cdr:x>
+      <cdr:y>0.14307</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 20">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2A619C6-125D-4485-A857-DC7844906938}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3043345" y="276442"/>
-          <a:ext cx="3484585" cy="652373"/>
+          <a:off x="3075220" y="203126"/>
+          <a:ext cx="3484585" cy="652372"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2707,191 +2703,191 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Beschäftigte  - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.09843</cdr:x>
-      <cdr:y>0.78696</cdr:y>
+      <cdr:x>0.09547</cdr:x>
+      <cdr:y>0.79253</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.53585</cdr:x>
-      <cdr:y>0.86715</cdr:y>
+      <cdr:x>0.53289</cdr:x>
+      <cdr:y>0.87272</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F85A653F-0B39-4BA2-AE57-0D1C0EA2B402}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="913593" y="4705687"/>
-          <a:ext cx="4059950" cy="479503"/>
+          <a:off x="1109391" y="5955231"/>
+          <a:ext cx="5083040" cy="602561"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.05653</cdr:x>
-      <cdr:y>0.88536</cdr:y>
+      <cdr:x>0.05537</cdr:x>
+      <cdr:y>0.88096</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.57294</cdr:x>
-      <cdr:y>0.94283</cdr:y>
+      <cdr:x>0.57178</cdr:x>
+      <cdr:y>0.93843</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFADBCF5-AB46-49AE-879A-0192EB646185}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="524702" y="5294097"/>
-          <a:ext cx="4793102" cy="343647"/>
+          <a:off x="513898" y="5267773"/>
+          <a:ext cx="4793103" cy="343646"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>1) Sowie Bergbau und die Gewinnung</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> von Steinen und Erden</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.30006</cdr:x>
-      <cdr:y>0.04502</cdr:y>
+      <cdr:x>0.31215</cdr:x>
+      <cdr:y>0.0379</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.71114</cdr:x>
-      <cdr:y>0.18278</cdr:y>
+      <cdr:x>0.69986</cdr:x>
+      <cdr:y>0.17566</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 96">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FED08A9-6DCF-4C7B-809F-6D2FC56FB545}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="2785067" y="269192"/>
-          <a:ext cx="3815473" cy="823748"/>
+          <a:off x="3623037" y="284193"/>
+          <a:ext cx="4500109" cy="1032861"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -3076,213 +3072,213 @@
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="1319518" y="5749954"/>
           <a:ext cx="2805069" cy="323326"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.08013</cdr:x>
-      <cdr:y>0.79885</cdr:y>
+      <cdr:x>0.07795</cdr:x>
+      <cdr:y>0.80244</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.54055</cdr:x>
-      <cdr:y>0.87419</cdr:y>
+      <cdr:x>0.53837</cdr:x>
+      <cdr:y>0.87778</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="5" name="Textfeld 4">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CA55195-DD6D-419F-87B1-BAF5DA1F9611}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="743736" y="4776784"/>
-          <a:ext cx="4273427" cy="450501"/>
+          <a:off x="723490" y="4798256"/>
+          <a:ext cx="4273427" cy="450502"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="none" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.04169</cdr:x>
-      <cdr:y>0.89411</cdr:y>
+      <cdr:x>0.0408</cdr:x>
+      <cdr:y>0.89396</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.58002</cdr:x>
-      <cdr:y>0.96106</cdr:y>
+      <cdr:x>0.57913</cdr:x>
+      <cdr:y>0.96091</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="6" name="Textfeld 5">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B436696-7C4C-4669-9DD6-9333EDE788F2}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="386972" y="5346416"/>
-          <a:ext cx="4996555" cy="400333"/>
+          <a:off x="378675" y="5345506"/>
+          <a:ext cx="4996554" cy="400334"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>1) Sowie Bergbau und die Gewinnung von Steinen und Erden</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Gesamtumsatzes im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 119,0, aktueller Wert Deutschland: 118,8">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Gesamtumsatzes im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 128,1, aktueller Wert Deutschland: 127,5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73AE18C5-FDDC-4B09-8624-8AF6FC269D32}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAEEE5F9-D084-5782-A435-43B9AB1F5779}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.37197</cdr:x>
-      <cdr:y>0.04632</cdr:y>
+      <cdr:x>0.34351</cdr:x>
+      <cdr:y>0.03054</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.66135</cdr:x>
-      <cdr:y>0.14855</cdr:y>
+      <cdr:x>0.67617</cdr:x>
+      <cdr:y>0.13277</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 91">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2AFC8C7-6692-47F5-8881-390A38D86ED0}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3452437" y="276982"/>
-          <a:ext cx="2685896" cy="611293"/>
+          <a:off x="3188318" y="182616"/>
+          <a:ext cx="3087600" cy="611293"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -3391,127 +3387,127 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Gesamtumsatz  - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.08711</cdr:x>
-      <cdr:y>0.77661</cdr:y>
+      <cdr:x>0.08837</cdr:x>
+      <cdr:y>0.7739</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.59016</cdr:x>
-      <cdr:y>0.86947</cdr:y>
+      <cdr:x>0.59142</cdr:x>
+      <cdr:y>0.86676</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396F7F9B-94BE-4E1D-B0BB-B024D6181EFF}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="808512" y="4643802"/>
+          <a:off x="820207" y="4627601"/>
           <a:ext cx="4669100" cy="555264"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen,</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.05133</cdr:x>
-      <cdr:y>0.87273</cdr:y>
+      <cdr:x>0.05724</cdr:x>
+      <cdr:y>0.86844</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.45268</cdr:x>
-      <cdr:y>0.96991</cdr:y>
+      <cdr:y>0.96562</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="6" name="Textfeld 1" descr="Hallo">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{221A171D-7EE8-42BD-AEBA-BF3981D3154C}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="476441" y="5218571"/>
-          <a:ext cx="3725143" cy="581096"/>
+          <a:off x="531278" y="5192909"/>
+          <a:ext cx="3670305" cy="581096"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl2pPr>
           <a:lvl3pPr marL="914400" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
@@ -3577,104 +3573,104 @@
             </a:rPr>
             <a:t> die Gewinnung von Steinen und Erden </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>2) Ab 03/2025 ohne Verbrauchssteuern</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Inlandsumsatzes im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 115,2, aktueller Wert Deutschland: 113,0">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Inlandsumsatzes im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 124,8, aktueller Wert Deutschland: 119,3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E818573-0C8B-415D-AB9C-59D30FCCAC49}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E084AC5-C095-B96E-B25B-DF70A1FCAC12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.34931</cdr:x>
       <cdr:y>0.04254</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.66705</cdr:x>
+      <cdr:x>0.66819</cdr:x>
       <cdr:y>0.22779</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 93" descr="Hallo">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43C6F487-93BB-4A1B-A8FE-B3676FCBDFBD}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="3242150" y="254371"/>
-          <a:ext cx="2949100" cy="1107718"/>
+          <a:ext cx="2959683" cy="1107718"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -3783,225 +3779,225 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Inlandsumsatz  - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.08789</cdr:x>
-      <cdr:y>0.73162</cdr:y>
+      <cdr:x>0.09267</cdr:x>
+      <cdr:y>0.74071</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.5894</cdr:x>
-      <cdr:y>0.84163</cdr:y>
+      <cdr:x>0.59418</cdr:x>
+      <cdr:y>0.85072</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2" descr="Hallo">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50989096-2EF9-4AD3-A92F-39A01F059B99}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="815765" y="4374778"/>
-          <a:ext cx="4654807" cy="657814"/>
+          <a:off x="1076906" y="5565847"/>
+          <a:ext cx="5827797" cy="826633"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> für Statistik Niedersachsen, 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.05061</cdr:x>
-      <cdr:y>0.83174</cdr:y>
+      <cdr:x>0.05926</cdr:x>
+      <cdr:y>0.82594</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.44698</cdr:x>
-      <cdr:y>0.94867</cdr:y>
+      <cdr:x>0.45382</cdr:x>
+      <cdr:y>0.94287</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="Textfeld 3" descr="Hallo">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B93FE11-706F-4388-A432-4A246C64EEA7}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="469754" y="4973473"/>
-          <a:ext cx="3678914" cy="699193"/>
+          <a:off x="550027" y="4938777"/>
+          <a:ext cx="3662140" cy="699192"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>1) Sowie Bergbau und</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> die Gewinnung von Steinen und Erden </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>2) Ab 03/2025 ohne Verbrauchssteuern</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Auslandsumsatzes im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 123,1, aktueller Wert Deutschland: 124,6">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Auslandsumsatzes im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 131,7, aktueller Wert Deutschland: 135,6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A582E27D-49DC-4D38-B139-5084B7FC1BA0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B278A4C-82C9-4B0C-4A15-2BAC8ECC26F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.29801</cdr:x>
-      <cdr:y>0.0398</cdr:y>
+      <cdr:x>0.28548</cdr:x>
+      <cdr:y>0.03807</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.78475</cdr:x>
-      <cdr:y>0.14526</cdr:y>
+      <cdr:x>0.77222</cdr:x>
+      <cdr:y>0.14353</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 95">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CCA950B-2D6A-4935-9035-E474C603A549}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="2766041" y="237989"/>
+          <a:off x="2649745" y="227641"/>
           <a:ext cx="4517718" cy="630607"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -4149,127 +4145,127 @@
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="1162224" y="5819862"/>
           <a:ext cx="3137133" cy="340803"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.10599</cdr:x>
-      <cdr:y>0.74068</cdr:y>
+      <cdr:x>0.1094</cdr:x>
+      <cdr:y>0.7423</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.58373</cdr:x>
-      <cdr:y>0.82509</cdr:y>
+      <cdr:x>0.58714</cdr:x>
+      <cdr:y>0.82671</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73AE1A4B-9B98-4C73-A111-F3EC3ADC60B4}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="983744" y="4428949"/>
-          <a:ext cx="4434183" cy="504736"/>
+          <a:off x="1015393" y="4438646"/>
+          <a:ext cx="4434184" cy="504737"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> für Statistik Niedersachsen, 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.07183</cdr:x>
-      <cdr:y>0.84157</cdr:y>
+      <cdr:x>0.08298</cdr:x>
+      <cdr:y>0.83502</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.4732</cdr:x>
-      <cdr:y>0.96106</cdr:y>
+      <cdr:x>0.48119</cdr:x>
+      <cdr:y>0.95451</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="7" name="Textfeld 1" descr="Hallo">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD0A3215-62DA-4F9C-BCDA-D3EB9DCB990A}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="666712" y="5032250"/>
-          <a:ext cx="3725371" cy="714500"/>
+          <a:off x="770185" y="4993071"/>
+          <a:ext cx="3695981" cy="714501"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:lvl1pPr marL="0" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl2pPr>
           <a:lvl3pPr marL="914400" indent="0">
             <a:defRPr sz="1100">
               <a:latin typeface="+mn-lt"/>
@@ -4335,335 +4331,118 @@
             </a:rPr>
             <a:t> die Gewinnung von Steinen und Erden </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>2) Ab 03/2025 ohne Verbrauchssteuern</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Beschäftigtenzahl im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Dezember 2024 bis April 2026, 2021=100, aktueller Wert Niedersachsen: 98,1, aktueller Wert Deutschland: 97,2">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Beschäftigtenzahl im Verarbeitenden Gewerbe sowie Bergbau und Gewinnung von Steinen und Erden in Niedersachsen und Deutschland monatlich Februar 2025 bis Juni 2026, 2021=100, aktueller Wert Niedersachsen: 97,6, aktueller Wert Deutschland: 96,7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D014DF36-B2E5-43A4-97F5-791365B9E427}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84B9E2D0-D532-EAED-7221-4B345102B977}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...215 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4725,51 +4504,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4867,51 +4646,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>ENTGELTE_VG</vt:lpstr>
       <vt:lpstr>G_UMSATZ_VG</vt:lpstr>