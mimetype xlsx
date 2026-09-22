--- v0 (2026-07-24)
+++ v1 (2026-09-22)
@@ -1,76 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202606\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202608\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF2A3990-AE08-4B2E-A5AA-5080D32E6DC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6423F9B-C38C-47C0-A8DF-1270A89C6E65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="17520" xr2:uid="{68017FEF-1A74-4914-B79D-9864DC3FB810}"/>
+    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="17520" activeTab="2" xr2:uid="{68017FEF-1A74-4914-B79D-9864DC3FB810}"/>
   </bookViews>
   <sheets>
     <sheet name="ERZ_P" sheetId="2" r:id="rId1"/>
     <sheet name="VPI" sheetId="3" r:id="rId2"/>
     <sheet name="GH" sheetId="4" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
@@ -99,51 +95,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="de-DE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
@@ -160,166 +156,166 @@
           <c:x val="4.6422204700624477E-2"/>
           <c:y val="8.0442440338732157E-2"/>
           <c:w val="0.8616453384852254"/>
           <c:h val="0.74358982132322315"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>3.0158730158730247</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>1.8239492466296681</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>2.2222222222222312</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>1.6627078384798168</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>-0.15735641227379121</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>-3.2812500000000022</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>-2.9641185647425767</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>-2.494154325798922</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>-2.3364485981308412</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>-1.8010963194988232</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>-1.7254901960784337</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>-2.1840873634945268</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>-1.4855355746677135</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>-1.2529365700861461</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>-1.1764705882352942</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>-0.9411764705882375</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>-0.15710919088766917</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>0.47021943573667269</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-496D-4E74-AA36-69C6423F929D}"/>
+              <c16:uniqueId val="{00000000-6C03-4DA2-A888-61C9EA033BA4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="344846816"/>
         <c:axId val="344844464"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="344846816"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="cross"/>
         <c:minorTickMark val="none"/>
@@ -455,304 +451,304 @@
           <c:h val="0.75269710444075777"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
-                <c:v>2.7138157894736938</c:v>
+                <c:v>2.7004909983633363</c:v>
               </c:pt>
               <c:pt idx="1">
+                <c:v>2.4630541871921183</c:v>
+              </c:pt>
+              <c:pt idx="2">
+                <c:v>2.7960526315789522</c:v>
+              </c:pt>
+              <c:pt idx="3">
                 <c:v>3.0452674897119363</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>2.5577557755775531</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>1.9055509527754739</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>2.0798668885191347</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>1.9102990033222567</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>2.168473728106751</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>2.1630615640598956</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>2.2537562604340593</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>2.1720969089390092</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>1.9182652210175122</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>2.1812080536912704</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>2.2708158116063824</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>2.1867115222876317</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>2.4513947590870715</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>2.4722932651321448</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-5389-4340-90AB-3943B8E9A2F3}"/>
+              <c16:uniqueId val="{00000000-7F20-401C-BD7C-8C6C30CEA40E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>2.7823240589197966</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>2.2988505747126413</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>2.6272577996715953</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>2.8759244042728018</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>2.7227722772277203</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>1.9039735099337725</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>2.0781379883624274</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>1.8257261410788406</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>2.3352793994995804</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>2.3294509151414284</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>2.4227234753550473</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>2.1720969089390092</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>2.0033388981636109</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>2.0100502512562741</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>2.0955574182732608</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>2.0973154362416109</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>2.1922428330522838</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>2.2959183673469412</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-5389-4340-90AB-3943B8E9A2F3}"/>
+              <c16:uniqueId val="{00000001-7F20-401C-BD7C-8C6C30CEA40E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="415247776"/>
         <c:axId val="415248168"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="415247776"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="cross"/>
         <c:minorTickMark val="none"/>
@@ -812,54 +808,54 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="415247776"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="1"/>
         <c:minorUnit val="0.5"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.78014116772968567"/>
-[...2 lines deleted...]
-          <c:h val="9.8658384706759653E-2"/>
+          <c:x val="0.79792908170944543"/>
+          <c:y val="0.72889146283277617"/>
+          <c:w val="0.1624398553565701"/>
+          <c:h val="9.0162809011932771E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -913,301 +909,301 @@
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46113</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45689</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45658</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45597</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
-                <c:v>5.427974947807936</c:v>
+                <c:v>-6.1470911086717832</c:v>
               </c:pt>
               <c:pt idx="1">
-                <c:v>-1.686746987951814</c:v>
+                <c:v>-2.6852846401718584</c:v>
               </c:pt>
               <c:pt idx="2">
+                <c:v>5.5323590814196217</c:v>
+              </c:pt>
+              <c:pt idx="3">
+                <c:v>-1.8072289156626506</c:v>
+              </c:pt>
+              <c:pt idx="4">
                 <c:v>-2.7644230769230735</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>2.5229357798165171</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>-2.0540540540540602</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>1.9586507072905299</c:v>
               </c:pt>
-              <c:pt idx="6">
-[...2 lines deleted...]
-              <c:pt idx="7">
+              <c:pt idx="8">
+                <c:v>7.8366445916114893</c:v>
+              </c:pt>
+              <c:pt idx="9">
                 <c:v>-2.8344671201814058</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>3.7120359955005591</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>4.0268456375838859</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>2.8216704288939054</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>0</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>4.585152838427951</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>-4.3778801843317945</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>0.48309178743962039</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>-2.7339642481598259</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-581D-4F11-8E3F-AE6BB02D4801}"/>
+              <c16:uniqueId val="{00000000-78A3-4396-B29E-FBF7EAD276EA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46113</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45689</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45658</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45597</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
-                <c:v>5.5408970976253276</c:v>
+                <c:v>-3.1794871794871735</c:v>
               </c:pt>
               <c:pt idx="1">
-                <c:v>-0.38797284190105868</c:v>
+                <c:v>-1.6016016016016101</c:v>
               </c:pt>
               <c:pt idx="2">
-                <c:v>-2.4809160305343458</c:v>
+                <c:v>6.078431372549022</c:v>
               </c:pt>
               <c:pt idx="3">
-                <c:v>3.6156041864890689</c:v>
+                <c:v>0.10928961748633259</c:v>
               </c:pt>
               <c:pt idx="4">
-                <c:v>-1.6949152542372805</c:v>
+                <c:v>-2.1436227224008575</c:v>
               </c:pt>
               <c:pt idx="5">
-                <c:v>2.9929577464788784</c:v>
+                <c:v>3.7539103232533826</c:v>
               </c:pt>
               <c:pt idx="6">
-                <c:v>6.8202764976958576</c:v>
+                <c:v>-1.6815034619188811</c:v>
               </c:pt>
               <c:pt idx="7">
-                <c:v>-1.8572825024437845</c:v>
+                <c:v>2.8320312499999916</c:v>
               </c:pt>
               <c:pt idx="8">
-                <c:v>2.8054298642533886</c:v>
+                <c:v>5.9063136456211787</c:v>
               </c:pt>
               <c:pt idx="9">
-                <c:v>1.4801110083256324</c:v>
+                <c:v>-2.9094827586206926</c:v>
               </c:pt>
               <c:pt idx="10">
-                <c:v>4.1148325358851645</c:v>
+                <c:v>1.4940239043824701</c:v>
               </c:pt>
               <c:pt idx="11">
-                <c:v>0.81892629663329519</c:v>
+                <c:v>0.40733197556007278</c:v>
               </c:pt>
               <c:pt idx="12">
-                <c:v>3.7408759124087672</c:v>
+                <c:v>2.4159663865546186</c:v>
               </c:pt>
               <c:pt idx="13">
-                <c:v>-1.434034416826004</c:v>
+                <c:v>-0.49800796812748999</c:v>
               </c:pt>
               <c:pt idx="14">
-                <c:v>3.0481809242871134</c:v>
+                <c:v>1.898101898101904</c:v>
               </c:pt>
               <c:pt idx="15">
-                <c:v>0.57416267942583188</c:v>
+                <c:v>-2.5559105431309965</c:v>
               </c:pt>
               <c:pt idx="16">
-                <c:v>-1.4938488576449938</c:v>
+                <c:v>1.7448200654307462</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-581D-4F11-8E3F-AE6BB02D4801}"/>
+              <c16:uniqueId val="{00000001-78A3-4396-B29E-FBF7EAD276EA}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="413673488"/>
         <c:axId val="413670744"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="413673488"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="cross"/>
         <c:minorTickMark val="none"/>
@@ -1267,52 +1263,52 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="413673488"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="5"/>
         <c:minorUnit val="5"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.78931503386868385"/>
-          <c:y val="0.6686111723844288"/>
+          <c:x val="0.78110522741648691"/>
+          <c:y val="0.70471736908744309"/>
           <c:w val="0.18226601452585356"/>
           <c:h val="9.6534992490278998E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -1327,168 +1323,168 @@
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="Frutiger Light"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{B30E1EC8-A613-43A4-9063-3C4794B66C0D}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{472DDF77-5AD7-4FA7-A4A4-7642E2197E58}">
   <sheetPr/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" workbookViewId="0"/>
+    <sheetView zoomScale="91" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{0351415A-CAEE-47EA-A0AF-CA0CEEC2B826}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{B74E83FE-3564-4389-BD37-A8D5C385F760}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{B0880383-B776-4390-9A84-CFEFB260D1D2}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{A3281125-7E9E-4276-B62F-20528CDE943D}">
   <sheetPr/>
   <sheetViews>
-    <sheetView zoomScale="90" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Index der Erzeugerpreise gewerblicher Produkte Deutschland monatlich Januar 2025 bis Mai 2026, Veränderungsrate gegenüber dem Vorjahresmonat, 2021=100, aktueller Wert Deutschland: 2,2">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Index der Erzeugerpreise gewerblicher Produkte Deutschland monatlich März 2025 bis Juli 2026, Veränderungsrate gegenüber dem Vorjahresmonat, 2021=100, aktueller Wert Deutschland: 3,0">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1759337-AE47-433C-A8B2-21D5943B9FEB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC058FAE-94A8-9729-B7EE-9F5CBDDC7EE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.79533</cdr:x>
-      <cdr:y>0.42052</cdr:y>
+      <cdr:x>0.79481</cdr:x>
+      <cdr:y>0.36637</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.98483</cdr:x>
-      <cdr:y>0.48383</cdr:y>
+      <cdr:x>0.95404</cdr:x>
+      <cdr:y>0.41947</cdr:y>
     </cdr:to>
     <cdr:grpSp>
       <cdr:nvGrpSpPr>
         <cdr:cNvPr id="2" name="Gruppieren 1">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A24E38EF-D28A-42BA-919A-1E305F800BE0}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvGrpSpPr/>
       </cdr:nvGrpSpPr>
       <cdr:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="7381875" y="2514544"/>
-[...2 lines deleted...]
-          <a:chExt cx="432490" cy="57987"/>
+          <a:off x="7377113" y="2190751"/>
+          <a:ext cx="1477889" cy="317500"/>
+          <a:chOff x="807501" y="660840"/>
+          <a:chExt cx="437250" cy="57987"/>
         </a:xfrm>
       </cdr:grpSpPr>
       <cdr:sp macro="" textlink="">
         <cdr:nvSpPr>
           <cdr:cNvPr id="3" name="Line 68"/>
           <cdr:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeShapeType="1"/>
           </cdr:cNvSpPr>
         </cdr:nvSpPr>
         <cdr:spPr bwMode="auto">
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" flipV="1">
-            <a:off x="812261" y="672764"/>
-            <a:ext cx="63562" cy="486"/>
+            <a:off x="807501" y="677510"/>
+            <a:ext cx="68670" cy="726"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="25400">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:noFill/>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </cdr:spPr>
         <cdr:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:lvl1pPr marL="0" indent="0">
@@ -1660,73 +1656,73 @@
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Deutschland</a:t>
             </a:r>
           </a:p>
         </cdr:txBody>
       </cdr:sp>
     </cdr:grpSp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.25137</cdr:x>
-      <cdr:y>0.06113</cdr:y>
+      <cdr:x>0.25821</cdr:x>
+      <cdr:y>0.04166</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.73379</cdr:x>
-      <cdr:y>0.18544</cdr:y>
+      <cdr:x>0.74063</cdr:x>
+      <cdr:y>0.16597</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="5" name="Text 44">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CDA030D-8799-4CF4-B072-13ADD9D1AEE0}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="2333130" y="365530"/>
+          <a:off x="2396629" y="249113"/>
           <a:ext cx="4477622" cy="743322"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -1832,199 +1828,199 @@
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>(Inlandsabsatz) - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0</cdr:x>
-      <cdr:y>0.9234</cdr:y>
+      <cdr:y>0.9223</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.52135</cdr:x>
-      <cdr:y>0.97482</cdr:y>
+      <cdr:y>0.97372</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="6" name="Textfeld 5">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1E64498-10FD-4F7E-8129-7886B3864F75}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="0" y="5521571"/>
+          <a:off x="0" y="5514955"/>
           <a:ext cx="4838953" cy="307470"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0</cdr:x>
-      <cdr:y>0.87598</cdr:y>
+      <cdr:y>0.87421</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.43926</cdr:x>
-      <cdr:y>0.93273</cdr:y>
+      <cdr:y>0.93096</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="7" name="Textfeld 6">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BA817A2-47FA-4C97-BFBD-7F1B20BB6591}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="0" y="5238005"/>
+          <a:off x="0" y="5227421"/>
           <a:ext cx="4077028" cy="339342"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>3) Veränderungsrate gegenüber dem Vorjahresmonat</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Verbraucherpreisindex in Niedersachsen und Deutschland monatlich Januar 2025 bis Mai 2026, Veränderungsrate gegenüber dem Vorjahresmonat, 2020=100, aktueller Wert Niedersachsen: 2,7, aktueller Wert Deutschland: 2,6">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung des Verbraucherpreisindex in Niedersachsen und Deutschland monatlich März 2025 bis Juli 2026, Veränderungsrate gegenüber dem Vorjahresmonat, 2020=100, aktueller Wert Niedersachsen: 2,7, aktueller Wert Deutschland: 2,8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DFC78F1-7B34-47F6-9045-AAC52B4BBBF2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9450A954-9A60-6A8B-72BB-241B6A7C0472}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.36989</cdr:x>
-      <cdr:y>0.04757</cdr:y>
+      <cdr:x>0.37559</cdr:x>
+      <cdr:y>0.0635</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.66293</cdr:x>
-      <cdr:y>0.1199</cdr:y>
+      <cdr:x>0.66863</cdr:x>
+      <cdr:y>0.13583</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 202">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AB1A13E-A5DE-4603-8AD6-34A18840E5C3}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3433153" y="284454"/>
-          <a:ext cx="2719875" cy="432503"/>
+          <a:off x="4354688" y="474133"/>
+          <a:ext cx="3397603" cy="540104"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2151,71 +2147,71 @@
             <a:t> - 2020 = 100 -</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1400">
             <a:effectLst/>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="30000">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.08125</cdr:x>
+      <cdr:x>0.07897</cdr:x>
       <cdr:y>0.79111</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.54702</cdr:x>
+      <cdr:x>0.54474</cdr:x>
       <cdr:y>0.84332</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB75C080-8735-44AC-AD49-040E1C3A4A02}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="754138" y="4730507"/>
+          <a:off x="732972" y="4730507"/>
           <a:ext cx="4323083" cy="312194"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.07863</cdr:x>
       <cdr:y>0.86268</cdr:y>
@@ -2247,289 +2243,78 @@
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>3) Veränderungsrate gegenüber dem Vorjahresmonat</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Darstellung der Umsatzentwicklung im Großhandel in Niedersachsen und Deutschland monatlich November 2024 bis März 2026, Veränderungsrate gegenüber dem Vorjahresmonat, 2015=100, aktueller Wert Niedersachsen: 5,4, aktueller Wert Deutschland: 5,5">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Darstellung der Umsatzentwicklung im Großhandel in Niedersachsen und Deutschland monatlich Januar 2025 bis Mai 2026, Veränderungsrate gegenüber dem Vorjahresmonat, 2015=100 aktueller Wert Niedersachsen: -6,1, 2021=100 aktueller Wert Deutschland: -3,2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E57B9CD-9485-4E12-BB19-C8101EB5AD9A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97862F0-4801-63B8-4D70-FD1865833827}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
-  <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
-[...209 lines deleted...]
-  </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.06542</cdr:x>
       <cdr:y>0.92013</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.38642</cdr:x>
       <cdr:y>0.96265</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9374E07B-F925-4A07-B2A6-F3FF060C120F}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="758472" y="6870347"/>
           <a:ext cx="3721806" cy="317500"/>
         </a:xfrm>
@@ -2564,420 +2349,513 @@
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="599722" y="6676319"/>
           <a:ext cx="3201459" cy="449792"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.02866</cdr:x>
-      <cdr:y>0.88451</cdr:y>
+      <cdr:x>0.03322</cdr:x>
+      <cdr:y>0.88805</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.48807</cdr:x>
-      <cdr:y>0.93462</cdr:y>
+      <cdr:x>0.49263</cdr:x>
+      <cdr:y>0.93816</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="5" name="Textfeld 4">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5A5865-6CAB-43CC-9DF2-082F1D2BC7C7}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="266019" y="5289012"/>
+          <a:off x="308353" y="5310179"/>
           <a:ext cx="4264052" cy="299637"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>3) Veränderungsrate</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> gegenüber dem Vorjahresmonat</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.02733</cdr:x>
-      <cdr:y>0.9284</cdr:y>
+      <cdr:x>0.07294</cdr:x>
+      <cdr:y>0.79743</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.66767</cdr:x>
-      <cdr:y>0.99218</cdr:y>
+      <cdr:x>0.71328</cdr:x>
+      <cdr:y>0.86121</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="6" name="Textfeld 5">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74624EE2-BEDE-4EE9-93BC-9521DD429201}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="253664" y="5551466"/>
+          <a:off x="676997" y="4768299"/>
           <a:ext cx="5943369" cy="381378"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Statistik Niedersachsen, 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
+  <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+    <cdr:from>
+      <cdr:x>0.03421</cdr:x>
+      <cdr:y>0.93062</cdr:y>
+    </cdr:from>
+    <cdr:to>
+      <cdr:x>0.49544</cdr:x>
+      <cdr:y>0.98073</cdr:y>
+    </cdr:to>
+    <cdr:sp macro="" textlink="">
+      <cdr:nvSpPr>
+        <cdr:cNvPr id="8" name="Textfeld 1">
+          <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0582850-C715-771E-2928-ABB53A8654F7}"/>
+            </a:ext>
+          </a:extLst>
+        </cdr:cNvPr>
+        <cdr:cNvSpPr txBox="1"/>
+      </cdr:nvSpPr>
+      <cdr:spPr>
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:off x="317500" y="5564717"/>
+          <a:ext cx="4280965" cy="299637"/>
+        </a:xfrm>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </cdr:spPr>
+      <cdr:txBody>
+        <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0"/>
+        <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:lvl1pPr marL="0" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:r>
+            <a:rPr lang="de-DE" sz="1000">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>4) 2015=100 Niedersachsen, 2021=100 Deutschland</a:t>
+          </a:r>
+        </a:p>
+      </cdr:txBody>
+    </cdr:sp>
+  </cdr:relSizeAnchor>
+  <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+    <cdr:from>
+      <cdr:x>0.3065</cdr:x>
+      <cdr:y>0.02089</cdr:y>
+    </cdr:from>
+    <cdr:to>
+      <cdr:x>0.72263</cdr:x>
+      <cdr:y>0.10385</cdr:y>
+    </cdr:to>
+    <cdr:sp macro="" textlink="">
+      <cdr:nvSpPr>
+        <cdr:cNvPr id="9" name="Text 189">
+          <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20345C90-FBED-0B5A-2D87-9335A28DAC6D}"/>
+            </a:ext>
+          </a:extLst>
+        </cdr:cNvPr>
+        <cdr:cNvSpPr txBox="1">
+          <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
+        </cdr:cNvSpPr>
+      </cdr:nvSpPr>
+      <cdr:spPr bwMode="auto">
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:off x="2844799" y="124884"/>
+          <a:ext cx="3862345" cy="496067"/>
+        </a:xfrm>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:noFill/>
+        </a:ln>
+        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </cdr:spPr>
+      <cdr:txBody>
+        <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="27432" tIns="22860" rIns="27432" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:lvl1pPr marL="0" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" indent="0">
+            <a:defRPr sz="1100">
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Umsatzentwicklung im Großhandel </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="30000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>3) </a:t>
+          </a:r>
+          <a:endParaRPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>real </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="30000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>4)</a:t>
+          </a:r>
+          <a:endParaRPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="30000">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </cdr:txBody>
+    </cdr:sp>
+  </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...215 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3039,51 +2917,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3181,51 +3059,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ERZ_P</vt:lpstr>
       <vt:lpstr>VPI</vt:lpstr>