--- v0 (2026-07-24)
+++ v1 (2026-09-21)
@@ -1,81 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/chartsheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202606\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez31_vgr\5_Konjunkturdaten\Konjunktur Aktuell\KonAkt_Internetgrafiken-Dateien\Grafiken barrierefrei\202608\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6847720-EBBC-4E7F-BA25-6056AE595813}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86CE3ED9-CC0D-45F3-8631-66DB78981FFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-90" windowWidth="29040" windowHeight="17520" xr2:uid="{DF1B4215-EA95-48AD-AF56-BD57B28EA832}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DF1B4215-EA95-48AD-AF56-BD57B28EA832}"/>
   </bookViews>
   <sheets>
     <sheet name="ALQ" sheetId="2" r:id="rId1"/>
     <sheet name="gemeldete Stellen" sheetId="3" r:id="rId2"/>
     <sheet name="ALOS" sheetId="4" r:id="rId3"/>
     <sheet name="SVB" sheetId="5" r:id="rId4"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="Stellen">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -107,51 +103,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="de-DE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
@@ -175,304 +171,304 @@
           <c:h val="0.75817895523408352"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>6.2</c:v>
+              </c:pt>
+              <c:pt idx="1">
                 <c:v>6</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="2">
+                <c:v>6</c:v>
+              </c:pt>
+              <c:pt idx="3">
                 <c:v>6.2</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>6.2</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>6.3</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>6.3</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>6</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>5.9</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>5.9</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>6</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>6.2</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>6.2</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>6</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>6</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>6.1</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>6.2</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>6.3</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-F61E-4D99-AD81-86EF5282D818}"/>
+              <c16:uniqueId val="{00000000-3B77-4940-98DF-A47FD4C04348}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>6.4</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>6.2</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>6.3</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>6.4</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>6.4</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>6.5</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>6.6</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>6.1</c:v>
               </c:pt>
               <c:pt idx="7">
                 <c:v>6.2</c:v>
               </c:pt>
               <c:pt idx="8">
-                <c:v>6.3</c:v>
+                <c:v>6.1</c:v>
               </c:pt>
               <c:pt idx="9">
-                <c:v>6.4</c:v>
+                <c:v>6.2</c:v>
               </c:pt>
               <c:pt idx="10">
                 <c:v>6.3</c:v>
               </c:pt>
               <c:pt idx="11">
+                <c:v>6.4</c:v>
+              </c:pt>
+              <c:pt idx="12">
+                <c:v>6.3</c:v>
+              </c:pt>
+              <c:pt idx="13">
                 <c:v>6.2</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>6.2</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>6.3</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>6.4</c:v>
               </c:pt>
               <c:pt idx="16">
                 <c:v>6.4</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-F61E-4D99-AD81-86EF5282D818}"/>
+              <c16:uniqueId val="{00000001-3B77-4940-98DF-A47FD4C04348}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="415249344"/>
         <c:axId val="415247384"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="415249344"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -532,52 +528,52 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="415249344"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="0.5"/>
         <c:minorUnit val="0.25"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.78335893780188137"/>
-          <c:y val="0.71620345432114585"/>
+          <c:x val="0.7765173996686302"/>
+          <c:y val="0.71195573231545395"/>
           <c:w val="0.18713067817216572"/>
           <c:h val="9.6156872477562397E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
@@ -630,304 +626,304 @@
           <c:h val="0.7195235210983244"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>81.194478023514435</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>80.651142381470663</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>79.973586058256942</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>80.24331800406965</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>79.470258503869601</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>80.866669821426271</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>77.895746667068181</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>81.789437004469733</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>81.82815450865337</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>81.495183972674056</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>81.899136599656714</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>81.819120424343851</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>81.813958090452701</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>81.866872012837007</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>82.08627120321097</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>83.736927464906898</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>80.4962723647361</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>78.917888777516325</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-F2D0-4DF2-938A-035BEB47FB4E}"/>
+              <c16:uniqueId val="{00000000-4979-417C-A1E0-C6E0FBF6ABB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>92.591169682852566</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>91.870369887027209</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>91.101101052630824</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>90.873069815610975</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>90.367829691325198</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>90.356350182189956</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>84.765545788655857</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>87.775869906454986</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>88.425383367773819</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>88.321642618551607</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>89.233767566631045</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>89.435013282335333</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>89.009562832656272</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>89.594450909213734</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>89.918569889365642</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>91.561840363725651</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>91.061560521164978</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>89.615850981799184</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-F2D0-4DF2-938A-035BEB47FB4E}"/>
+              <c16:uniqueId val="{00000001-4979-417C-A1E0-C6E0FBF6ABB2}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="521214384"/>
         <c:axId val="521209680"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="521214384"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -987,52 +983,52 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="521214384"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="10"/>
         <c:minorUnit val="5"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.79006016538342649"/>
-          <c:y val="0.69840555771196766"/>
+          <c:x val="0.77637720679934286"/>
+          <c:y val="0.1865470502203162"/>
           <c:w val="0.18212413353407692"/>
           <c:h val="0.1004354787990021"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
@@ -1083,304 +1079,304 @@
           <c:h val="0.75152288029213743"/>
         </c:manualLayout>
       </c:layout>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>116.09831670752395</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>111.28638192417725</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>111.86863673163711</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>114.04293666281583</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>114.62930634524007</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>117.24513236009682</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>117.43606255844408</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>110.57080516787147</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>109.43839157767393</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>109.87004196143745</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>110.60454714257939</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>115.31525600180231</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>115.13872786583039</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>110.79053949096939</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>111.31395158643861</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>111.96862819327157</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>113.83431250212173</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>115.47450166292384</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-6D9A-4B4D-A53D-D293F8EC78AF}"/>
+              <c16:uniqueId val="{00000000-9EF7-4FBC-8065-67D25B6D93BC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
-              <c:formatCode>mmm\ </c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
-              <c:pt idx="0" formatCode="mmm\-yy">
+              <c:pt idx="0">
+                <c:v>46204</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46174</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46143</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46113</c:v>
               </c:pt>
-              <c:pt idx="2" formatCode="mmm">
+              <c:pt idx="4">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="3" formatCode="mmm">
+              <c:pt idx="5">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="4" formatCode="mmm">
+              <c:pt idx="6">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="5" formatCode="mmm">
+              <c:pt idx="7">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="6" formatCode="mmm">
+              <c:pt idx="8">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="8" formatCode="mmm\-yy">
+              <c:pt idx="10">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="9" formatCode="mmm">
+              <c:pt idx="11">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="10" formatCode="mmm">
+              <c:pt idx="12">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="11" formatCode="mmm">
+              <c:pt idx="13">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="12" formatCode="mmm">
+              <c:pt idx="14">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="13" formatCode="mmm">
+              <c:pt idx="15">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="14" formatCode="mmm">
+              <c:pt idx="16">
                 <c:v>45717</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45658</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
-              <c:formatCode>0.0</c:formatCode>
+              <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>115.0646893864868</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>112.33450762562995</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>112.89337739703515</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>115.10134536629005</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>115.60140486529693</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>117.46527343332993</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>118.02663030148587</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>111.26853795826193</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>110.3921615893543</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>111.37418217562806</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>113.05756404561106</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>115.75086024850306</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>114.00415306894347</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>111.50825582200652</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>111.69509418252764</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>112.17012966191938</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>113.52946195679415</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>114.5081536597246</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-6D9A-4B4D-A53D-D293F8EC78AF}"/>
+              <c16:uniqueId val="{00000001-9EF7-4FBC-8065-67D25B6D93BC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="521212816"/>
         <c:axId val="521211248"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="521212816"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1440,54 +1436,54 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="521212816"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="5"/>
         <c:minorUnit val="2.5"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.78630229347730873"/>
-          <c:y val="0.69870808716928912"/>
+          <c:x val="0.78903889562804108"/>
+          <c:y val="0.71357534463523631"/>
           <c:w val="0.17572344643332752"/>
-          <c:h val="0.10167197277803486"/>
+          <c:h val="8.8928558227142185E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
@@ -1539,301 +1535,301 @@
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>Niedersachsen</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46113</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45689</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45658</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45597</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
-                <c:v>102.84019321550019</c:v>
+                <c:v>102.89552038676079</c:v>
               </c:pt>
               <c:pt idx="1">
-                <c:v>102.59284821457048</c:v>
+                <c:v>102.96386571596506</c:v>
               </c:pt>
               <c:pt idx="2">
-                <c:v>102.46266663513379</c:v>
+                <c:v>102.8597204524157</c:v>
               </c:pt>
               <c:pt idx="3">
-                <c:v>103.1786653220356</c:v>
+                <c:v>102.58959367508456</c:v>
               </c:pt>
               <c:pt idx="4">
+                <c:v>102.45924936867358</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>103.17700550689777</c:v>
+              </c:pt>
+              <c:pt idx="6">
                 <c:v>103.85121590680041</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>104.00125017710118</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>104.07525840501094</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>103.51863451673451</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>102.12425961938811</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>102.47776769834844</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>102.55486773876983</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>102.65416373848517</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>102.54585266439383</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>102.33466559715266</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>102.21532163420407</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>103.52771468190022</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-98BA-460C-A742-1BA0BE9258F9}"/>
+              <c16:uniqueId val="{00000000-6CD6-441F-AEF5-DAF30CF3B552}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>Deutschland</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="25400">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
+                <c:v>46143</c:v>
+              </c:pt>
+              <c:pt idx="1">
+                <c:v>46113</c:v>
+              </c:pt>
+              <c:pt idx="2">
                 <c:v>46082</c:v>
               </c:pt>
-              <c:pt idx="1">
+              <c:pt idx="3">
                 <c:v>46054</c:v>
               </c:pt>
-              <c:pt idx="2">
+              <c:pt idx="4">
                 <c:v>46023</c:v>
               </c:pt>
-              <c:pt idx="3">
+              <c:pt idx="5">
                 <c:v>45992</c:v>
               </c:pt>
-              <c:pt idx="4">
+              <c:pt idx="6">
                 <c:v>45962</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>45931</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>45901</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>45870</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>45839</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>45809</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>45778</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>45748</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>45717</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>45689</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>45658</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>45597</c:v>
               </c:pt>
             </c:numLit>
           </c:cat>
           <c:val>
             <c:numLit>
               <c:formatCode>General</c:formatCode>
               <c:ptCount val="17"/>
               <c:pt idx="0">
-                <c:v>102.62765429999646</c:v>
+                <c:v>102.68690831217666</c:v>
               </c:pt>
               <c:pt idx="1">
-                <c:v>102.45667257330739</c:v>
+                <c:v>102.71196597901901</c:v>
               </c:pt>
               <c:pt idx="2">
-                <c:v>102.44547032224844</c:v>
+                <c:v>102.65772350020731</c:v>
               </c:pt>
               <c:pt idx="3">
-                <c:v>103.11436262889936</c:v>
+                <c:v>102.46787482436632</c:v>
               </c:pt>
               <c:pt idx="4">
+                <c:v>102.47042481046263</c:v>
+              </c:pt>
+              <c:pt idx="5">
+                <c:v>103.13604488062002</c:v>
+              </c:pt>
+              <c:pt idx="6">
                 <c:v>103.74084557140978</c:v>
               </c:pt>
-              <c:pt idx="5">
+              <c:pt idx="7">
                 <c:v>103.82373633332433</c:v>
               </c:pt>
-              <c:pt idx="6">
+              <c:pt idx="8">
                 <c:v>103.81519314291148</c:v>
               </c:pt>
-              <c:pt idx="7">
+              <c:pt idx="9">
                 <c:v>102.93548921113533</c:v>
               </c:pt>
-              <c:pt idx="8">
+              <c:pt idx="10">
                 <c:v>102.47600530026646</c:v>
               </c:pt>
-              <c:pt idx="9">
+              <c:pt idx="11">
                 <c:v>102.84105128674767</c:v>
               </c:pt>
-              <c:pt idx="10">
+              <c:pt idx="12">
                 <c:v>102.89141130117922</c:v>
               </c:pt>
-              <c:pt idx="11">
+              <c:pt idx="13">
                 <c:v>102.90288181667141</c:v>
               </c:pt>
-              <c:pt idx="12">
+              <c:pt idx="14">
                 <c:v>102.84758986381313</c:v>
               </c:pt>
-              <c:pt idx="13">
+              <c:pt idx="15">
                 <c:v>102.71779409753047</c:v>
               </c:pt>
-              <c:pt idx="14">
+              <c:pt idx="16">
                 <c:v>102.65295369962485</c:v>
-              </c:pt>
-[...4 lines deleted...]
-                <c:v>103.83437257590872</c:v>
               </c:pt>
             </c:numLit>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-98BA-460C-A742-1BA0BE9258F9}"/>
+              <c16:uniqueId val="{00000001-6CD6-441F-AEF5-DAF30CF3B552}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="413671528"/>
         <c:axId val="521215560"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="413671528"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="[$-407]mmm/\ yy;@" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -1893,54 +1889,54 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="413671528"/>
         <c:crosses val="max"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="2"/>
         <c:minorUnit val="1"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.79194303385532416"/>
+          <c:x val="0.80015284030752076"/>
           <c:y val="0.75914190002881476"/>
           <c:w val="0.17108146410406261"/>
-          <c:h val="0.10597411224160615"/>
+          <c:h val="0.11234580422539589"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="FFFFFF"/>
     </a:solidFill>
     <a:ln w="6350">
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
@@ -1957,120 +1953,120 @@
       </a:pPr>
       <a:endParaRPr lang="de-DE"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{314B426B-A565-4BE3-B920-DD2C15792F35}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{AD96CB19-4519-498F-9B69-6150E8C06C49}">
   <sheetPr/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{D926391B-9773-441B-B9CC-E4CA80E5C0DC}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{F170B51F-85FC-43BD-903B-D72E0690F7DF}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{D25F6201-FC7D-4D42-BD21-1F0A1B91A3E6}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{5152D843-EB74-4A1F-BDCE-FF5D99DB7A2F}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/chartsheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{0C91136A-4433-419C-9B96-6AECE1BC429E}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{4375F859-F3B9-45AE-B1EB-79C923BF69CF}">
   <sheetPr/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Arbeitslosenquote in Niedersachsen und Deutschland monatlich Januar 2025 bis Mai 2026,  Arbeitslose in Prozent aller zivilen Erwerbspersonen, aktueller Wert Niedersachsen: 6,0 %, aktueller Wert Deutschland: 6,3%">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Arbeitslosenquote in Niedersachsen und Deutschland monatlich März 2025 bis Juli 2026,  Arbeitslose in Prozent aller zivilen Erwerbspersonen, aktueller Wert Niedersachsen: 6,2 %, aktueller Wert Deutschland: 6,4%">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D20D1D6-268A-4292-A238-614E92FF3401}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7878D831-D92F-46D2-E666-52ADF4F0E7EB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -2221,216 +2217,216 @@
           <a:endParaRPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="de-DE" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.08989</cdr:x>
-      <cdr:y>0.77731</cdr:y>
+      <cdr:x>0.08761</cdr:x>
+      <cdr:y>0.772</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.54196</cdr:x>
-      <cdr:y>0.86541</cdr:y>
+      <cdr:x>0.53968</cdr:x>
+      <cdr:y>0.8601</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58CCD7F6-5CB2-49BB-9EFD-D02E3E078ED9}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="834324" y="4647984"/>
+          <a:off x="813157" y="4616233"/>
           <a:ext cx="4195926" cy="526801"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="de-DE" sz="1000" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.04564</cdr:x>
-      <cdr:y>0.87707</cdr:y>
+      <cdr:x>0.04678</cdr:x>
+      <cdr:y>0.87353</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.52373</cdr:x>
-      <cdr:y>0.96106</cdr:y>
+      <cdr:x>0.52487</cdr:x>
+      <cdr:y>0.95752</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47C8D84-3732-4203-B25D-6E386958B07A}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="423632" y="5244525"/>
+          <a:off x="434215" y="5223358"/>
           <a:ext cx="4437432" cy="502225"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5) Arbeitslose in Prozent aller zivilen Erwerbspersonen</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1000">
             <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der gemeldeten Stellen in Niedersachsen und Deutschland monatlich Januar 2025 bis Mai 2026, 2021=100, aktueller Wert Niedersachsen: 80,0, aktueller Wert Deutschland: 91,1">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der gemeldeten Stellen in Niedersachsen und Deutschland monatlich März 2025 bis Juli 2026, 2021=100, aktueller Wert Niedersachsen: 81,2, aktueller Wert Deutschland: 92,6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3BA2E20-1FA2-4255-A4F4-B126D5C5F171}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E24B27C-6707-35CD-4701-50529BF2B554}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.39462</cdr:x>
-      <cdr:y>0.04816</cdr:y>
+      <cdr:x>0.40488</cdr:x>
+      <cdr:y>0.04285</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.62264</cdr:x>
-      <cdr:y>0.1394</cdr:y>
+      <cdr:x>0.6329</cdr:x>
+      <cdr:y>0.13409</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 64">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61D2CBF2-8321-41E8-B4DA-9BD84783B1FB}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3662661" y="287981"/>
+          <a:off x="3757911" y="256231"/>
           <a:ext cx="2116387" cy="545577"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -2538,135 +2534,135 @@
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.05616</cdr:x>
       <cdr:y>0.86508</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.52223</cdr:x>
       <cdr:y>0.93297</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C621FED-A7C0-4C5F-AD4F-CC28C27B9329}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="521277" y="5172842"/>
+          <a:off x="521277" y="5172843"/>
           <a:ext cx="4325867" cy="405954"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Arbeitslosen in Niedersachsen und Deutschland monatlich Januar 2025 bis Mai 2026, 2021=100, aktueller Wert Niedersachsen: 111,9, aktueller Wert Deutschland: 112,9">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der Arbeitslosen in Niedersachsen und Deutschland monatlich März 2025 bis Juli 2026, 2021=100, aktueller Wert Niedersachsen: 116,1, aktueller Wert Deutschland: 115,1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF272939-B62F-4D28-A489-175D033ADA6C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA15F420-522E-0F3B-3490-9D9B20D21B53}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.39499</cdr:x>
-      <cdr:y>0.02218</cdr:y>
+      <cdr:x>0.40981</cdr:x>
+      <cdr:y>0.02572</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.60817</cdr:x>
-      <cdr:y>0.11342</cdr:y>
+      <cdr:x>0.62299</cdr:x>
+      <cdr:y>0.11696</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 200">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F758981-CA8C-4E4B-B405-A52DCEC79D08}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3666120" y="132635"/>
+          <a:off x="3803704" y="153801"/>
           <a:ext cx="1978648" cy="545577"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -2754,155 +2750,155 @@
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Arbeitslose</a:t>
           </a:r>
         </a:p>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="de-DE" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> - 2021 = 100 -</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.04519</cdr:x>
+      <cdr:x>0.04405</cdr:x>
       <cdr:y>0.8645</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.50087</cdr:x>
+      <cdr:x>0.49973</cdr:x>
       <cdr:y>0.94435</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="Textfeld 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D141FDFC-2D73-42FA-AA77-11BA64013F85}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="419454" y="5169375"/>
+          <a:off x="408870" y="5169375"/>
           <a:ext cx="4229431" cy="477470"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="9281583" cy="5979583"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der sozialversicherungspflichtigen Beschäftigten am Arbeitsort in Niedersachsen und Deutschland monatlich November 2024 bis März 2026,  Auswertung der Beschäftigungsstatistik der BA, 2021=100, aktueller Wert Niedersachsen: 102,8, aktueller Wert Deutschland: 102,6">
+        <xdr:cNvPr id="2" name="Diagramm 1" descr="Entwicklung der sozialversicherungspflichtigen Beschäftigten am Arbeitsort in Niedersachsen und Deutschland monatlich Januar 2025 bis Mai 2026,  Auswertung der Beschäftigungsstatistik der BA, 2021=100, aktueller Wert Niedersachsen: 102,9, aktueller Wert Deutschland: 102,7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE12CE0F-DD12-435B-A1CF-725069A56DA5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE43C36-73D5-7428-340B-8E7D55608E1F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.33872</cdr:x>
-      <cdr:y>0.01331</cdr:y>
+      <cdr:x>0.35012</cdr:x>
+      <cdr:y>0</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.68197</cdr:x>
-      <cdr:y>0.09864</cdr:y>
+      <cdr:x>0.69337</cdr:x>
+      <cdr:y>0.08533</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="Text 90">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AAE1ED7-DD5C-493C-A85B-8205906A6985}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1">
           <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeArrowheads="1"/>
         </cdr:cNvSpPr>
       </cdr:nvSpPr>
       <cdr:spPr bwMode="auto">
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="3143813" y="79591"/>
+          <a:off x="3249647" y="0"/>
           <a:ext cx="3185903" cy="510237"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:noFill/>
         </a:ln>
         <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="1">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -3060,398 +3056,181 @@
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="1128888" y="5732640"/>
           <a:ext cx="4489097" cy="502708"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="de-DE" sz="1100"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.07493</cdr:x>
-      <cdr:y>0.83451</cdr:y>
+      <cdr:x>0.07607</cdr:x>
+      <cdr:y>0.83097</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.5761</cdr:x>
-      <cdr:y>0.88454</cdr:y>
+      <cdr:x>0.57724</cdr:x>
+      <cdr:y>0.881</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205E956A-BD13-4878-87C9-26A10BA1628A}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="695466" y="4990016"/>
+          <a:off x="706050" y="4968850"/>
           <a:ext cx="4651651" cy="299159"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Quelle: Landesamt für Statistik Niedersachsen, 2026</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.03308</cdr:x>
-      <cdr:y>0.93432</cdr:y>
+      <cdr:x>0.03194</cdr:x>
+      <cdr:y>0.93255</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.50531</cdr:x>
-      <cdr:y>0.98584</cdr:y>
+      <cdr:x>0.50417</cdr:x>
+      <cdr:y>0.98407</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="5" name="Textfeld 4">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CAD594C-BF64-4980-A89C-1C06052F49A7}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="307063" y="5586848"/>
+          <a:off x="296479" y="5576265"/>
           <a:ext cx="4383042" cy="308068"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip" wrap="square" rtlCol="0"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:r>
             <a:rPr lang="de-DE" sz="1000">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>4) Auswertung der Beschäftigtenstatistik der BA</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...215 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3513,51 +3292,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3655,51 +3434,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Diagramme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ALQ</vt:lpstr>
       <vt:lpstr>gemeldete Stellen</vt:lpstr>