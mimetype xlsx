--- v0 (2026-05-02)
+++ v1 (2026-08-25)
@@ -1,80 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA2347C4-EE0E-4751-9ACB-E73D7DF2100B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AD99B1E-E794-4917-941B-D06391F4D3E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F40E7916-1BFE-4E81-BC56-D5AEDE270A89}"/>
+    <workbookView xWindow="45972" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{F40E7916-1BFE-4E81-BC56-D5AEDE270A89}"/>
   </bookViews>
   <sheets>
     <sheet name="Zeitreihe" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="31">
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
     <t>Entscheidung (vor Rechtsbehelf)</t>
   </si>
   <si>
     <t>Abgeschlossene Verfahren</t>
   </si>
   <si>
     <t>positiv - volle Gleichwertigkeit</t>
   </si>
   <si>
     <t>negativ</t>
   </si>
   <si>
     <t>sonstige Erledigung/ Verfahren ohne Bescheid beendet</t>
   </si>
   <si>
     <t>noch keine Entscheidung</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
@@ -123,133 +124,130 @@
     <r>
       <rPr>
         <b/>
         <strike/>
         <sz val="1"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ins</t>
     </r>
     <r>
       <rPr>
         <sz val="1"/>
         <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>tcheidung (vor Rechtsbehelf) positiv - volle Gleichwertigkeit</t>
     </r>
   </si>
   <si>
     <t>Entscheidung (vor Rechtsbehelf) sonstige Erledigung oder Verfahren ohne Bescheid beendet</t>
   </si>
   <si>
-    <t>© Landesamt für Statistik Niedersachsen, Hannover 2025. Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
-[...1 lines deleted...]
-  <si>
     <t>3) Bescheide "positiv - partieller Berufszugang" sind nur bei reglementierten Berufen möglich.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Auflage einer Ausgleichsmaßnahme </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">teilweise Gleichwertigkeit </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">positiv - partieller Berufszugang </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> - Nichts vorhanden</t>
   </si>
   <si>
     <t>Tabellenkopf für Vorlesehilfe: Zeile 5</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Verfahren zur Anerkennung ausländischer Berufsabschlüsse in Niedersachsen von 2013 bis 2024, nach Entscheidung vor Rechtsbehelf </t>
+      <t xml:space="preserve">Verfahren zur Anerkennung ausländischer Berufsabschlüsse in Niedersachsen von 2016 bis 2025, nach Entscheidung vor Rechtsbehelf </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*)</t>
     </r>
   </si>
+  <si>
+    <t>© Landesamt für Statistik Niedersachsen, Hannover 2026. Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#\ ###\ ##0;\-#\ ###\ ##0;&quot;–&quot;"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="\+0.0;\-0.0;"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="\+0.0;\-0.0;\-"/>
+    <numFmt numFmtId="167" formatCode="\+0.0;\-0.0;"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FFFFFFFF"/>
       <name val="Courier"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -410,166 +408,166 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="44" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="44" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 9" xfId="1" xr:uid="{4C127424-F2C8-4C5B-87F2-D76A83AD8E2F}"/>
     <cellStyle name="Währung" xfId="2" builtinId="4"/>
     <cellStyle name="Währung 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF31869B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>16566</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>551787</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>16566</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="Gerader Verbinder 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA151B12-548A-4AA2-AAC0-FCCFB080BAD2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="0" y="18723666"/>
           <a:ext cx="551787" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
@@ -835,892 +833,822 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E83AEF68-B8C2-4C1E-8501-4EC727FD5C0E}">
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A4"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.33203125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="9.88671875" style="24" customWidth="1"/>
-    <col min="3" max="10" width="13.109375" style="24" customWidth="1"/>
+    <col min="2" max="2" width="9.88671875" style="13" customWidth="1"/>
+    <col min="3" max="10" width="13.109375" style="13" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="30" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="A3" s="3" t="s">
+    <row r="1" spans="1:13" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="14" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="6"/>
-[...4 lines deleted...]
-      <c r="J3" s="7"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="26"/>
       <c r="K3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D4" s="10" t="s">
+    <row r="4" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="28"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="E4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="G4" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="11" t="s">
+      <c r="H4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="J4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="12" t="s">
+      <c r="J5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H6" s="28">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
+        <v>2016</v>
+      </c>
+      <c r="B6" s="16">
+        <v>3360</v>
+      </c>
+      <c r="C6" s="16">
+        <v>2682</v>
+      </c>
+      <c r="D6" s="16">
+        <v>1722</v>
+      </c>
+      <c r="E6" s="16">
+        <v>615</v>
+      </c>
+      <c r="F6" s="16">
+        <v>234</v>
+      </c>
+      <c r="G6" s="16">
+        <v>6</v>
+      </c>
+      <c r="H6" s="16">
+        <v>105</v>
+      </c>
+      <c r="I6" s="16">
+        <v>117</v>
+      </c>
+      <c r="J6" s="16">
+        <v>561</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="8">
+        <v>2017</v>
+      </c>
+      <c r="B7" s="16">
+        <v>3588</v>
+      </c>
+      <c r="C7" s="16">
+        <v>2847</v>
+      </c>
+      <c r="D7" s="16">
+        <v>1707</v>
+      </c>
+      <c r="E7" s="16">
+        <v>687</v>
+      </c>
+      <c r="F7" s="16">
+        <v>318</v>
+      </c>
+      <c r="G7" s="16">
+        <v>18</v>
+      </c>
+      <c r="H7" s="16">
+        <v>117</v>
+      </c>
+      <c r="I7" s="16">
+        <v>117</v>
+      </c>
+      <c r="J7" s="16">
+        <v>624</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="8">
+        <v>2018</v>
+      </c>
+      <c r="B8" s="16">
+        <v>4578</v>
+      </c>
+      <c r="C8" s="16">
+        <v>3552</v>
+      </c>
+      <c r="D8" s="16">
+        <v>1863</v>
+      </c>
+      <c r="E8" s="16">
+        <v>1137</v>
+      </c>
+      <c r="F8" s="16">
+        <v>411</v>
+      </c>
+      <c r="G8" s="16">
+        <v>18</v>
+      </c>
+      <c r="H8" s="16">
+        <v>120</v>
+      </c>
+      <c r="I8" s="16">
+        <v>171</v>
+      </c>
+      <c r="J8" s="16">
+        <v>858</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="8">
+        <v>2019</v>
+      </c>
+      <c r="B9" s="16">
+        <v>6219</v>
+      </c>
+      <c r="C9" s="16">
+        <v>4941</v>
+      </c>
+      <c r="D9" s="16">
+        <v>2307</v>
+      </c>
+      <c r="E9" s="16">
+        <v>2115</v>
+      </c>
+      <c r="F9" s="16">
+        <v>336</v>
+      </c>
+      <c r="G9" s="16">
+        <v>21</v>
+      </c>
+      <c r="H9" s="16">
+        <v>159</v>
+      </c>
+      <c r="I9" s="16">
+        <v>168</v>
+      </c>
+      <c r="J9" s="16">
+        <v>1107</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="8">
+        <v>2020</v>
+      </c>
+      <c r="B10" s="16">
+        <v>6951</v>
+      </c>
+      <c r="C10" s="16">
+        <v>5529</v>
+      </c>
+      <c r="D10" s="16">
+        <v>2520</v>
+      </c>
+      <c r="E10" s="16">
+        <v>2433</v>
+      </c>
+      <c r="F10" s="16">
+        <v>369</v>
+      </c>
+      <c r="G10" s="16">
+        <v>30</v>
+      </c>
+      <c r="H10" s="16">
+        <v>174</v>
+      </c>
+      <c r="I10" s="16">
+        <v>231</v>
+      </c>
+      <c r="J10" s="16">
+        <v>1191</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="16">
+        <v>7626</v>
+      </c>
+      <c r="C11" s="16">
+        <v>5439</v>
+      </c>
+      <c r="D11" s="16">
+        <v>2835</v>
+      </c>
+      <c r="E11" s="16">
+        <v>1938</v>
+      </c>
+      <c r="F11" s="16">
+        <v>426</v>
+      </c>
+      <c r="G11" s="16">
+        <v>93</v>
+      </c>
+      <c r="H11" s="16">
+        <v>147</v>
+      </c>
+      <c r="I11" s="16">
+        <v>330</v>
+      </c>
+      <c r="J11" s="16">
+        <v>1857</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="8">
+        <v>2022</v>
+      </c>
+      <c r="B12" s="16">
+        <v>8232</v>
+      </c>
+      <c r="C12" s="16">
+        <v>6675</v>
+      </c>
+      <c r="D12" s="16">
+        <v>2976</v>
+      </c>
+      <c r="E12" s="16">
+        <v>3084</v>
+      </c>
+      <c r="F12" s="16">
+        <v>438</v>
+      </c>
+      <c r="G12" s="16">
+        <v>39</v>
+      </c>
+      <c r="H12" s="16">
+        <v>138</v>
+      </c>
+      <c r="I12" s="16">
+        <v>282</v>
+      </c>
+      <c r="J12" s="16">
+        <v>1275</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="8">
+        <v>2023</v>
+      </c>
+      <c r="B13" s="16">
+        <v>7974</v>
+      </c>
+      <c r="C13" s="16">
+        <v>7080</v>
+      </c>
+      <c r="D13" s="16">
+        <v>3312</v>
+      </c>
+      <c r="E13" s="16">
+        <v>3132</v>
+      </c>
+      <c r="F13" s="16">
+        <v>444</v>
+      </c>
+      <c r="G13" s="16">
+        <v>39</v>
+      </c>
+      <c r="H13" s="16">
+        <v>153</v>
+      </c>
+      <c r="I13" s="16">
+        <v>198</v>
+      </c>
+      <c r="J13" s="16">
+        <v>696</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="16">
+        <v>9378</v>
+      </c>
+      <c r="C14" s="16">
+        <v>8337</v>
+      </c>
+      <c r="D14" s="16">
+        <v>3633</v>
+      </c>
+      <c r="E14" s="16">
+        <v>3783</v>
+      </c>
+      <c r="F14" s="16">
+        <v>780</v>
+      </c>
+      <c r="G14" s="16">
+        <v>6</v>
+      </c>
+      <c r="H14" s="16">
         <v>135</v>
       </c>
-      <c r="I6" s="28" t="s">
-[...238 lines deleted...]
-      <c r="G13" s="28">
+      <c r="I14" s="16">
+        <v>213</v>
+      </c>
+      <c r="J14" s="16">
+        <v>828</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="8">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="16">
+        <v>10527</v>
+      </c>
+      <c r="C15" s="16">
+        <v>9510</v>
+      </c>
+      <c r="D15" s="16">
+        <v>4056</v>
+      </c>
+      <c r="E15" s="16">
+        <v>4668</v>
+      </c>
+      <c r="F15" s="16">
+        <v>675</v>
+      </c>
+      <c r="G15" s="16">
+        <v>3</v>
+      </c>
+      <c r="H15" s="16">
+        <v>108</v>
+      </c>
+      <c r="I15" s="16">
+        <v>216</v>
+      </c>
+      <c r="J15" s="16">
+        <v>801</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M16" s="7"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M17" s="7"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="H13" s="28">
-[...297 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:15" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="B24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="C24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E26" s="1" t="s">
+      <c r="E24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F26" s="1" t="s">
+      <c r="F24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="G24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H26" s="1" t="s">
+      <c r="H24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="I26" s="1" t="s">
+      <c r="I24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="J26" s="1" t="s">
+      <c r="J24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="K26" s="1" t="s">
+      <c r="K24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="10"/>
+      <c r="M25" s="8"/>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="10"/>
+      <c r="M26" s="8"/>
+    </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="19"/>
-[...10 lines deleted...]
-      <c r="M27" s="19"/>
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="10"/>
+      <c r="M27" s="8"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A28" s="19"/>
-[...10 lines deleted...]
-      <c r="M28" s="19"/>
+      <c r="A28" s="8"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="19"/>
-[...60 lines deleted...]
-      <c r="O33" s="2"/>
+      <c r="A29" s="8"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+    </row>
+    <row r="30" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+    </row>
+    <row r="31" spans="1:15" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A1:J1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A19:J19"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="A21:J21"/>
-    <mergeCell ref="A2:J2"/>
     <mergeCell ref="A22:J22"/>
     <mergeCell ref="A23:J23"/>
-    <mergeCell ref="A24:J24"/>
-    <mergeCell ref="A25:J25"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:J3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A16:J16"/>
+    <mergeCell ref="A17:J17"/>
+    <mergeCell ref="A18:J18"/>
+    <mergeCell ref="A19:J19"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">