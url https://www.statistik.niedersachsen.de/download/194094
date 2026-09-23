--- v0 (2026-06-27)
+++ v1 (2026-09-23)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{977182A7-89A2-4108-A2DB-AD793CF06C86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{760E1D14-970F-4DE1-AC89-0BDA716A3FDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VPI Lange Reihe" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'VPI Lange Reihe'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="84">
   <si>
     <t>JD</t>
   </si>
   <si>
     <t>Januar</t>
   </si>
   <si>
     <t>Februar</t>
   </si>
   <si>
     <t>März</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
@@ -346,136 +346,128 @@
 Unterhaltung und Kultur</t>
   </si>
   <si>
     <t>Jahres-durch-schnitt
 ---
 Monat</t>
   </si>
   <si>
     <t>Die Tabellenkopf für Vorlesehilfen befindet sich in Zeile 6.</t>
   </si>
   <si>
     <t>Möbel, Leuchten,
 Geräte u.a. Haushaltszubehör</t>
   </si>
   <si>
     <t>Nächste Zeilen: Fußnoten und Zeichenerklärung.</t>
   </si>
   <si>
     <t>Veränderung gegenüber VJ / VJM
 in Prozent</t>
   </si>
   <si>
     <t>Veränderung gegenüber Vorjahr beziehungsweise Vorjahresmonat in Prozent</t>
   </si>
   <si>
-    <t>121,2r</t>
-[...7 lines deleted...]
-  <si>
     <t>129,6r</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen, Hannover 2026</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
   <si>
     <t>Zeichenerklärung:
 r = Berichtigte Zahl
 u = Aussagewert eingeschränkt, da der Zahlenwert statistisch relativ unsicher ist.
 VJ = Vorjahr
 VJM = Vorjahresmonat
 JD = Jahresdurchschnitt</t>
   </si>
   <si>
     <r>
+      <t>August</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
-[...13 lines deleted...]
-      <t>2)</t>
+      <t>Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="\+#0.0;\ \-#0.0;\ 0.0"/>
     <numFmt numFmtId="167" formatCode="\+#0.0\u;\ \-#0.0\u;\ 0.0\u"/>
     <numFmt numFmtId="168" formatCode="\+#0.0&quot;r&quot;;\ \-#0.0&quot;r&quot;;\ 0.0&quot;r&quot;"/>
+    <numFmt numFmtId="169" formatCode="0.0\r"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="NDSFrutiger 55 Roman"/>
     </font>
@@ -615,51 +607,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -698,88 +690,120 @@
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="419">
+  <dxfs count="423">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
@@ -3961,262 +3985,262 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37F7874D-93AE-4F83-9957-E20E2D460E80}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AC160"/>
+  <dimension ref="A1:AC163"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A126" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A159" sqref="A159:AB159"/>
+      <pane ySplit="5" topLeftCell="A150" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A163" sqref="A163"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.28515625" style="1" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="30" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.88671875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="8.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="9.88671875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.5546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.88671875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="8.5546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.88671875" style="4" customWidth="1"/>
+    <col min="17" max="17" width="8.5546875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="9.88671875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8.5546875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="9.88671875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.5546875" style="3" customWidth="1"/>
+    <col min="22" max="22" width="9.88671875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.5546875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="9.88671875" style="1" customWidth="1"/>
+    <col min="25" max="25" width="8.5546875" style="1" customWidth="1"/>
+    <col min="26" max="26" width="9.88671875" style="1" customWidth="1"/>
+    <col min="27" max="27" width="8.5546875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="9.88671875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="0.6640625" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:29" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="52"/>
-[...25 lines deleted...]
-      <c r="AB1" s="52"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
       <c r="AC1" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="2" spans="1:29" s="5" customFormat="1" ht="2.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:29" s="5" customFormat="1" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
       <c r="O2" s="55"/>
       <c r="P2" s="55"/>
       <c r="Q2" s="55"/>
       <c r="R2" s="55"/>
       <c r="S2" s="55"/>
       <c r="T2" s="55"/>
       <c r="U2" s="55"/>
       <c r="V2" s="55"/>
       <c r="W2" s="55"/>
       <c r="X2" s="55"/>
       <c r="Y2" s="55"/>
       <c r="Z2" s="55"/>
       <c r="AA2" s="55"/>
       <c r="AB2" s="55"/>
       <c r="AC2" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:29" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="49" t="s">
+    <row r="3" spans="1:29" s="5" customFormat="1" ht="10.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="48" t="s">
+      <c r="C3" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="D3" s="48"/>
-      <c r="E3" s="48" t="s">
+      <c r="D3" s="53"/>
+      <c r="E3" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="F3" s="48"/>
-[...21 lines deleted...]
-      <c r="AB3" s="51"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="53"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="54"/>
       <c r="AC3" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:29" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E4" s="48" t="s">
+    <row r="4" spans="1:29" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="48"/>
-      <c r="G4" s="48" t="s">
+      <c r="F4" s="53"/>
+      <c r="G4" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="H4" s="48"/>
-      <c r="I4" s="48" t="s">
+      <c r="H4" s="53"/>
+      <c r="I4" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="J4" s="48"/>
-      <c r="K4" s="48" t="s">
+      <c r="J4" s="53"/>
+      <c r="K4" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="L4" s="48"/>
-      <c r="M4" s="48" t="s">
+      <c r="L4" s="53"/>
+      <c r="M4" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="N4" s="48"/>
-      <c r="O4" s="48" t="s">
+      <c r="N4" s="53"/>
+      <c r="O4" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="P4" s="48"/>
-      <c r="Q4" s="48" t="s">
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="R4" s="48"/>
-      <c r="S4" s="48" t="s">
+      <c r="R4" s="53"/>
+      <c r="S4" s="53" t="s">
         <v>68</v>
       </c>
-      <c r="T4" s="48"/>
-      <c r="U4" s="48" t="s">
+      <c r="T4" s="53"/>
+      <c r="U4" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="V4" s="48"/>
-      <c r="W4" s="48" t="s">
+      <c r="V4" s="53"/>
+      <c r="W4" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="X4" s="48"/>
-      <c r="Y4" s="48" t="s">
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="Z4" s="48"/>
-      <c r="AA4" s="48" t="s">
+      <c r="Z4" s="53"/>
+      <c r="AA4" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="AB4" s="51"/>
+      <c r="AB4" s="54"/>
       <c r="AC4" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="9" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="48"/>
+    <row r="5" spans="1:29" s="9" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53"/>
       <c r="C5" s="24" t="s">
         <v>46</v>
       </c>
       <c r="D5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>46</v>
       </c>
       <c r="J5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="K5" s="24" t="s">
@@ -4255,51 +4279,51 @@
       <c r="V5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="W5" s="24" t="s">
         <v>46</v>
       </c>
       <c r="X5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="Y5" s="24" t="s">
         <v>46</v>
       </c>
       <c r="Z5" s="43" t="s">
         <v>77</v>
       </c>
       <c r="AA5" s="24" t="s">
         <v>46</v>
       </c>
       <c r="AB5" s="32" t="s">
         <v>77</v>
       </c>
       <c r="AC5" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="9" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:29" s="9" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>78</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>48</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="29" t="s">
@@ -5323,51 +5347,51 @@
       <c r="V17" s="15">
         <v>1.2</v>
       </c>
       <c r="W17" s="16">
         <v>111.8</v>
       </c>
       <c r="X17" s="15">
         <v>1.6</v>
       </c>
       <c r="Y17" s="16">
         <v>129.9</v>
       </c>
       <c r="Z17" s="15">
         <v>3.5</v>
       </c>
       <c r="AA17" s="16">
         <v>128.5</v>
       </c>
       <c r="AB17" s="15">
         <v>5.9</v>
       </c>
       <c r="AC17" s="40" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="18" spans="1:29" s="41" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:29" s="41" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20">
         <v>2015</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="35">
         <v>93.9</v>
       </c>
       <c r="D18" s="36">
         <v>-0.4</v>
       </c>
       <c r="E18" s="16">
         <v>91.4</v>
       </c>
       <c r="F18" s="15">
         <v>-0.7</v>
       </c>
       <c r="G18" s="16">
         <v>87.3</v>
       </c>
       <c r="H18" s="15">
         <v>1.7</v>
       </c>
       <c r="I18" s="16">
@@ -15914,51 +15938,51 @@
       <c r="V136" s="15">
         <v>1.2</v>
       </c>
       <c r="W136" s="16">
         <v>109.6</v>
       </c>
       <c r="X136" s="15">
         <v>2</v>
       </c>
       <c r="Y136" s="16">
         <v>126.5</v>
       </c>
       <c r="Z136" s="15">
         <v>5</v>
       </c>
       <c r="AA136" s="16">
         <v>124</v>
       </c>
       <c r="AB136" s="15">
         <v>6.5</v>
       </c>
       <c r="AC136" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="137" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:29" s="8" customFormat="1" ht="10.8" x14ac:dyDescent="0.2">
       <c r="A137" s="38">
         <v>2024</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C137" s="35">
         <v>120.4</v>
       </c>
       <c r="D137" s="36">
         <v>2.6</v>
       </c>
       <c r="E137" s="16">
         <v>133</v>
       </c>
       <c r="F137" s="15">
         <v>2.5</v>
       </c>
       <c r="G137" s="16">
         <v>124.3</v>
       </c>
       <c r="H137" s="15">
         <v>5.2</v>
       </c>
       <c r="I137" s="16">
@@ -16188,54 +16212,54 @@
         <v>2.2000000000000002</v>
       </c>
       <c r="Y139" s="16">
         <v>127.8</v>
       </c>
       <c r="Z139" s="15">
         <v>4.2</v>
       </c>
       <c r="AA139" s="16">
         <v>126</v>
       </c>
       <c r="AB139" s="15">
         <v>6.3</v>
       </c>
       <c r="AC139" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="38">
         <v>2025</v>
       </c>
       <c r="B140" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="C140" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="45">
+      <c r="C140" s="46">
+        <v>121.2</v>
+      </c>
+      <c r="D140" s="44">
         <v>2.5</v>
       </c>
       <c r="E140" s="16">
         <v>135</v>
       </c>
       <c r="F140" s="15">
         <v>3.6</v>
       </c>
       <c r="G140" s="16">
         <v>124</v>
       </c>
       <c r="H140" s="15">
         <v>2.9</v>
       </c>
       <c r="I140" s="16">
         <v>112.1</v>
       </c>
       <c r="J140" s="15">
         <v>2.1</v>
       </c>
       <c r="K140" s="16">
         <v>117.5</v>
       </c>
       <c r="L140" s="15">
         <v>2.4</v>
@@ -16260,54 +16284,54 @@
       </c>
       <c r="S140" s="16">
         <v>98.9</v>
       </c>
       <c r="T140" s="15">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U140" s="16">
         <v>115.5</v>
       </c>
       <c r="V140" s="15">
         <v>0.7</v>
       </c>
       <c r="W140" s="16">
         <v>111.5</v>
       </c>
       <c r="X140" s="15">
         <v>1.3</v>
       </c>
       <c r="Y140" s="16">
         <v>128.19999999999999</v>
       </c>
       <c r="Z140" s="15">
         <v>3.1</v>
       </c>
-      <c r="AA140" s="14" t="s">
-[...2 lines deleted...]
-      <c r="AB140" s="46">
+      <c r="AA140" s="48">
+        <v>126.7</v>
+      </c>
+      <c r="AB140" s="45">
         <v>6.5</v>
       </c>
       <c r="AC140" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="38">
         <v>2025</v>
       </c>
       <c r="B141" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C141" s="35">
         <v>121.5</v>
       </c>
       <c r="D141" s="36">
         <v>2.2000000000000002</v>
       </c>
       <c r="E141" s="16">
         <v>134.9</v>
       </c>
       <c r="F141" s="15">
         <v>2.7</v>
       </c>
@@ -16349,54 +16373,54 @@
       </c>
       <c r="S141" s="16">
         <v>98.8</v>
       </c>
       <c r="T141" s="15">
         <v>-0.8</v>
       </c>
       <c r="U141" s="16">
         <v>116.2</v>
       </c>
       <c r="V141" s="15">
         <v>1.1000000000000001</v>
       </c>
       <c r="W141" s="16">
         <v>111.6</v>
       </c>
       <c r="X141" s="15">
         <v>1.4</v>
       </c>
       <c r="Y141" s="16">
         <v>129.1</v>
       </c>
       <c r="Z141" s="15">
         <v>3.5</v>
       </c>
-      <c r="AA141" s="14" t="s">
-[...2 lines deleted...]
-      <c r="AB141" s="46">
+      <c r="AA141" s="48">
+        <v>127.4</v>
+      </c>
+      <c r="AB141" s="45">
         <v>6.3</v>
       </c>
       <c r="AC141" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="142" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="38">
         <v>2025</v>
       </c>
       <c r="B142" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="35">
         <v>121.6</v>
       </c>
       <c r="D142" s="36">
         <v>2.2999999999999998</v>
       </c>
       <c r="E142" s="16">
         <v>135.19999999999999</v>
       </c>
       <c r="F142" s="15">
         <v>3.1</v>
       </c>
@@ -16706,53 +16730,53 @@
       <c r="S145" s="16">
         <v>98.7</v>
       </c>
       <c r="T145" s="15">
         <v>-0.6</v>
       </c>
       <c r="U145" s="16">
         <v>120.2</v>
       </c>
       <c r="V145" s="15">
         <v>1.4</v>
       </c>
       <c r="W145" s="16">
         <v>112</v>
       </c>
       <c r="X145" s="15">
         <v>1.5</v>
       </c>
       <c r="Y145" s="16">
         <v>131.4</v>
       </c>
       <c r="Z145" s="15">
         <v>3.3</v>
       </c>
       <c r="AA145" s="14" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="AB145" s="46">
+        <v>79</v>
+      </c>
+      <c r="AB145" s="45">
         <v>5.9</v>
       </c>
       <c r="AC145" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="38">
         <v>2025</v>
       </c>
       <c r="B146" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C146" s="35">
         <v>122.5</v>
       </c>
       <c r="D146" s="36">
         <v>2.2999999999999998</v>
       </c>
       <c r="E146" s="16">
         <v>135.6</v>
       </c>
       <c r="F146" s="15">
         <v>2.6</v>
       </c>
@@ -17422,2933 +17446,3212 @@
       <c r="W153" s="16">
         <v>113.8</v>
       </c>
       <c r="X153" s="15">
         <v>2</v>
       </c>
       <c r="Y153" s="16">
         <v>133.19999999999999</v>
       </c>
       <c r="Z153" s="15">
         <v>3.2</v>
       </c>
       <c r="AA153" s="14">
         <v>133.5</v>
       </c>
       <c r="AB153" s="15">
         <v>4.8</v>
       </c>
       <c r="AC153" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="154" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="20"/>
       <c r="B154" s="22" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>2.7</v>
+        <v>5</v>
+      </c>
+      <c r="C154" s="46">
+        <v>125</v>
+      </c>
+      <c r="D154" s="44">
+        <v>2.8</v>
       </c>
       <c r="E154" s="16">
         <v>135.9</v>
       </c>
       <c r="F154" s="15">
         <v>0.5</v>
       </c>
       <c r="G154" s="16">
         <v>130.69999999999999</v>
       </c>
       <c r="H154" s="15">
         <v>3.5</v>
       </c>
       <c r="I154" s="16">
         <v>113.5</v>
       </c>
       <c r="J154" s="15">
         <v>0.3</v>
       </c>
       <c r="K154" s="16">
         <v>119.5</v>
       </c>
       <c r="L154" s="15">
         <v>1.6</v>
       </c>
       <c r="M154" s="16">
         <v>117.3</v>
       </c>
       <c r="N154" s="15">
         <v>-0.1</v>
       </c>
       <c r="O154" s="16">
         <v>113.2</v>
       </c>
       <c r="P154" s="15">
         <v>2.4</v>
       </c>
-      <c r="Q154" s="16">
-[...3 lines deleted...]
-        <v>7.6</v>
+      <c r="Q154" s="47">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="R154" s="45">
+        <v>7.7</v>
       </c>
       <c r="S154" s="16">
         <v>99.5</v>
       </c>
       <c r="T154" s="15">
         <v>0.8</v>
       </c>
       <c r="U154" s="16">
         <v>119.3</v>
       </c>
       <c r="V154" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="W154" s="16">
         <v>113.8</v>
       </c>
       <c r="X154" s="15">
         <v>2</v>
       </c>
       <c r="Y154" s="16">
         <v>134.19999999999999</v>
       </c>
       <c r="Z154" s="15">
         <v>3.5</v>
       </c>
       <c r="AA154" s="14">
         <v>133.80000000000001</v>
       </c>
       <c r="AB154" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="AC154" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="155" spans="1:29" s="6" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AB155" s="53"/>
+    <row r="155" spans="1:29" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="20"/>
+      <c r="B155" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C155" s="35">
+        <v>124.8</v>
+      </c>
+      <c r="D155" s="36">
+        <v>2.5</v>
+      </c>
+      <c r="E155" s="16">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="F155" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="G155" s="16">
+        <v>131.4</v>
+      </c>
+      <c r="H155" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="I155" s="16">
+        <v>112.4</v>
+      </c>
+      <c r="J155" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="K155" s="16">
+        <v>119.5</v>
+      </c>
+      <c r="L155" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="M155" s="16">
+        <v>117.5</v>
+      </c>
+      <c r="N155" s="15">
+        <v>0</v>
+      </c>
+      <c r="O155" s="16">
+        <v>113.3</v>
+      </c>
+      <c r="P155" s="15">
+        <v>2.4</v>
+      </c>
+      <c r="Q155" s="16">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="R155" s="15">
+        <v>6.1</v>
+      </c>
+      <c r="S155" s="16">
+        <v>99.7</v>
+      </c>
+      <c r="T155" s="15">
+        <v>1.2</v>
+      </c>
+      <c r="U155" s="16">
+        <v>120.1</v>
+      </c>
+      <c r="V155" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W155" s="16">
+        <v>113.8</v>
+      </c>
+      <c r="X155" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="Y155" s="16">
+        <v>135.1</v>
+      </c>
+      <c r="Z155" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="AA155" s="14">
+        <v>133.5</v>
+      </c>
+      <c r="AB155" s="15">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="AC155" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="156" spans="1:29" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AB156" s="54"/>
+    <row r="156" spans="1:29" s="8" customFormat="1" ht="10.8" x14ac:dyDescent="0.2">
+      <c r="A156" s="20"/>
+      <c r="B156" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156" s="35">
+        <v>125.5</v>
+      </c>
+      <c r="D156" s="36">
+        <v>2.7</v>
+      </c>
+      <c r="E156" s="16">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="F156" s="15">
+        <v>-0.2</v>
+      </c>
+      <c r="G156" s="16">
+        <v>131.9</v>
+      </c>
+      <c r="H156" s="15">
+        <v>4</v>
+      </c>
+      <c r="I156" s="16">
+        <v>106.3</v>
+      </c>
+      <c r="J156" s="15">
+        <v>-0.9</v>
+      </c>
+      <c r="K156" s="16">
+        <v>119.6</v>
+      </c>
+      <c r="L156" s="15">
+        <v>1.4</v>
+      </c>
+      <c r="M156" s="16">
+        <v>117.8</v>
+      </c>
+      <c r="N156" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="O156" s="16">
+        <v>116.5</v>
+      </c>
+      <c r="P156" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="Q156" s="16">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="R156" s="15">
+        <v>7.7</v>
+      </c>
+      <c r="S156" s="16">
+        <v>99.6</v>
+      </c>
+      <c r="T156" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="U156" s="16">
+        <v>122</v>
+      </c>
+      <c r="V156" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="W156" s="16">
+        <v>113.8</v>
+      </c>
+      <c r="X156" s="15">
+        <v>2.1</v>
+      </c>
+      <c r="Y156" s="16">
+        <v>135.5</v>
+      </c>
+      <c r="Z156" s="15">
+        <v>3.4</v>
+      </c>
+      <c r="AA156" s="14">
+        <v>134</v>
+      </c>
+      <c r="AB156" s="15">
+        <v>3.7</v>
+      </c>
       <c r="AC156" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="157" spans="1:29" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AB157" s="50"/>
+    <row r="157" spans="1:29" s="8" customFormat="1" ht="10.8" x14ac:dyDescent="0.2">
+      <c r="A157" s="20"/>
+      <c r="B157" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C157" s="35">
+        <v>125.8</v>
+      </c>
+      <c r="D157" s="36">
+        <v>2.9</v>
+      </c>
+      <c r="E157" s="16">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="F157" s="15">
+        <v>-0.7</v>
+      </c>
+      <c r="G157" s="16">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="H157" s="15">
+        <v>3.4</v>
+      </c>
+      <c r="I157" s="16">
+        <v>108.2</v>
+      </c>
+      <c r="J157" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="K157" s="16">
+        <v>120</v>
+      </c>
+      <c r="L157" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="M157" s="16">
+        <v>117.4</v>
+      </c>
+      <c r="N157" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="O157" s="16">
+        <v>116.6</v>
+      </c>
+      <c r="P157" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="Q157" s="16">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="R157" s="15">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="S157" s="16">
+        <v>99.7</v>
+      </c>
+      <c r="T157" s="15">
+        <v>1</v>
+      </c>
+      <c r="U157" s="16">
+        <v>122.2</v>
+      </c>
+      <c r="V157" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="W157" s="16">
+        <v>113.9</v>
+      </c>
+      <c r="X157" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="Y157" s="16">
+        <v>136</v>
+      </c>
+      <c r="Z157" s="15">
+        <v>3.5</v>
+      </c>
+      <c r="AA157" s="14">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="AB157" s="15">
+        <v>3.5</v>
+      </c>
       <c r="AC157" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="158" spans="1:29" s="7" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:29" s="6" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="50" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B158" s="50"/>
       <c r="C158" s="50"/>
       <c r="D158" s="50"/>
       <c r="E158" s="50"/>
       <c r="F158" s="50"/>
       <c r="G158" s="50"/>
       <c r="H158" s="50"/>
       <c r="I158" s="50"/>
       <c r="J158" s="50"/>
       <c r="K158" s="50"/>
       <c r="L158" s="50"/>
       <c r="M158" s="50"/>
       <c r="N158" s="50"/>
       <c r="O158" s="50"/>
       <c r="P158" s="50"/>
       <c r="Q158" s="50"/>
       <c r="R158" s="50"/>
       <c r="S158" s="50"/>
       <c r="T158" s="50"/>
       <c r="U158" s="50"/>
       <c r="V158" s="50"/>
       <c r="W158" s="50"/>
       <c r="X158" s="50"/>
       <c r="Y158" s="50"/>
       <c r="Z158" s="50"/>
       <c r="AA158" s="50"/>
       <c r="AB158" s="50"/>
       <c r="AC158" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="159" spans="1:29" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AB159" s="47"/>
+    <row r="159" spans="1:29" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="B159" s="51"/>
+      <c r="C159" s="51"/>
+      <c r="D159" s="51"/>
+      <c r="E159" s="51"/>
+      <c r="F159" s="51"/>
+      <c r="G159" s="51"/>
+      <c r="H159" s="51"/>
+      <c r="I159" s="51"/>
+      <c r="J159" s="51"/>
+      <c r="K159" s="51"/>
+      <c r="L159" s="51"/>
+      <c r="M159" s="51"/>
+      <c r="N159" s="51"/>
+      <c r="O159" s="51"/>
+      <c r="P159" s="51"/>
+      <c r="Q159" s="51"/>
+      <c r="R159" s="51"/>
+      <c r="S159" s="51"/>
+      <c r="T159" s="51"/>
+      <c r="U159" s="51"/>
+      <c r="V159" s="51"/>
+      <c r="W159" s="51"/>
+      <c r="X159" s="51"/>
+      <c r="Y159" s="51"/>
+      <c r="Z159" s="51"/>
+      <c r="AA159" s="51"/>
+      <c r="AB159" s="51"/>
       <c r="AC159" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="160" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="A160" s="23" t="s">
+    <row r="160" spans="1:29" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B160" s="52"/>
+      <c r="C160" s="52"/>
+      <c r="D160" s="52"/>
+      <c r="E160" s="52"/>
+      <c r="F160" s="52"/>
+      <c r="G160" s="52"/>
+      <c r="H160" s="52"/>
+      <c r="I160" s="52"/>
+      <c r="J160" s="52"/>
+      <c r="K160" s="52"/>
+      <c r="L160" s="52"/>
+      <c r="M160" s="52"/>
+      <c r="N160" s="52"/>
+      <c r="O160" s="52"/>
+      <c r="P160" s="52"/>
+      <c r="Q160" s="52"/>
+      <c r="R160" s="52"/>
+      <c r="S160" s="52"/>
+      <c r="T160" s="52"/>
+      <c r="U160" s="52"/>
+      <c r="V160" s="52"/>
+      <c r="W160" s="52"/>
+      <c r="X160" s="52"/>
+      <c r="Y160" s="52"/>
+      <c r="Z160" s="52"/>
+      <c r="AA160" s="52"/>
+      <c r="AB160" s="52"/>
+      <c r="AC160" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="161" spans="1:29" s="7" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="B161" s="52"/>
+      <c r="C161" s="52"/>
+      <c r="D161" s="52"/>
+      <c r="E161" s="52"/>
+      <c r="F161" s="52"/>
+      <c r="G161" s="52"/>
+      <c r="H161" s="52"/>
+      <c r="I161" s="52"/>
+      <c r="J161" s="52"/>
+      <c r="K161" s="52"/>
+      <c r="L161" s="52"/>
+      <c r="M161" s="52"/>
+      <c r="N161" s="52"/>
+      <c r="O161" s="52"/>
+      <c r="P161" s="52"/>
+      <c r="Q161" s="52"/>
+      <c r="R161" s="52"/>
+      <c r="S161" s="52"/>
+      <c r="T161" s="52"/>
+      <c r="U161" s="52"/>
+      <c r="V161" s="52"/>
+      <c r="W161" s="52"/>
+      <c r="X161" s="52"/>
+      <c r="Y161" s="52"/>
+      <c r="Z161" s="52"/>
+      <c r="AA161" s="52"/>
+      <c r="AB161" s="52"/>
+      <c r="AC161" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="162" spans="1:29" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B162" s="56"/>
+      <c r="C162" s="56"/>
+      <c r="D162" s="56"/>
+      <c r="E162" s="56"/>
+      <c r="F162" s="56"/>
+      <c r="G162" s="56"/>
+      <c r="H162" s="56"/>
+      <c r="I162" s="56"/>
+      <c r="J162" s="56"/>
+      <c r="K162" s="56"/>
+      <c r="L162" s="56"/>
+      <c r="M162" s="56"/>
+      <c r="N162" s="56"/>
+      <c r="O162" s="56"/>
+      <c r="P162" s="56"/>
+      <c r="Q162" s="56"/>
+      <c r="R162" s="56"/>
+      <c r="S162" s="56"/>
+      <c r="T162" s="56"/>
+      <c r="U162" s="56"/>
+      <c r="V162" s="56"/>
+      <c r="W162" s="56"/>
+      <c r="X162" s="56"/>
+      <c r="Y162" s="56"/>
+      <c r="Z162" s="56"/>
+      <c r="AA162" s="56"/>
+      <c r="AB162" s="56"/>
+      <c r="AC162" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="163" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B160" s="23" t="s">
+      <c r="B163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="C160" s="23" t="s">
+      <c r="C163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="D160" s="23" t="s">
+      <c r="D163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="E160" s="23" t="s">
+      <c r="E163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="F160" s="23" t="s">
+      <c r="F163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G160" s="23" t="s">
+      <c r="G163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="H160" s="23" t="s">
+      <c r="H163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="I160" s="23" t="s">
+      <c r="I163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="J160" s="23" t="s">
+      <c r="J163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="K160" s="23" t="s">
+      <c r="K163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="L160" s="23" t="s">
+      <c r="L163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="M160" s="23" t="s">
+      <c r="M163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="N160" s="23" t="s">
+      <c r="N163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="O160" s="23" t="s">
+      <c r="O163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="P160" s="23" t="s">
+      <c r="P163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="Q160" s="23" t="s">
+      <c r="Q163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="R160" s="23" t="s">
+      <c r="R163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="S160" s="23" t="s">
+      <c r="S163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="T160" s="23" t="s">
+      <c r="T163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="U160" s="23" t="s">
+      <c r="U163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="V160" s="23" t="s">
+      <c r="V163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="W160" s="23" t="s">
+      <c r="W163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="X160" s="23" t="s">
+      <c r="X163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="Y160" s="23" t="s">
+      <c r="Y163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="Z160" s="23" t="s">
+      <c r="Z163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="AA160" s="23" t="s">
+      <c r="AA163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="AB160" s="23" t="s">
+      <c r="AB163" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="AC160" s="23" t="s">
+      <c r="AC163" s="23" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="A162:AB162"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="A161:AB161"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="S4:T4"/>
     <mergeCell ref="A1:AB1"/>
-    <mergeCell ref="A155:AB155"/>
-[...1 lines deleted...]
-    <mergeCell ref="A157:AB157"/>
+    <mergeCell ref="A158:AB158"/>
+    <mergeCell ref="A159:AB159"/>
+    <mergeCell ref="A160:AB160"/>
     <mergeCell ref="E3:AB3"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A2:AB2"/>
-    <mergeCell ref="A159:AB159"/>
-[...11 lines deleted...]
-    <mergeCell ref="S4:T4"/>
   </mergeCells>
   <conditionalFormatting sqref="X27:X28 X8:X10 R76 I7:M8 D7:E8 G12:G13 L9:L11 N7:W11 Y7:Z11 AB7:AB11 AB18:AB28 Z18:Z28 V18:V28 T18:T28 R18:R28 P18:P28 N18:N28 L18:L28 H18:H28 F18:F28 G7:H11 O12:O13 Q12:Q13 S12:S13 U12:U13 W12:W13 Y12:Y13 P114:P116 N114:N116 L114:L116 J114:J116 H114:H116 F114:F116 R114:R116 T114:T116 V114:V116 X114:X116 Z114:Z116 AB114:AB116 D114:D117">
-    <cfRule type="cellIs" dxfId="418" priority="419" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="422" priority="422" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q29:S31 U25:U31 W24:W31 C24:E31 O24:O31 Q24:Q28 S24:S28 Y26:Y31 K24:M31 G24:G31 I24:I31">
-    <cfRule type="cellIs" dxfId="417" priority="418" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="421" priority="421" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB30:AB31">
-    <cfRule type="cellIs" dxfId="416" priority="417" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="420" priority="420" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB29">
-    <cfRule type="cellIs" dxfId="415" priority="416" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="419" priority="419" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P30:P31">
+    <cfRule type="cellIs" dxfId="418" priority="418" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P29">
+    <cfRule type="cellIs" dxfId="417" priority="417" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="T29:T31">
+    <cfRule type="cellIs" dxfId="416" priority="416" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Z32:Z34">
+    <cfRule type="cellIs" dxfId="415" priority="413" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V29:V31">
     <cfRule type="cellIs" dxfId="414" priority="415" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="P29">
-[...22 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="X32:X34">
+    <cfRule type="cellIs" dxfId="413" priority="412" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AB32:AB34">
+    <cfRule type="cellIs" dxfId="412" priority="414" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V32:V34">
+    <cfRule type="cellIs" dxfId="411" priority="411" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P32:P34">
+    <cfRule type="cellIs" dxfId="410" priority="410" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="N32:N34">
     <cfRule type="cellIs" dxfId="409" priority="409" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AB32:AB34">
-[...22 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="H32:H34">
-    <cfRule type="cellIs" dxfId="404" priority="405" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="408" priority="408" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F32:F34">
-    <cfRule type="cellIs" dxfId="403" priority="404" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="407" priority="407" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G32:G34">
-    <cfRule type="cellIs" dxfId="402" priority="403" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="406" priority="406" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W32:W34">
-    <cfRule type="cellIs" dxfId="401" priority="402" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="405" priority="405" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T32:T34">
-    <cfRule type="cellIs" dxfId="400" priority="401" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="404" priority="404" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y32:Y34">
-    <cfRule type="cellIs" dxfId="399" priority="400" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="403" priority="403" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D32:D34">
-    <cfRule type="cellIs" dxfId="398" priority="399" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="402" priority="402" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB35:AB36">
-    <cfRule type="cellIs" dxfId="397" priority="398" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="401" priority="401" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z35:Z36">
-    <cfRule type="cellIs" dxfId="396" priority="397" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="400" priority="400" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X35:X36">
-    <cfRule type="cellIs" dxfId="395" priority="396" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="399" priority="399" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V35:V36">
-    <cfRule type="cellIs" dxfId="394" priority="395" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="398" priority="398" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P35:P36">
-    <cfRule type="cellIs" dxfId="393" priority="394" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="397" priority="397" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N35:N36">
-    <cfRule type="cellIs" dxfId="392" priority="393" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="396" priority="396" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H35:H36">
-    <cfRule type="cellIs" dxfId="391" priority="392" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="395" priority="395" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F35:F36">
-    <cfRule type="cellIs" dxfId="390" priority="391" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="394" priority="394" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G35:G36">
-    <cfRule type="cellIs" dxfId="389" priority="390" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="393" priority="393" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W35:W36">
-    <cfRule type="cellIs" dxfId="388" priority="389" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="392" priority="392" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T35:T36">
-    <cfRule type="cellIs" dxfId="387" priority="388" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="391" priority="391" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y35:Y36">
-    <cfRule type="cellIs" dxfId="386" priority="387" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="390" priority="390" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D35:D36">
-    <cfRule type="cellIs" dxfId="385" priority="386" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="389" priority="389" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB37:AB38">
-    <cfRule type="cellIs" dxfId="384" priority="385" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="388" priority="388" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z37:Z38">
-    <cfRule type="cellIs" dxfId="383" priority="384" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="387" priority="387" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X37:X38">
-    <cfRule type="cellIs" dxfId="382" priority="383" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="386" priority="386" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V37:V38">
-    <cfRule type="cellIs" dxfId="381" priority="382" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="385" priority="385" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P37:P38">
-    <cfRule type="cellIs" dxfId="380" priority="381" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="384" priority="384" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N37:N38">
-    <cfRule type="cellIs" dxfId="379" priority="380" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="383" priority="383" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H37:H38">
-    <cfRule type="cellIs" dxfId="378" priority="379" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="382" priority="382" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:F38">
-    <cfRule type="cellIs" dxfId="377" priority="378" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="381" priority="381" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G37:G38">
-    <cfRule type="cellIs" dxfId="376" priority="377" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="380" priority="380" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W37:W38">
-    <cfRule type="cellIs" dxfId="375" priority="376" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="379" priority="379" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T37:T38">
-    <cfRule type="cellIs" dxfId="374" priority="375" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="378" priority="378" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y37:Y38">
-    <cfRule type="cellIs" dxfId="373" priority="374" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="377" priority="377" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D37:D38">
-    <cfRule type="cellIs" dxfId="372" priority="373" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="376" priority="376" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L38">
-    <cfRule type="cellIs" dxfId="371" priority="372" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="375" priority="375" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB61:AB64 AB69:AB74">
-    <cfRule type="cellIs" dxfId="370" priority="371" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="374" priority="374" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z61:Z64 Z69:Z74">
-    <cfRule type="cellIs" dxfId="369" priority="370" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="373" priority="373" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V61:V64">
-    <cfRule type="cellIs" dxfId="368" priority="369" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="372" priority="372" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P61:P64 P69:P74">
-    <cfRule type="cellIs" dxfId="367" priority="368" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="371" priority="371" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N61:N64 N69:N74">
-    <cfRule type="cellIs" dxfId="366" priority="367" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="370" priority="370" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H61:H64 H69:H74">
-    <cfRule type="cellIs" dxfId="365" priority="366" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="369" priority="369" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F61:F64 F69:F74">
-    <cfRule type="cellIs" dxfId="364" priority="365" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="368" priority="368" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G40 G61:G64 G69:G74 G82:G85">
-    <cfRule type="cellIs" dxfId="363" priority="364" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="367" priority="367" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W40 W61:W64 W69:W74 W82:W85">
-    <cfRule type="cellIs" dxfId="362" priority="363" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="366" priority="366" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T61:T64 T69:T74">
-    <cfRule type="cellIs" dxfId="361" priority="362" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="365" priority="365" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y40 Y61:Y64 Y69:Y74 Y82:Y85">
-    <cfRule type="cellIs" dxfId="360" priority="361" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="364" priority="364" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D61:D64 D69:D74">
-    <cfRule type="cellIs" dxfId="359" priority="360" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="363" priority="363" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L61:L64 L69:L74">
-    <cfRule type="cellIs" dxfId="358" priority="359" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="362" priority="362" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB39">
-    <cfRule type="cellIs" dxfId="357" priority="358" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="361" priority="361" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z39">
-    <cfRule type="cellIs" dxfId="356" priority="357" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="360" priority="360" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X39">
-    <cfRule type="cellIs" dxfId="355" priority="356" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="359" priority="359" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V39">
-    <cfRule type="cellIs" dxfId="354" priority="355" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="358" priority="358" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P39">
-    <cfRule type="cellIs" dxfId="353" priority="354" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="357" priority="357" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N39">
-    <cfRule type="cellIs" dxfId="352" priority="353" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="356" priority="356" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H39">
-    <cfRule type="cellIs" dxfId="351" priority="352" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="355" priority="355" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F39">
-    <cfRule type="cellIs" dxfId="350" priority="351" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="354" priority="354" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G39">
-    <cfRule type="cellIs" dxfId="349" priority="350" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="353" priority="353" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W39">
-    <cfRule type="cellIs" dxfId="348" priority="349" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="352" priority="352" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T39">
-    <cfRule type="cellIs" dxfId="347" priority="348" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="351" priority="351" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y39">
-    <cfRule type="cellIs" dxfId="346" priority="347" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="350" priority="350" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D39">
-    <cfRule type="cellIs" dxfId="345" priority="346" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="349" priority="349" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L39">
-    <cfRule type="cellIs" dxfId="344" priority="345" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="348" priority="348" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D40">
-    <cfRule type="cellIs" dxfId="343" priority="344" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="347" priority="347" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F40">
-    <cfRule type="cellIs" dxfId="342" priority="343" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="346" priority="346" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H40">
-    <cfRule type="cellIs" dxfId="341" priority="342" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="345" priority="345" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L40">
-    <cfRule type="cellIs" dxfId="340" priority="341" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="344" priority="344" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N40">
-    <cfRule type="cellIs" dxfId="339" priority="340" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="343" priority="343" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P40">
-    <cfRule type="cellIs" dxfId="338" priority="339" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="342" priority="342" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T40">
-    <cfRule type="cellIs" dxfId="337" priority="338" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="341" priority="341" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V40">
-    <cfRule type="cellIs" dxfId="336" priority="337" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="340" priority="340" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X40">
-    <cfRule type="cellIs" dxfId="335" priority="336" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="339" priority="339" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z40">
-    <cfRule type="cellIs" dxfId="334" priority="335" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="338" priority="338" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB40">
-    <cfRule type="cellIs" dxfId="333" priority="334" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="337" priority="337" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:C13 I9:M11 D9:E11 I12:I13 M12:M13 K12:K13 E12:E13">
-    <cfRule type="cellIs" dxfId="332" priority="333" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="336" priority="336" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W41:W44">
+    <cfRule type="cellIs" dxfId="335" priority="334" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Y41:Y44">
+    <cfRule type="cellIs" dxfId="334" priority="333" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G41:G44">
+    <cfRule type="cellIs" dxfId="333" priority="335" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D41:D44">
+    <cfRule type="cellIs" dxfId="332" priority="332" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F41:F44">
     <cfRule type="cellIs" dxfId="331" priority="331" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="Y41:Y44">
+  <conditionalFormatting sqref="H41:H44">
     <cfRule type="cellIs" dxfId="330" priority="330" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G41:G44">
-[...22 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="L41:L44">
-    <cfRule type="cellIs" dxfId="325" priority="326" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="329" priority="329" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N41:N44">
-    <cfRule type="cellIs" dxfId="324" priority="325" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="328" priority="328" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P41:P44">
-    <cfRule type="cellIs" dxfId="323" priority="324" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="327" priority="327" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T41:T44">
-    <cfRule type="cellIs" dxfId="322" priority="323" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="326" priority="326" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V41:V44">
-    <cfRule type="cellIs" dxfId="321" priority="322" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="325" priority="325" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X41:X44">
-    <cfRule type="cellIs" dxfId="320" priority="321" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="324" priority="324" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z41:Z44">
-    <cfRule type="cellIs" dxfId="319" priority="320" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="323" priority="323" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB41:AB44">
-    <cfRule type="cellIs" dxfId="318" priority="319" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="322" priority="322" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G45">
-    <cfRule type="cellIs" dxfId="317" priority="318" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="321" priority="321" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W45">
-    <cfRule type="cellIs" dxfId="316" priority="317" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="320" priority="320" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y45">
-    <cfRule type="cellIs" dxfId="315" priority="316" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="319" priority="319" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D45">
-    <cfRule type="cellIs" dxfId="314" priority="315" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="318" priority="318" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F45">
-    <cfRule type="cellIs" dxfId="313" priority="314" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="317" priority="317" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H45">
-    <cfRule type="cellIs" dxfId="312" priority="313" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="316" priority="316" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L45">
-    <cfRule type="cellIs" dxfId="311" priority="312" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="315" priority="315" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N45">
-    <cfRule type="cellIs" dxfId="310" priority="311" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="314" priority="314" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P45">
-    <cfRule type="cellIs" dxfId="309" priority="310" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="313" priority="313" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T45">
-    <cfRule type="cellIs" dxfId="308" priority="309" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="312" priority="312" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V45">
-    <cfRule type="cellIs" dxfId="307" priority="308" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="311" priority="311" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X45">
-    <cfRule type="cellIs" dxfId="306" priority="307" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="310" priority="310" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z45">
-    <cfRule type="cellIs" dxfId="305" priority="306" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="309" priority="309" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB45">
-    <cfRule type="cellIs" dxfId="304" priority="305" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="308" priority="308" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G46">
-    <cfRule type="cellIs" dxfId="303" priority="304" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="307" priority="307" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W46">
-    <cfRule type="cellIs" dxfId="302" priority="303" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="306" priority="306" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y46">
-    <cfRule type="cellIs" dxfId="301" priority="302" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="305" priority="305" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D46">
-    <cfRule type="cellIs" dxfId="300" priority="301" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="304" priority="304" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F46">
-    <cfRule type="cellIs" dxfId="299" priority="300" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="303" priority="303" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H46">
-    <cfRule type="cellIs" dxfId="298" priority="299" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="302" priority="302" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L46">
-    <cfRule type="cellIs" dxfId="297" priority="298" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="301" priority="301" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N46">
-    <cfRule type="cellIs" dxfId="296" priority="297" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="300" priority="300" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P46">
-    <cfRule type="cellIs" dxfId="295" priority="296" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="299" priority="299" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T46">
-    <cfRule type="cellIs" dxfId="294" priority="295" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="298" priority="298" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V46">
-    <cfRule type="cellIs" dxfId="293" priority="294" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="297" priority="297" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X46">
-    <cfRule type="cellIs" dxfId="292" priority="293" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="296" priority="296" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z46">
-    <cfRule type="cellIs" dxfId="291" priority="292" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="295" priority="295" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB46">
-    <cfRule type="cellIs" dxfId="290" priority="291" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="294" priority="294" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:G48">
-    <cfRule type="cellIs" dxfId="289" priority="290" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="293" priority="293" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W47:W48">
-    <cfRule type="cellIs" dxfId="288" priority="289" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="292" priority="292" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y47:Y48">
-    <cfRule type="cellIs" dxfId="287" priority="288" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="291" priority="291" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D47:D48">
-    <cfRule type="cellIs" dxfId="286" priority="287" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="290" priority="290" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F47:F48">
-    <cfRule type="cellIs" dxfId="285" priority="286" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="289" priority="289" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H47:H48">
-    <cfRule type="cellIs" dxfId="284" priority="285" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="288" priority="288" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L47:L48">
-    <cfRule type="cellIs" dxfId="283" priority="284" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="287" priority="287" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N47:N48">
-    <cfRule type="cellIs" dxfId="282" priority="283" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="286" priority="286" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P47:P48">
-    <cfRule type="cellIs" dxfId="281" priority="282" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="285" priority="285" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T47:T48">
-    <cfRule type="cellIs" dxfId="280" priority="281" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="284" priority="284" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V47:V48">
-    <cfRule type="cellIs" dxfId="279" priority="280" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="283" priority="283" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X47:X48">
-    <cfRule type="cellIs" dxfId="278" priority="279" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="282" priority="282" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z47:Z48">
-    <cfRule type="cellIs" dxfId="277" priority="278" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="281" priority="281" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB47:AB48">
-    <cfRule type="cellIs" dxfId="276" priority="277" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="280" priority="280" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G49">
-    <cfRule type="cellIs" dxfId="275" priority="276" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="279" priority="279" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W49">
-    <cfRule type="cellIs" dxfId="274" priority="275" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="278" priority="278" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y49">
-    <cfRule type="cellIs" dxfId="273" priority="274" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="277" priority="277" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D49">
-    <cfRule type="cellIs" dxfId="272" priority="273" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="276" priority="276" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F49">
-    <cfRule type="cellIs" dxfId="271" priority="272" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="275" priority="275" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H49">
-    <cfRule type="cellIs" dxfId="270" priority="271" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="274" priority="274" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L49">
-    <cfRule type="cellIs" dxfId="269" priority="270" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="273" priority="273" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N49">
-    <cfRule type="cellIs" dxfId="268" priority="269" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="272" priority="272" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P49">
-    <cfRule type="cellIs" dxfId="267" priority="268" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="271" priority="271" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T49">
-    <cfRule type="cellIs" dxfId="266" priority="267" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="270" priority="270" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V49">
-    <cfRule type="cellIs" dxfId="265" priority="266" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="269" priority="269" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X49">
-    <cfRule type="cellIs" dxfId="264" priority="265" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="268" priority="268" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z49">
-    <cfRule type="cellIs" dxfId="263" priority="264" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="267" priority="267" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB49">
-    <cfRule type="cellIs" dxfId="262" priority="263" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="266" priority="266" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G50">
-    <cfRule type="cellIs" dxfId="261" priority="262" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="265" priority="265" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W50">
-    <cfRule type="cellIs" dxfId="260" priority="261" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="264" priority="264" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y50">
-    <cfRule type="cellIs" dxfId="259" priority="260" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="263" priority="263" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50">
-    <cfRule type="cellIs" dxfId="258" priority="259" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="262" priority="262" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50">
-    <cfRule type="cellIs" dxfId="257" priority="258" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="261" priority="261" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H50">
-    <cfRule type="cellIs" dxfId="256" priority="257" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="260" priority="260" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L50">
-    <cfRule type="cellIs" dxfId="255" priority="256" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="259" priority="259" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N50">
-    <cfRule type="cellIs" dxfId="254" priority="255" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="258" priority="258" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P50">
-    <cfRule type="cellIs" dxfId="253" priority="254" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="257" priority="257" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T50">
-    <cfRule type="cellIs" dxfId="252" priority="253" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="256" priority="256" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V50">
-    <cfRule type="cellIs" dxfId="251" priority="252" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="255" priority="255" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X50">
-    <cfRule type="cellIs" dxfId="250" priority="251" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="254" priority="254" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z50">
-    <cfRule type="cellIs" dxfId="249" priority="250" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="253" priority="253" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB50">
-    <cfRule type="cellIs" dxfId="248" priority="249" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="252" priority="252" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G51:G60">
-    <cfRule type="cellIs" dxfId="247" priority="248" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="251" priority="251" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W51:W60">
-    <cfRule type="cellIs" dxfId="246" priority="247" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="250" priority="250" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y51:Y60">
-    <cfRule type="cellIs" dxfId="245" priority="246" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="249" priority="249" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D51:D60">
-    <cfRule type="cellIs" dxfId="244" priority="245" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="248" priority="248" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F51:F60">
-    <cfRule type="cellIs" dxfId="243" priority="244" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="247" priority="247" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H51:H60">
-    <cfRule type="cellIs" dxfId="242" priority="243" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="246" priority="246" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L51:L60">
-    <cfRule type="cellIs" dxfId="241" priority="242" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="245" priority="245" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N51:N60">
-    <cfRule type="cellIs" dxfId="240" priority="241" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="244" priority="244" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P51:P60">
-    <cfRule type="cellIs" dxfId="239" priority="240" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="243" priority="243" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T51:T60">
-    <cfRule type="cellIs" dxfId="238" priority="239" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="242" priority="242" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V51:V60">
-    <cfRule type="cellIs" dxfId="237" priority="238" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="241" priority="241" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X51:X60">
-    <cfRule type="cellIs" dxfId="236" priority="237" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="240" priority="240" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z51:Z60">
-    <cfRule type="cellIs" dxfId="235" priority="236" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="239" priority="239" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB51:AB60">
-    <cfRule type="cellIs" dxfId="234" priority="235" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="238" priority="238" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB65:AB68">
-    <cfRule type="cellIs" dxfId="233" priority="234" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="237" priority="237" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z65:Z68">
-    <cfRule type="cellIs" dxfId="232" priority="233" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="236" priority="236" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V65:V66">
-    <cfRule type="cellIs" dxfId="231" priority="232" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="235" priority="235" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P65:P66">
-    <cfRule type="cellIs" dxfId="230" priority="231" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="234" priority="234" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N65:N66">
-    <cfRule type="cellIs" dxfId="229" priority="230" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="233" priority="233" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H65:H68">
-    <cfRule type="cellIs" dxfId="228" priority="229" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="232" priority="232" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F65:F66">
-    <cfRule type="cellIs" dxfId="227" priority="228" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="231" priority="231" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G65:G68">
-    <cfRule type="cellIs" dxfId="226" priority="227" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="230" priority="230" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W65:W68">
-    <cfRule type="cellIs" dxfId="225" priority="226" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="229" priority="229" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T65:T68">
-    <cfRule type="cellIs" dxfId="224" priority="225" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="228" priority="228" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y65:Y68">
-    <cfRule type="cellIs" dxfId="223" priority="224" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="227" priority="227" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D65:D66">
-    <cfRule type="cellIs" dxfId="222" priority="223" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="226" priority="226" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L65:L66">
-    <cfRule type="cellIs" dxfId="221" priority="222" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="225" priority="225" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R39:R40">
-    <cfRule type="cellIs" dxfId="220" priority="221" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="224" priority="224" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R49:R56">
-    <cfRule type="cellIs" dxfId="219" priority="220" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="223" priority="223" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R57:R59">
-    <cfRule type="cellIs" dxfId="218" priority="219" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="222" priority="222" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R60:R61">
-    <cfRule type="cellIs" dxfId="217" priority="218" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="221" priority="221" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R62:R63">
-    <cfRule type="cellIs" dxfId="216" priority="217" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="220" priority="220" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R64">
-    <cfRule type="cellIs" dxfId="215" priority="216" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="219" priority="219" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R65">
-    <cfRule type="cellIs" dxfId="214" priority="215" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="218" priority="218" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R41:R42">
-    <cfRule type="cellIs" dxfId="213" priority="214" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="217" priority="217" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R66:R74">
-    <cfRule type="cellIs" dxfId="212" priority="213" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="216" priority="216" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F67:F68">
-    <cfRule type="cellIs" dxfId="211" priority="212" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="215" priority="215" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D67:D68">
-    <cfRule type="cellIs" dxfId="210" priority="211" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="214" priority="214" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L67:L68">
-    <cfRule type="cellIs" dxfId="209" priority="210" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="213" priority="213" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N67:N68">
-    <cfRule type="cellIs" dxfId="208" priority="209" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="212" priority="212" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P67:P68">
-    <cfRule type="cellIs" dxfId="207" priority="208" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="211" priority="211" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N29">
-    <cfRule type="cellIs" dxfId="206" priority="207" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="210" priority="210" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N30:N31">
-    <cfRule type="cellIs" dxfId="205" priority="206" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="209" priority="209" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J18:J24">
-    <cfRule type="cellIs" dxfId="204" priority="205" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="208" priority="208" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J25:J74">
-    <cfRule type="cellIs" dxfId="203" priority="204" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="207" priority="207" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V67:V74">
-    <cfRule type="cellIs" dxfId="202" priority="203" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="206" priority="206" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X29:X31">
-    <cfRule type="cellIs" dxfId="201" priority="202" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="205" priority="205" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z29:Z31">
-    <cfRule type="cellIs" dxfId="200" priority="201" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="204" priority="204" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB75">
-    <cfRule type="cellIs" dxfId="199" priority="200" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="203" priority="203" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z75">
-    <cfRule type="cellIs" dxfId="198" priority="199" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="202" priority="202" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P75">
-    <cfRule type="cellIs" dxfId="197" priority="198" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="201" priority="201" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N75">
-    <cfRule type="cellIs" dxfId="196" priority="197" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="200" priority="200" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H75">
-    <cfRule type="cellIs" dxfId="195" priority="196" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="199" priority="199" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F75">
-    <cfRule type="cellIs" dxfId="194" priority="195" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="198" priority="198" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G75">
-    <cfRule type="cellIs" dxfId="193" priority="194" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="197" priority="197" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W75">
-    <cfRule type="cellIs" dxfId="192" priority="193" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="196" priority="196" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T75">
-    <cfRule type="cellIs" dxfId="191" priority="192" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="195" priority="195" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y75">
-    <cfRule type="cellIs" dxfId="190" priority="191" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="194" priority="194" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D75">
-    <cfRule type="cellIs" dxfId="189" priority="190" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="193" priority="193" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L75">
-    <cfRule type="cellIs" dxfId="188" priority="189" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="192" priority="192" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R75">
+    <cfRule type="cellIs" dxfId="191" priority="191" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J75">
+    <cfRule type="cellIs" dxfId="190" priority="190" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V75">
+    <cfRule type="cellIs" dxfId="189" priority="189" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="X76">
+    <cfRule type="cellIs" dxfId="188" priority="175" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AB76">
     <cfRule type="cellIs" dxfId="187" priority="188" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J75">
+  <conditionalFormatting sqref="P76">
     <cfRule type="cellIs" dxfId="186" priority="187" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="V75">
+  <conditionalFormatting sqref="N76">
     <cfRule type="cellIs" dxfId="185" priority="186" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="X76">
-[...22 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="H76">
-    <cfRule type="cellIs" dxfId="180" priority="182" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="184" priority="185" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F76">
-    <cfRule type="cellIs" dxfId="179" priority="181" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="183" priority="184" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G76:G81">
-    <cfRule type="cellIs" dxfId="178" priority="180" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="182" priority="183" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y76:Y80">
-    <cfRule type="cellIs" dxfId="177" priority="179" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="181" priority="182" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V76">
-    <cfRule type="cellIs" dxfId="176" priority="178" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="180" priority="181" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AA76:AA81">
-    <cfRule type="cellIs" dxfId="175" priority="177" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="179" priority="180" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D76">
-    <cfRule type="cellIs" dxfId="174" priority="176" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="178" priority="179" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L76">
-    <cfRule type="cellIs" dxfId="173" priority="175" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="177" priority="178" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T76">
-    <cfRule type="cellIs" dxfId="172" priority="174" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="176" priority="177" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J76">
-    <cfRule type="cellIs" dxfId="171" priority="173" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="175" priority="176" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G86">
-    <cfRule type="cellIs" dxfId="170" priority="171" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="174" priority="174" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W86">
-    <cfRule type="cellIs" dxfId="169" priority="170" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="173" priority="173" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y86">
-    <cfRule type="cellIs" dxfId="168" priority="169" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="172" priority="172" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G87">
-    <cfRule type="cellIs" dxfId="167" priority="168" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="171" priority="171" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W87">
-    <cfRule type="cellIs" dxfId="166" priority="167" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="170" priority="170" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y87">
-    <cfRule type="cellIs" dxfId="165" priority="166" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="169" priority="169" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G88">
-    <cfRule type="cellIs" dxfId="164" priority="165" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="168" priority="168" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W88">
-    <cfRule type="cellIs" dxfId="163" priority="164" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="167" priority="167" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y88">
-    <cfRule type="cellIs" dxfId="162" priority="163" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="166" priority="166" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G89">
-    <cfRule type="cellIs" dxfId="161" priority="162" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="165" priority="165" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W89">
-    <cfRule type="cellIs" dxfId="160" priority="161" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="164" priority="164" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G90">
-    <cfRule type="cellIs" dxfId="159" priority="160" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="163" priority="163" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W90">
-    <cfRule type="cellIs" dxfId="158" priority="159" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="162" priority="162" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G91">
-    <cfRule type="cellIs" dxfId="157" priority="158" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="161" priority="161" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W91">
-    <cfRule type="cellIs" dxfId="156" priority="157" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="160" priority="160" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G92">
-    <cfRule type="cellIs" dxfId="155" priority="156" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="159" priority="159" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W92">
-    <cfRule type="cellIs" dxfId="154" priority="155" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="158" priority="158" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G93">
-    <cfRule type="cellIs" dxfId="153" priority="154" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="157" priority="157" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W93">
-    <cfRule type="cellIs" dxfId="152" priority="153" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="156" priority="156" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I93">
-    <cfRule type="cellIs" dxfId="151" priority="152" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="155" priority="155" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G94">
-    <cfRule type="cellIs" dxfId="150" priority="151" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="154" priority="154" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W94">
-    <cfRule type="cellIs" dxfId="149" priority="150" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="153" priority="153" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I94">
-    <cfRule type="cellIs" dxfId="148" priority="149" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="152" priority="152" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G95">
-    <cfRule type="cellIs" dxfId="147" priority="148" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="151" priority="151" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W95">
-    <cfRule type="cellIs" dxfId="146" priority="147" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="150" priority="150" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y95">
-    <cfRule type="cellIs" dxfId="145" priority="146" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="149" priority="149" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G96">
-    <cfRule type="cellIs" dxfId="144" priority="145" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="148" priority="148" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W96">
-    <cfRule type="cellIs" dxfId="143" priority="144" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="147" priority="147" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y96">
-    <cfRule type="cellIs" dxfId="142" priority="143" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="146" priority="146" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G97:G98">
-    <cfRule type="cellIs" dxfId="141" priority="142" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="145" priority="145" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W97:W98">
-    <cfRule type="cellIs" dxfId="140" priority="141" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="144" priority="144" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y97:Y98">
-    <cfRule type="cellIs" dxfId="139" priority="140" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="143" priority="143" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G99">
-    <cfRule type="cellIs" dxfId="138" priority="139" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="142" priority="142" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W99">
-    <cfRule type="cellIs" dxfId="137" priority="138" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="141" priority="141" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y99">
-    <cfRule type="cellIs" dxfId="136" priority="137" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="140" priority="140" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G100">
-    <cfRule type="cellIs" dxfId="135" priority="136" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="139" priority="139" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W100">
-    <cfRule type="cellIs" dxfId="134" priority="135" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="138" priority="138" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y100">
-    <cfRule type="cellIs" dxfId="133" priority="134" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="137" priority="137" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G101">
-    <cfRule type="cellIs" dxfId="132" priority="133" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="136" priority="136" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W101">
-    <cfRule type="cellIs" dxfId="131" priority="132" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="135" priority="135" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G102">
-    <cfRule type="cellIs" dxfId="130" priority="131" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="134" priority="134" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W102">
-    <cfRule type="cellIs" dxfId="129" priority="130" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="133" priority="133" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G103">
-    <cfRule type="cellIs" dxfId="128" priority="129" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="132" priority="132" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W103">
-    <cfRule type="cellIs" dxfId="127" priority="128" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="131" priority="131" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G104">
-    <cfRule type="cellIs" dxfId="126" priority="127" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="130" priority="130" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W104">
-    <cfRule type="cellIs" dxfId="125" priority="126" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="129" priority="129" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G105">
-    <cfRule type="cellIs" dxfId="124" priority="125" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="128" priority="128" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W105">
-    <cfRule type="cellIs" dxfId="123" priority="124" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="127" priority="127" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G106">
-    <cfRule type="cellIs" dxfId="122" priority="123" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="126" priority="126" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W106">
-    <cfRule type="cellIs" dxfId="121" priority="122" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="125" priority="125" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G107">
-    <cfRule type="cellIs" dxfId="120" priority="121" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="124" priority="124" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W107">
-    <cfRule type="cellIs" dxfId="119" priority="120" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="123" priority="123" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y107">
-    <cfRule type="cellIs" dxfId="118" priority="119" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="122" priority="122" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G108">
-    <cfRule type="cellIs" dxfId="117" priority="118" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="121" priority="121" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W108">
-    <cfRule type="cellIs" dxfId="116" priority="117" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="120" priority="120" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y108">
-    <cfRule type="cellIs" dxfId="115" priority="116" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="119" priority="119" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G109">
-    <cfRule type="cellIs" dxfId="114" priority="115" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="118" priority="118" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W109">
-    <cfRule type="cellIs" dxfId="113" priority="114" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="117" priority="117" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y109">
-    <cfRule type="cellIs" dxfId="112" priority="113" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="116" priority="116" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G110">
-    <cfRule type="cellIs" dxfId="111" priority="112" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="115" priority="115" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W110">
-    <cfRule type="cellIs" dxfId="110" priority="111" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="114" priority="114" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y110">
-    <cfRule type="cellIs" dxfId="109" priority="110" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="113" priority="113" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G111">
-    <cfRule type="cellIs" dxfId="108" priority="109" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="112" priority="112" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W111">
-    <cfRule type="cellIs" dxfId="107" priority="108" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="111" priority="111" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y111">
-    <cfRule type="cellIs" dxfId="106" priority="107" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="110" priority="110" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14:G17 O14:O17 Y14:Y17 Q14:Q17 S14:S17 U14:U17 W14:W17">
-    <cfRule type="cellIs" dxfId="105" priority="106" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="109" priority="109" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C14:C17 I14:I17 M14:M17 K14:K17 E14:E17">
-    <cfRule type="cellIs" dxfId="104" priority="105" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="108" priority="108" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P90:P113">
-    <cfRule type="cellIs" dxfId="103" priority="104" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="107" priority="107" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N90:N113">
-    <cfRule type="cellIs" dxfId="102" priority="103" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="106" priority="106" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L90:L113">
-    <cfRule type="cellIs" dxfId="101" priority="102" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="105" priority="105" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J89 J93:J101 J105:J113">
-    <cfRule type="cellIs" dxfId="100" priority="101" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="104" priority="104" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H90:H113">
-    <cfRule type="cellIs" dxfId="99" priority="100" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="103" priority="103" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F90:F113">
-    <cfRule type="cellIs" dxfId="98" priority="99" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="102" priority="102" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D90:D113">
-    <cfRule type="cellIs" dxfId="97" priority="98" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="101" priority="101" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R90:R113">
-    <cfRule type="cellIs" dxfId="96" priority="97" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="100" priority="100" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T90:T113">
-    <cfRule type="cellIs" dxfId="95" priority="96" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="99" priority="99" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V90:V113">
-    <cfRule type="cellIs" dxfId="94" priority="95" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="98" priority="98" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X90:X113">
-    <cfRule type="cellIs" dxfId="93" priority="94" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="97" priority="97" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z95:Z100 Z107:Z113">
-    <cfRule type="cellIs" dxfId="92" priority="93" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="96" priority="96" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB90:AB113">
-    <cfRule type="cellIs" dxfId="91" priority="92" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="95" priority="95" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P13:P17">
-    <cfRule type="cellIs" dxfId="90" priority="91" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="94" priority="94" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N13:N17">
-    <cfRule type="cellIs" dxfId="89" priority="90" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="93" priority="93" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L13:L17">
-    <cfRule type="cellIs" dxfId="88" priority="89" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="92" priority="92" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J13:J17">
-    <cfRule type="cellIs" dxfId="87" priority="88" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="91" priority="91" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H13:H17">
-    <cfRule type="cellIs" dxfId="86" priority="87" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="90" priority="90" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F13:F17">
-    <cfRule type="cellIs" dxfId="85" priority="86" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="89" priority="89" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D12">
-    <cfRule type="cellIs" dxfId="84" priority="85" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="88" priority="88" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R13:R17">
-    <cfRule type="cellIs" dxfId="83" priority="84" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="87" priority="87" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T13:T17">
-    <cfRule type="cellIs" dxfId="82" priority="83" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="86" priority="86" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V13:V17">
-    <cfRule type="cellIs" dxfId="81" priority="82" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="85" priority="85" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X13:X17">
-    <cfRule type="cellIs" dxfId="80" priority="81" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="84" priority="84" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z13:Z17">
-    <cfRule type="cellIs" dxfId="79" priority="80" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="83" priority="83" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB13:AB17">
-    <cfRule type="cellIs" dxfId="78" priority="79" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="82" priority="82" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D13:D17">
-    <cfRule type="cellIs" dxfId="77" priority="78" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="81" priority="81" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C37:C38">
-    <cfRule type="cellIs" dxfId="76" priority="77" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="80" priority="80" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M34">
-    <cfRule type="cellIs" dxfId="75" priority="76" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="79" priority="79" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S35:S39">
-    <cfRule type="cellIs" dxfId="74" priority="75" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="78" priority="78" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D78:D89">
-    <cfRule type="cellIs" dxfId="73" priority="74" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="77" priority="77" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB12 Z12 X12 V12 T12 R12 P12 N12 L12 J12 H12 F12">
-    <cfRule type="cellIs" dxfId="72" priority="73" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="76" priority="76" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z77 X77 V77 T77 R77 P77 N77 L77 J77 H77 F77 J82:J88 J79:J80">
-    <cfRule type="cellIs" dxfId="71" priority="72" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="75" priority="75" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB77">
-    <cfRule type="cellIs" dxfId="70" priority="71" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="74" priority="74" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D77">
+    <cfRule type="cellIs" dxfId="73" priority="73" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J81">
+    <cfRule type="cellIs" dxfId="72" priority="72" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G114">
+    <cfRule type="cellIs" dxfId="71" priority="71" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J78">
+    <cfRule type="cellIs" dxfId="70" priority="66" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="W114">
     <cfRule type="cellIs" dxfId="69" priority="70" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J81">
+  <conditionalFormatting sqref="Y114">
     <cfRule type="cellIs" dxfId="68" priority="69" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G114">
+  <conditionalFormatting sqref="F78:F89">
     <cfRule type="cellIs" dxfId="67" priority="68" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J78">
-[...22 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="H78:H89">
-    <cfRule type="cellIs" dxfId="62" priority="64" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="66" priority="67" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L78:L89">
-    <cfRule type="cellIs" dxfId="61" priority="62" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="65" priority="65" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N78:N89">
-    <cfRule type="cellIs" dxfId="60" priority="61" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="64" priority="64" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P78:P89">
-    <cfRule type="cellIs" dxfId="59" priority="60" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="63" priority="63" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R78:R89">
-    <cfRule type="cellIs" dxfId="58" priority="59" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="62" priority="62" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T78:T89">
-    <cfRule type="cellIs" dxfId="57" priority="58" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="61" priority="61" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V78:V89">
-    <cfRule type="cellIs" dxfId="56" priority="57" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="60" priority="60" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X78:X80 X82:X89">
-    <cfRule type="cellIs" dxfId="55" priority="56" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="59" priority="59" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z78:Z80 Z82:Z88">
-    <cfRule type="cellIs" dxfId="54" priority="55" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="58" priority="58" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB78:AB87 AB89">
-    <cfRule type="cellIs" dxfId="53" priority="54" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="57" priority="57" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB88">
-    <cfRule type="cellIs" dxfId="52" priority="53" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="56" priority="56" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F7:F11">
-    <cfRule type="cellIs" dxfId="51" priority="52" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="55" priority="55" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F29:F31">
-    <cfRule type="cellIs" dxfId="50" priority="51" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="54" priority="54" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H29:H31">
-    <cfRule type="cellIs" dxfId="49" priority="50" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="53" priority="53" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J117">
-    <cfRule type="cellIs" dxfId="48" priority="49" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="52" priority="52" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L117">
-    <cfRule type="cellIs" dxfId="47" priority="48" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="51" priority="51" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N117">
-    <cfRule type="cellIs" dxfId="46" priority="47" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="50" priority="50" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P117">
-    <cfRule type="cellIs" dxfId="45" priority="46" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="49" priority="49" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R117">
-    <cfRule type="cellIs" dxfId="44" priority="45" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="48" priority="48" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H117">
-    <cfRule type="cellIs" dxfId="43" priority="44" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="47" priority="47" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F117">
-    <cfRule type="cellIs" dxfId="42" priority="43" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="46" priority="46" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T117">
-    <cfRule type="cellIs" dxfId="41" priority="42" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="45" priority="45" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V117">
-    <cfRule type="cellIs" dxfId="40" priority="41" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="44" priority="44" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X117">
-    <cfRule type="cellIs" dxfId="39" priority="40" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="43" priority="43" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z117">
-    <cfRule type="cellIs" dxfId="38" priority="39" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="42" priority="42" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB117">
-    <cfRule type="cellIs" dxfId="37" priority="38" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="41" priority="41" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P118 N118 L118 J118 H118 F118 R118 T118 V118 X118 Z118 AB118 D118">
-    <cfRule type="cellIs" dxfId="36" priority="37" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="40" priority="40" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P119 N119 L119 J119 H119 F119 R119 T119 V119 X119 Z119 AB119 D119">
-    <cfRule type="cellIs" dxfId="35" priority="36" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="39" priority="39" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P120:P121 N120:N121 L120:L121 J120:J121 H120:H121 F120:F121 R120:R121 T120:T121 V120:V121 X120:X121 Z120:Z121 AB120:AB121 D120:D121">
-    <cfRule type="cellIs" dxfId="34" priority="35" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="38" priority="38" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P122 N122 L122 J122 H122 F122 R122 T122 V122 X122 Z122 AB122 D122">
-    <cfRule type="cellIs" dxfId="33" priority="34" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="37" priority="37" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P123 N123 L123 J123 H123 F123 R123 T123 V123 X123 Z123 AB123 D123">
-    <cfRule type="cellIs" dxfId="32" priority="33" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="36" priority="36" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P124 N124 L124 J124 H124 F124 R124 T124 V124 X124 Z124 AB124 D124">
-    <cfRule type="cellIs" dxfId="31" priority="32" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="35" priority="35" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P125 N125 L125 J125 H125 F125 R125 T125 V125 X125 Z125 AB125 D125">
-    <cfRule type="cellIs" dxfId="30" priority="31" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="34" priority="34" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P126 N126 L126 J126 H126 F126 R126 T126 V126 X126 Z126 AB126 D126">
-    <cfRule type="cellIs" dxfId="29" priority="30" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="33" priority="33" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P127 N127 L127 J127 H127 F127 R127 T127 V127 X127 Z127 AB127 D127">
-    <cfRule type="cellIs" dxfId="28" priority="29" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="32" priority="32" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P128 N128 L128 J128 H128 F128 R128 T128 V128 X128 Z128 AB128 D128">
-    <cfRule type="cellIs" dxfId="27" priority="28" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="31" priority="31" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P129 N129 L129 J129 H129 F129 R129 T129 V129 X129 Z129 AB129 D129">
-    <cfRule type="cellIs" dxfId="26" priority="27" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="30" priority="30" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P130 N130 L130 J130 H130 F130 R130 T130 V130 X130 Z130 AB130 D130">
-    <cfRule type="cellIs" dxfId="25" priority="26" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="29" priority="29" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P131 N131 L131 J131 H131 F131 R131 T131 V131 X131 Z131 AB131 D131">
-    <cfRule type="cellIs" dxfId="24" priority="25" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="28" priority="28" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P132 N132 L132 J132 H132 F132 R132 T132 V132 X132 Z132 AB132 D132">
-    <cfRule type="cellIs" dxfId="23" priority="24" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="27" priority="27" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y101:Y106">
-    <cfRule type="cellIs" dxfId="22" priority="23" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="26" priority="26" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P133 N133 L133 J133 H133 F133 R133 T133 V133 X133 Z133 AB133 D133">
-    <cfRule type="cellIs" dxfId="21" priority="22" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="25" priority="25" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P134 N134 L134 J134 H134 F134 R134 T134 V134 X134 Z134 AB134 D134">
-    <cfRule type="cellIs" dxfId="20" priority="21" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="24" priority="24" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P136 N136 L136 J136 H136 F136 R136 T136 V136 X136 Z136 AB136 D136">
-    <cfRule type="cellIs" dxfId="19" priority="20" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="23" priority="23" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P135 N135 L135 J135 H135 F135 R135 T135 V135 X135 Z135 AB135 D135">
-    <cfRule type="cellIs" dxfId="18" priority="19" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="22" priority="22" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P137 N137 L137 J137 H137 F137 R137 T137 V137 X137 Z137 AB137 D137">
-    <cfRule type="cellIs" dxfId="17" priority="18" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="21" priority="21" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P138 N138 L138 J138 H138 F138 R138 T138 V138 X138 Z138 AB138 D138">
+    <cfRule type="cellIs" dxfId="20" priority="20" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P139:P143 N139:N143 L139:L143 J139:J143 H139:H143 F139:F143 R139:R143 T139:T143 V139:V143 X139:X143 Z139:Z143 AB139 D139 D141:D143 AB142:AB143">
+    <cfRule type="cellIs" dxfId="19" priority="19" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J90:J92">
+    <cfRule type="cellIs" dxfId="18" priority="18" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Z101:Z106">
+    <cfRule type="cellIs" dxfId="17" priority="13" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J102:J104">
     <cfRule type="cellIs" dxfId="16" priority="17" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="P139:P143 N139:N143 L139:L143 J139:J143 H139:H143 F139:F143 R139:R143 T139:T143 V139:V143 X139:X143 Z139:Z143 AB139 D139 D141:D143 AB142:AB143">
+  <conditionalFormatting sqref="X81">
     <cfRule type="cellIs" dxfId="15" priority="16" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J90:J92">
+  <conditionalFormatting sqref="Z81">
     <cfRule type="cellIs" dxfId="14" priority="15" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="Z101:Z106">
-[...22 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="Z89:Z94">
-    <cfRule type="cellIs" dxfId="9" priority="11" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="13" priority="14" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P144:P146 N144:N146 L144:L146 J144:J146 H144:H146 F144:F146 R144:R146 T144:T146 V144:V146 X144:X146 Z144:Z146 AB144 D144:D146 AB146">
-    <cfRule type="cellIs" dxfId="8" priority="9" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="12" priority="12" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D140">
-    <cfRule type="cellIs" dxfId="7" priority="8" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="11" priority="11" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB140">
-    <cfRule type="cellIs" dxfId="6" priority="7" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="10" priority="10" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB141">
-    <cfRule type="cellIs" dxfId="5" priority="6" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="9" priority="9" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB145">
-    <cfRule type="cellIs" dxfId="4" priority="5" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="8" priority="8" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P147:P150 N147:N150 L147:L150 J147:J150 H147:H150 F147:F150 R147:R150 T147:T150 V147:V150 X147:X150 Z147:Z150 D147:D150 AB147:AB150">
-    <cfRule type="cellIs" dxfId="3" priority="4" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="7" priority="7" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P151 N151 L151 J151 H151 F151 R151 T151 V151 X151 Z151 D151 AB151">
-    <cfRule type="cellIs" dxfId="2" priority="3" stopIfTrue="1" operator="notBetween">
+    <cfRule type="cellIs" dxfId="6" priority="6" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P152:P153 N152:N153 L152:L153 J152:J153 H152:H153 F152:F153 R152:R153 T152:T153 V152:V153 X152:X153 Z152:Z153 D152:D153 AB152:AB153">
-    <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="notBetween">
-[...4 lines deleted...]
-  <conditionalFormatting sqref="P154 N154 L154 J154 H154 F154 R154 T154 V154 X154 Z154 D154 AB154">
+    <cfRule type="cellIs" dxfId="5" priority="5" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P154:P155 N154:N155 L154:L155 J154:J155 H154:H155 F154:F155 R154:R155 T154:T155 V154:V155 X154:X155 Z154:Z155 D155 AB154:AB155">
+    <cfRule type="cellIs" dxfId="4" priority="4" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D154">
+    <cfRule type="cellIs" dxfId="3" priority="3" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P156 N156 L156 J156 H156 F156 R156 T156 V156 X156 Z156 D156 AB156">
+    <cfRule type="cellIs" dxfId="2" priority="2" stopIfTrue="1" operator="notBetween">
+      <formula>-10</formula>
+      <formula>150</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="P157 N157 L157 J157 H157 F157 R157 T157 V157 X157 Z157 D157 AB157">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="notBetween">
       <formula>-10</formula>
       <formula>150</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="2" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>