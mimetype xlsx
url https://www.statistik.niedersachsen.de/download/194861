--- v0 (2026-06-27)
+++ v1 (2026-09-23)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3FEE819-00A3-4D98-B67F-91B6979817FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E49302A-6B17-4790-AA24-5ECCEDEB5704}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Mieten Lange Reihe" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mieten Lange Reihe'!$A$1:$I$156</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Mieten Lange Reihe'!$A$1:$I$159</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Mieten Lange Reihe'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="50">
   <si>
     <t>JD</t>
   </si>
   <si>
     <t>Dezember</t>
   </si>
   <si>
     <t>Januar</t>
   </si>
   <si>
     <t>Februar</t>
   </si>
   <si>
     <t>März</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
@@ -211,82 +211,82 @@
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen, Hannover 2026.</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
   <si>
     <t>Tabellenende</t>
   </si>
   <si>
     <t>Zeichenerklärung:
 VJ = Vorjahr
 VJM = Vorjahresmonat
 JD = Jahresdurchschnitt</t>
   </si>
   <si>
     <r>
-      <t>Mai</t>
+      <t>August</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Erscheint bis zum 5. Juni 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
+      <t>Erscheint bis zum 4. September 2026 keine Korrektur, sind die veröffentlichten Ergebnisse als endgültig anzusehen.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="\+#,##0.0;\-#,##0.0;\ 0.0"/>
     <numFmt numFmtId="166" formatCode="\+#,##0.0;\-#,##0.0;0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NDSFrutiger 45 Light"/>
@@ -891,4574 +891,4661 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFBFD8BB-7545-4BFB-A86C-2F7FBBAED7F4}">
-  <dimension ref="A1:I159"/>
+  <dimension ref="A1:I162"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A117" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M151" sqref="M151"/>
+      <pane ySplit="5" topLeftCell="A144" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G157" sqref="G157"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="0.5703125" customWidth="1"/>
+    <col min="1" max="1" width="8.109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" customWidth="1"/>
+    <col min="3" max="6" width="11.6640625" style="1" customWidth="1"/>
+    <col min="7" max="8" width="11.6640625" customWidth="1"/>
+    <col min="9" max="9" width="0.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="24"/>
       <c r="H1" s="24"/>
       <c r="I1" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>34</v>
       </c>
       <c r="D3" s="33"/>
       <c r="E3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="39"/>
       <c r="B4" s="37"/>
       <c r="C4" s="34"/>
       <c r="D4" s="35"/>
       <c r="E4" s="29" t="s">
         <v>41</v>
       </c>
       <c r="F4" s="30"/>
       <c r="G4" s="31" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="4" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35"/>
       <c r="B5" s="38"/>
       <c r="C5" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>44</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="21" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="16">
         <v>2015</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6">
         <v>93.8</v>
       </c>
       <c r="D7" s="7">
         <v>1.3</v>
       </c>
       <c r="E7" s="6">
         <v>93.6</v>
       </c>
       <c r="F7" s="8">
         <v>1.2</v>
       </c>
       <c r="G7" s="6">
         <v>94.5</v>
       </c>
       <c r="H7" s="8">
         <v>1.2</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="16">
         <v>2016</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="6">
         <v>94.8</v>
       </c>
       <c r="D8" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E8" s="9">
         <v>94.6</v>
       </c>
       <c r="F8" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G8" s="6">
         <v>95.7</v>
       </c>
       <c r="H8" s="8">
         <v>1.3</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16">
         <v>2017</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="6">
         <v>96.3</v>
       </c>
       <c r="D9" s="7">
         <v>1.6</v>
       </c>
       <c r="E9" s="9">
         <v>96.1</v>
       </c>
       <c r="F9" s="8">
         <v>1.6</v>
       </c>
       <c r="G9" s="6">
         <v>97.3</v>
       </c>
       <c r="H9" s="8">
         <v>1.7</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="16">
         <v>2018</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="6">
         <v>97.5</v>
       </c>
       <c r="D10" s="7">
         <v>1.2</v>
       </c>
       <c r="E10" s="9">
         <v>97.6</v>
       </c>
       <c r="F10" s="8">
         <v>1.6</v>
       </c>
       <c r="G10" s="6">
         <v>97.1</v>
       </c>
       <c r="H10" s="8">
         <v>-0.2</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16">
         <v>2019</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="6">
         <v>98.9</v>
       </c>
       <c r="D11" s="7">
         <v>1.4</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="8">
         <v>1.4</v>
       </c>
       <c r="G11" s="6">
         <v>98.2</v>
       </c>
       <c r="H11" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16">
         <v>2020</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="13">
         <v>100</v>
       </c>
       <c r="D12" s="7">
         <v>1.2</v>
       </c>
       <c r="E12" s="13">
         <v>100</v>
       </c>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="13">
         <v>100</v>
       </c>
       <c r="H12" s="7">
         <v>1.8</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="16">
         <v>2021</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="6">
         <v>101.4</v>
       </c>
       <c r="D13" s="10">
         <v>1.4</v>
       </c>
       <c r="E13" s="9">
         <v>101.2</v>
       </c>
       <c r="F13" s="8">
         <v>1.2</v>
       </c>
       <c r="G13" s="6">
         <v>102.8</v>
       </c>
       <c r="H13" s="8">
         <v>2.8</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="16">
         <v>2022</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="6">
         <v>102.5</v>
       </c>
       <c r="D14" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E14" s="9">
         <v>102.2</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="6">
         <v>104.4</v>
       </c>
       <c r="H14" s="8">
         <v>1.6</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="16">
         <v>2023</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <v>104.7</v>
       </c>
       <c r="D15" s="8">
         <v>2.1</v>
       </c>
       <c r="E15" s="9">
         <v>103.9</v>
       </c>
       <c r="F15" s="8">
         <v>1.7</v>
       </c>
       <c r="G15" s="6">
         <v>110.2</v>
       </c>
       <c r="H15" s="8">
         <v>5.6</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16">
         <v>2024</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>107.4</v>
       </c>
       <c r="D16" s="8">
         <v>2.6</v>
       </c>
       <c r="E16" s="9">
         <v>105.9</v>
       </c>
       <c r="F16" s="8">
         <v>1.9</v>
       </c>
       <c r="G16" s="6">
         <v>116.4</v>
       </c>
       <c r="H16" s="8">
         <v>5.6</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="16">
         <v>2025</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="6">
         <v>110.1</v>
       </c>
       <c r="D17" s="8">
         <v>2.5</v>
       </c>
       <c r="E17" s="9">
         <v>108.3</v>
       </c>
       <c r="F17" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="6">
         <v>121.3</v>
       </c>
       <c r="H17" s="8">
         <v>4.2</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="3" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" s="3" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="11">
         <v>2015</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="6">
         <v>93.5</v>
       </c>
       <c r="D18" s="7">
         <v>1.9</v>
       </c>
       <c r="E18" s="9">
         <v>93.4</v>
       </c>
       <c r="F18" s="8">
         <v>1.9</v>
       </c>
       <c r="G18" s="9">
         <v>94.2</v>
       </c>
       <c r="H18" s="8">
         <v>1.2</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="18">
         <v>2015</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="9">
         <v>93.5</v>
       </c>
       <c r="D19" s="7">
         <v>1.5</v>
       </c>
       <c r="E19" s="9">
         <v>93.4</v>
       </c>
       <c r="F19" s="8">
         <v>1.6</v>
       </c>
       <c r="G19" s="9">
         <v>94.3</v>
       </c>
       <c r="H19" s="8">
         <v>1.3</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="18">
         <v>2015</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="9">
         <v>93.7</v>
       </c>
       <c r="D20" s="7">
         <v>1.6</v>
       </c>
       <c r="E20" s="9">
         <v>93.5</v>
       </c>
       <c r="F20" s="8">
         <v>1.6</v>
       </c>
       <c r="G20" s="9">
         <v>94.4</v>
       </c>
       <c r="H20" s="8">
         <v>1.3</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="18">
         <v>2015</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="9">
         <v>93.8</v>
       </c>
       <c r="D21" s="7">
         <v>1.6</v>
       </c>
       <c r="E21" s="9">
         <v>93.6</v>
       </c>
       <c r="F21" s="8">
         <v>1.6</v>
       </c>
       <c r="G21" s="9">
         <v>94.4</v>
       </c>
       <c r="H21" s="8">
         <v>1.3</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="18">
         <v>2015</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="9">
         <v>93.8</v>
       </c>
       <c r="D22" s="7">
         <v>1.6</v>
       </c>
       <c r="E22" s="9">
         <v>93.7</v>
       </c>
       <c r="F22" s="8">
         <v>1.6</v>
       </c>
       <c r="G22" s="9">
         <v>94.5</v>
       </c>
       <c r="H22" s="8">
         <v>1.3</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="18">
         <v>2015</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="9">
         <v>93.9</v>
       </c>
       <c r="D23" s="7">
         <v>1.6</v>
       </c>
       <c r="E23" s="9">
         <v>93.7</v>
       </c>
       <c r="F23" s="8">
         <v>1.5</v>
       </c>
       <c r="G23" s="9">
         <v>94.6</v>
       </c>
       <c r="H23" s="8">
         <v>1.3</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="18">
         <v>2015</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="9">
         <v>93.9</v>
       </c>
       <c r="D24" s="7">
         <v>1.3</v>
       </c>
       <c r="E24" s="9">
         <v>93.7</v>
       </c>
       <c r="F24" s="8">
         <v>1.2</v>
       </c>
       <c r="G24" s="9">
         <v>94.6</v>
       </c>
       <c r="H24" s="8">
         <v>1.3</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="25" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="18">
         <v>2015</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9">
         <v>93.9</v>
       </c>
       <c r="D25" s="7">
         <v>1.2</v>
       </c>
       <c r="E25" s="9">
         <v>93.7</v>
       </c>
       <c r="F25" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G25" s="9">
         <v>94.6</v>
       </c>
       <c r="H25" s="8">
         <v>1.3</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18">
         <v>2015</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="9">
         <v>93.8</v>
       </c>
       <c r="D26" s="7">
         <v>1</v>
       </c>
       <c r="E26" s="9">
         <v>93.6</v>
       </c>
       <c r="F26" s="8">
         <v>0.9</v>
       </c>
       <c r="G26" s="9">
         <v>94.7</v>
       </c>
       <c r="H26" s="8">
         <v>1.4</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="27" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="18">
         <v>2015</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="9">
         <v>93.8</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="9">
         <v>93.6</v>
       </c>
       <c r="F27" s="8">
         <v>0.9</v>
       </c>
       <c r="G27" s="9">
         <v>94.7</v>
       </c>
       <c r="H27" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="28" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="18">
         <v>2015</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="9">
         <v>93.8</v>
       </c>
       <c r="D28" s="7">
         <v>0.8</v>
       </c>
       <c r="E28" s="9">
         <v>93.7</v>
       </c>
       <c r="F28" s="8">
         <v>0.8</v>
       </c>
       <c r="G28" s="9">
         <v>94.7</v>
       </c>
       <c r="H28" s="8">
         <v>0.7</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="18">
         <v>2015</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9">
         <v>93.9</v>
       </c>
       <c r="D29" s="7">
         <v>0.5</v>
       </c>
       <c r="E29" s="9">
         <v>93.7</v>
       </c>
       <c r="F29" s="8">
         <v>0.4</v>
       </c>
       <c r="G29" s="9">
         <v>94.7</v>
       </c>
       <c r="H29" s="8">
         <v>0.7</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="30" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="11">
         <v>2016</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="9">
         <v>94.3</v>
       </c>
       <c r="D30" s="7">
         <v>0.9</v>
       </c>
       <c r="E30" s="9">
         <v>94.1</v>
       </c>
       <c r="F30" s="8">
         <v>0.7</v>
       </c>
       <c r="G30" s="9">
         <v>95.2</v>
       </c>
       <c r="H30" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="31" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="18">
         <v>2016</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="9">
         <v>94.4</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="9">
         <v>94.2</v>
       </c>
       <c r="F31" s="8">
         <v>0.9</v>
       </c>
       <c r="G31" s="9">
         <v>95.5</v>
       </c>
       <c r="H31" s="8">
         <v>1.3</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="32" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="18">
         <v>2016</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C32" s="9">
         <v>94.5</v>
       </c>
       <c r="D32" s="7">
         <v>0.9</v>
       </c>
       <c r="E32" s="9">
         <v>94.2</v>
       </c>
       <c r="F32" s="8">
         <v>0.7</v>
       </c>
       <c r="G32" s="9">
         <v>95.5</v>
       </c>
       <c r="H32" s="8">
         <v>1.2</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="33" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="18">
         <v>2016</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="9">
         <v>94.5</v>
       </c>
       <c r="D33" s="7">
         <v>0.7</v>
       </c>
       <c r="E33" s="9">
         <v>94.3</v>
       </c>
       <c r="F33" s="8">
         <v>0.7</v>
       </c>
       <c r="G33" s="9">
         <v>95.5</v>
       </c>
       <c r="H33" s="8">
         <v>1.2</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="34" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="18">
         <v>2016</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="9">
         <v>94.6</v>
       </c>
       <c r="D34" s="7">
         <v>0.9</v>
       </c>
       <c r="E34" s="9">
         <v>94.4</v>
       </c>
       <c r="F34" s="8">
         <v>0.7</v>
       </c>
       <c r="G34" s="9">
         <v>95.4</v>
       </c>
       <c r="H34" s="8">
         <v>1</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="18">
         <v>2016</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="9">
         <v>94.7</v>
       </c>
       <c r="D35" s="7">
         <v>0.9</v>
       </c>
       <c r="E35" s="9">
         <v>94.5</v>
       </c>
       <c r="F35" s="8">
         <v>0.9</v>
       </c>
       <c r="G35" s="9">
         <v>95.7</v>
       </c>
       <c r="H35" s="8">
         <v>1.2</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="18">
         <v>2016</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C36" s="9">
         <v>94.9</v>
       </c>
       <c r="D36" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E36" s="9">
         <v>94.6</v>
       </c>
       <c r="F36" s="8">
         <v>1</v>
       </c>
       <c r="G36" s="9">
         <v>96</v>
       </c>
       <c r="H36" s="8">
         <v>1.5</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="18">
         <v>2016</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9">
         <v>95</v>
       </c>
       <c r="D37" s="7">
         <v>1.2</v>
       </c>
       <c r="E37" s="9">
         <v>94.7</v>
       </c>
       <c r="F37" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G37" s="9">
         <v>96</v>
       </c>
       <c r="H37" s="8">
         <v>1.5</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="38" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="18">
         <v>2016</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="9">
         <v>95.2</v>
       </c>
       <c r="D38" s="7">
         <v>1.5</v>
       </c>
       <c r="E38" s="9">
         <v>95</v>
       </c>
       <c r="F38" s="8">
         <v>1.5</v>
       </c>
       <c r="G38" s="9">
         <v>96</v>
       </c>
       <c r="H38" s="8">
         <v>1.4</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="39" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="18">
         <v>2016</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C39" s="9">
         <v>95.3</v>
       </c>
       <c r="D39" s="7">
         <v>1.6</v>
       </c>
       <c r="E39" s="9">
         <v>95.1</v>
       </c>
       <c r="F39" s="8">
         <v>1.6</v>
       </c>
       <c r="G39" s="9">
         <v>96</v>
       </c>
       <c r="H39" s="8">
         <v>1.4</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="40" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="18">
         <v>2016</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="9">
         <v>95.3</v>
       </c>
       <c r="D40" s="7">
         <v>1.6</v>
       </c>
       <c r="E40" s="9">
         <v>95.2</v>
       </c>
       <c r="F40" s="8">
         <v>1.6</v>
       </c>
       <c r="G40" s="9">
         <v>96</v>
       </c>
       <c r="H40" s="8">
         <v>1.4</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="41" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="18">
         <v>2016</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="9">
         <v>95.4</v>
       </c>
       <c r="D41" s="7">
         <v>1.6</v>
       </c>
       <c r="E41" s="9">
         <v>95.2</v>
       </c>
       <c r="F41" s="8">
         <v>1.6</v>
       </c>
       <c r="G41" s="9">
         <v>96.1</v>
       </c>
       <c r="H41" s="8">
         <v>1.5</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="42" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="11">
         <v>2017</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="9">
         <v>95.6</v>
       </c>
       <c r="D42" s="7">
         <v>1.4</v>
       </c>
       <c r="E42" s="9">
         <v>95.3</v>
       </c>
       <c r="F42" s="8">
         <v>1.3</v>
       </c>
       <c r="G42" s="9">
         <v>97.1</v>
       </c>
       <c r="H42" s="8">
         <v>2</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="43" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="18">
         <v>2017</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="9">
         <v>95.7</v>
       </c>
       <c r="D43" s="7">
         <v>1.4</v>
       </c>
       <c r="E43" s="9">
         <v>95.4</v>
       </c>
       <c r="F43" s="8">
         <v>1.3</v>
       </c>
       <c r="G43" s="9">
         <v>97.1</v>
       </c>
       <c r="H43" s="8">
         <v>1.7</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="44" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="18">
         <v>2017</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="9">
         <v>95.8</v>
       </c>
       <c r="D44" s="7">
         <v>1.4</v>
       </c>
       <c r="E44" s="9">
         <v>95.5</v>
       </c>
       <c r="F44" s="8">
         <v>1.4</v>
       </c>
       <c r="G44" s="9">
         <v>97.1</v>
       </c>
       <c r="H44" s="8">
         <v>1.7</v>
       </c>
       <c r="I44" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="45" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="18">
         <v>2017</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="9">
         <v>96.1</v>
       </c>
       <c r="D45" s="7">
         <v>1.7</v>
       </c>
       <c r="E45" s="9">
         <v>95.8</v>
       </c>
       <c r="F45" s="8">
         <v>1.6</v>
       </c>
       <c r="G45" s="9">
         <v>97.2</v>
       </c>
       <c r="H45" s="8">
         <v>1.8</v>
       </c>
       <c r="I45" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="46" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="18">
         <v>2017</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="9">
         <v>96.1</v>
       </c>
       <c r="D46" s="7">
         <v>1.6</v>
       </c>
       <c r="E46" s="9">
         <v>95.9</v>
       </c>
       <c r="F46" s="8">
         <v>1.6</v>
       </c>
       <c r="G46" s="9">
         <v>97.2</v>
       </c>
       <c r="H46" s="8">
         <v>1.9</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="47" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="18">
         <v>2017</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="9">
         <v>96.2</v>
       </c>
       <c r="D47" s="7">
         <v>1.6</v>
       </c>
       <c r="E47" s="9">
         <v>96</v>
       </c>
       <c r="F47" s="8">
         <v>1.6</v>
       </c>
       <c r="G47" s="9">
         <v>97.3</v>
       </c>
       <c r="H47" s="8">
         <v>1.7</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="48" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="18">
         <v>2017</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="9">
         <v>96.4</v>
       </c>
       <c r="D48" s="7">
         <v>1.6</v>
       </c>
       <c r="E48" s="9">
         <v>96.2</v>
       </c>
       <c r="F48" s="8">
         <v>1.7</v>
       </c>
       <c r="G48" s="9">
         <v>97.3</v>
       </c>
       <c r="H48" s="8">
         <v>1.4</v>
       </c>
       <c r="I48" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="49" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="18">
         <v>2017</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>96.4</v>
       </c>
       <c r="D49" s="7">
         <v>1.5</v>
       </c>
       <c r="E49" s="9">
         <v>96.3</v>
       </c>
       <c r="F49" s="8">
         <v>1.7</v>
       </c>
       <c r="G49" s="9">
         <v>97.3</v>
       </c>
       <c r="H49" s="8">
         <v>1.4</v>
       </c>
       <c r="I49" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="50" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="18">
         <v>2017</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="9">
         <v>96.6</v>
       </c>
       <c r="D50" s="7">
         <v>1.5</v>
       </c>
       <c r="E50" s="9">
         <v>96.4</v>
       </c>
       <c r="F50" s="8">
         <v>1.5</v>
       </c>
       <c r="G50" s="9">
         <v>97.3</v>
       </c>
       <c r="H50" s="8">
         <v>1.4</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="51" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="18">
         <v>2017</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="9">
         <v>96.7</v>
       </c>
       <c r="D51" s="7">
         <v>1.5</v>
       </c>
       <c r="E51" s="9">
         <v>96.6</v>
       </c>
       <c r="F51" s="8">
         <v>1.6</v>
       </c>
       <c r="G51" s="9">
         <v>97.4</v>
       </c>
       <c r="H51" s="8">
         <v>1.5</v>
       </c>
       <c r="I51" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="52" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="18">
         <v>2017</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="9">
         <v>96.8</v>
       </c>
       <c r="D52" s="7">
         <v>1.6</v>
       </c>
       <c r="E52" s="9">
         <v>96.7</v>
       </c>
       <c r="F52" s="8">
         <v>1.6</v>
       </c>
       <c r="G52" s="9">
         <v>97.4</v>
       </c>
       <c r="H52" s="8">
         <v>1.5</v>
       </c>
       <c r="I52" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="53" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="18">
         <v>2017</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="9">
         <v>97.1</v>
       </c>
       <c r="D53" s="7">
         <v>1.8</v>
       </c>
       <c r="E53" s="9">
         <v>97</v>
       </c>
       <c r="F53" s="8">
         <v>1.9</v>
       </c>
       <c r="G53" s="9">
         <v>97.4</v>
       </c>
       <c r="H53" s="8">
         <v>1.4</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="54" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="11">
         <v>2018</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="9">
         <v>97.1</v>
       </c>
       <c r="D54" s="7">
         <v>1.6</v>
       </c>
       <c r="E54" s="9">
         <v>97</v>
       </c>
       <c r="F54" s="8">
         <v>1.8</v>
       </c>
       <c r="G54" s="9">
         <v>97.1</v>
       </c>
       <c r="H54" s="8">
         <v>0</v>
       </c>
       <c r="I54" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="55" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="18">
         <v>2018</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="9">
         <v>97.1</v>
       </c>
       <c r="D55" s="7">
         <v>1.5</v>
       </c>
       <c r="E55" s="9">
         <v>97.1</v>
       </c>
       <c r="F55" s="8">
         <v>1.8</v>
       </c>
       <c r="G55" s="9">
         <v>97.2</v>
       </c>
       <c r="H55" s="8">
         <v>0.1</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="56" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="18">
         <v>2018</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="9">
         <v>97.2</v>
       </c>
       <c r="D56" s="7">
         <v>1.5</v>
       </c>
       <c r="E56" s="9">
         <v>97.2</v>
       </c>
       <c r="F56" s="8">
         <v>1.8</v>
       </c>
       <c r="G56" s="9">
         <v>97.2</v>
       </c>
       <c r="H56" s="8">
         <v>0.1</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="57" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="18">
         <v>2018</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="9">
         <v>97.4</v>
       </c>
       <c r="D57" s="7">
         <v>1.4</v>
       </c>
       <c r="E57" s="9">
         <v>97.4</v>
       </c>
       <c r="F57" s="8">
         <v>1.7</v>
       </c>
       <c r="G57" s="9">
         <v>96.9</v>
       </c>
       <c r="H57" s="8">
         <v>-0.3</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="58" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="18">
         <v>2018</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="9">
         <v>97.4</v>
       </c>
       <c r="D58" s="7">
         <v>1.4</v>
       </c>
       <c r="E58" s="9">
         <v>97.5</v>
       </c>
       <c r="F58" s="8">
         <v>1.7</v>
       </c>
       <c r="G58" s="9">
         <v>96.9</v>
       </c>
       <c r="H58" s="8">
         <v>-0.3</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="59" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="18">
         <v>2018</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C59" s="9">
         <v>97.5</v>
       </c>
       <c r="D59" s="7">
         <v>1.4</v>
       </c>
       <c r="E59" s="9">
         <v>97.5</v>
       </c>
       <c r="F59" s="8">
         <v>1.6</v>
       </c>
       <c r="G59" s="9">
         <v>97.1</v>
       </c>
       <c r="H59" s="8">
         <v>-0.2</v>
       </c>
       <c r="I59" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="60" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="18">
         <v>2018</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="9">
         <v>97.5</v>
       </c>
       <c r="D60" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E60" s="9">
         <v>97.6</v>
       </c>
       <c r="F60" s="8">
         <v>1.5</v>
       </c>
       <c r="G60" s="9">
         <v>97</v>
       </c>
       <c r="H60" s="8">
         <v>-0.3</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="61" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="18">
         <v>2018</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="9">
         <v>97.6</v>
       </c>
       <c r="D61" s="7">
         <v>1.2</v>
       </c>
       <c r="E61" s="9">
         <v>97.7</v>
       </c>
       <c r="F61" s="8">
         <v>1.5</v>
       </c>
       <c r="G61" s="9">
         <v>97</v>
       </c>
       <c r="H61" s="8">
         <v>-0.3</v>
       </c>
       <c r="I61" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="62" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="18">
         <v>2018</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C62" s="9">
         <v>97.8</v>
       </c>
       <c r="D62" s="7">
         <v>1.2</v>
       </c>
       <c r="E62" s="9">
         <v>97.9</v>
       </c>
       <c r="F62" s="8">
         <v>1.6</v>
       </c>
       <c r="G62" s="9">
         <v>97</v>
       </c>
       <c r="H62" s="8">
         <v>-0.3</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="63" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="18">
         <v>2018</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="9">
         <v>97.9</v>
       </c>
       <c r="D63" s="7">
         <v>1.2</v>
       </c>
       <c r="E63" s="9">
         <v>98</v>
       </c>
       <c r="F63" s="8">
         <v>1.4</v>
       </c>
       <c r="G63" s="9">
         <v>97.1</v>
       </c>
       <c r="H63" s="8">
         <v>-0.3</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="64" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="18">
         <v>2018</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="9">
         <v>97.9</v>
       </c>
       <c r="D64" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E64" s="9">
         <v>98</v>
       </c>
       <c r="F64" s="8">
         <v>1.3</v>
       </c>
       <c r="G64" s="9">
         <v>97.1</v>
       </c>
       <c r="H64" s="8">
         <v>-0.3</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="65" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="18">
         <v>2018</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C65" s="9">
         <v>98</v>
       </c>
       <c r="D65" s="7">
         <v>0.9</v>
       </c>
       <c r="E65" s="9">
         <v>98.1</v>
       </c>
       <c r="F65" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G65" s="9">
         <v>97.1</v>
       </c>
       <c r="H65" s="8">
         <v>-0.3</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="66" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="11">
         <v>2019</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C66" s="9">
         <v>98.1</v>
       </c>
       <c r="D66" s="7">
         <v>1</v>
       </c>
       <c r="E66" s="9">
         <v>98.2</v>
       </c>
       <c r="F66" s="8">
         <v>1.2</v>
       </c>
       <c r="G66" s="9">
         <v>97.5</v>
       </c>
       <c r="H66" s="8">
         <v>0.4</v>
       </c>
       <c r="I66" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="67" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="18">
         <v>2019</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C67" s="9">
         <v>98.2</v>
       </c>
       <c r="D67" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E67" s="9">
         <v>98.2</v>
       </c>
       <c r="F67" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G67" s="9">
         <v>97.5</v>
       </c>
       <c r="H67" s="8">
         <v>0.3</v>
       </c>
       <c r="I67" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="68" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="18">
         <v>2019</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C68" s="9">
         <v>98.3</v>
       </c>
       <c r="D68" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E68" s="9">
         <v>98.4</v>
       </c>
       <c r="F68" s="8">
         <v>1.2</v>
       </c>
       <c r="G68" s="9">
         <v>97.5</v>
       </c>
       <c r="H68" s="8">
         <v>0.3</v>
       </c>
       <c r="I68" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="69" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="18">
         <v>2019</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="9">
         <v>98.5</v>
       </c>
       <c r="D69" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="E69" s="9">
         <v>98.6</v>
       </c>
       <c r="F69" s="8">
         <v>1.2</v>
       </c>
       <c r="G69" s="9">
         <v>98.1</v>
       </c>
       <c r="H69" s="8">
         <v>1.2</v>
       </c>
       <c r="I69" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="70" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="18">
         <v>2019</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="9">
         <v>98.6</v>
       </c>
       <c r="D70" s="7">
         <v>1.2</v>
       </c>
       <c r="E70" s="9">
         <v>98.6</v>
       </c>
       <c r="F70" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G70" s="9">
         <v>98.2</v>
       </c>
       <c r="H70" s="8">
         <v>1.3</v>
       </c>
       <c r="I70" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="71" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="18">
         <v>2019</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C71" s="9">
         <v>98.8</v>
       </c>
       <c r="D71" s="7">
         <v>1.3</v>
       </c>
       <c r="E71" s="9">
         <v>98.9</v>
       </c>
       <c r="F71" s="8">
         <v>1.4</v>
       </c>
       <c r="G71" s="9">
         <v>98.4</v>
       </c>
       <c r="H71" s="8">
         <v>1.3</v>
       </c>
       <c r="I71" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="72" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="18">
         <v>2019</v>
       </c>
       <c r="B72" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="9">
         <v>99</v>
       </c>
       <c r="D72" s="7">
         <v>1.5</v>
       </c>
       <c r="E72" s="9">
         <v>99.1</v>
       </c>
       <c r="F72" s="8">
         <v>1.5</v>
       </c>
       <c r="G72" s="9">
         <v>98.7</v>
       </c>
       <c r="H72" s="8">
         <v>1.8</v>
       </c>
       <c r="I72" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="73" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="18">
         <v>2019</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="9">
         <v>99.1</v>
       </c>
       <c r="D73" s="7">
         <v>1.5</v>
       </c>
       <c r="E73" s="9">
         <v>99.1</v>
       </c>
       <c r="F73" s="8">
         <v>1.4</v>
       </c>
       <c r="G73" s="9">
         <v>98.7</v>
       </c>
       <c r="H73" s="8">
         <v>1.8</v>
       </c>
       <c r="I73" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="74" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="18">
         <v>2019</v>
       </c>
       <c r="B74" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="9">
         <v>99.3</v>
       </c>
       <c r="D74" s="7">
         <v>1.5</v>
       </c>
       <c r="E74" s="9">
         <v>99.4</v>
       </c>
       <c r="F74" s="8">
         <v>1.5</v>
       </c>
       <c r="G74" s="9">
         <v>98.7</v>
       </c>
       <c r="H74" s="8">
         <v>1.8</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="75" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="18">
         <v>2019</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="9">
         <v>99.3</v>
       </c>
       <c r="D75" s="7">
         <v>1.4</v>
       </c>
       <c r="E75" s="9">
         <v>99.5</v>
       </c>
       <c r="F75" s="8">
         <v>1.5</v>
       </c>
       <c r="G75" s="9">
         <v>98.4</v>
       </c>
       <c r="H75" s="8">
         <v>1.3</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="76" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="18">
         <v>2019</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C76" s="9">
         <v>99.4</v>
       </c>
       <c r="D76" s="7">
         <v>1.5</v>
       </c>
       <c r="E76" s="9">
         <v>99.6</v>
       </c>
       <c r="F76" s="8">
         <v>1.6</v>
       </c>
       <c r="G76" s="9">
         <v>98.4</v>
       </c>
       <c r="H76" s="8">
         <v>1.3</v>
       </c>
       <c r="I76" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="77" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="18">
         <v>2019</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="9">
         <v>99.6</v>
       </c>
       <c r="D77" s="7">
         <v>1.6</v>
       </c>
       <c r="E77" s="9">
         <v>99.8</v>
       </c>
       <c r="F77" s="8">
         <v>1.7</v>
       </c>
       <c r="G77" s="9">
         <v>98.4</v>
       </c>
       <c r="H77" s="8">
         <v>1.3</v>
       </c>
       <c r="I77" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="78" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="11">
         <v>2020</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C78" s="9">
         <v>99.5</v>
       </c>
       <c r="D78" s="7">
         <v>1.4</v>
       </c>
       <c r="E78" s="6">
         <v>99.5</v>
       </c>
       <c r="F78" s="7">
         <v>1.3</v>
       </c>
       <c r="G78" s="6">
         <v>99.4</v>
       </c>
       <c r="H78" s="7">
         <v>1.9</v>
       </c>
       <c r="I78" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="79" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="18">
         <v>2020</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C79" s="9">
         <v>99.6</v>
       </c>
       <c r="D79" s="7">
         <v>1.4</v>
       </c>
       <c r="E79" s="6">
         <v>99.6</v>
       </c>
       <c r="F79" s="7">
         <v>1.4</v>
       </c>
       <c r="G79" s="6">
         <v>99.4</v>
       </c>
       <c r="H79" s="7">
         <v>1.9</v>
       </c>
       <c r="I79" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="80" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="18">
         <v>2020</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C80" s="9">
         <v>99.8</v>
       </c>
       <c r="D80" s="7">
         <v>1.5</v>
       </c>
       <c r="E80" s="6">
         <v>99.9</v>
       </c>
       <c r="F80" s="7">
         <v>1.5</v>
       </c>
       <c r="G80" s="6">
         <v>99.5</v>
       </c>
       <c r="H80" s="7">
         <v>2.1</v>
       </c>
       <c r="I80" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="81" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="18">
         <v>2020</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="9">
         <v>99.9</v>
       </c>
       <c r="D81" s="7">
         <v>1.4</v>
       </c>
       <c r="E81" s="6">
         <v>99.9</v>
       </c>
       <c r="F81" s="7">
         <v>1.3</v>
       </c>
       <c r="G81" s="6">
         <v>100.1</v>
       </c>
       <c r="H81" s="7">
         <v>2</v>
       </c>
       <c r="I81" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="82" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="18">
         <v>2020</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="9">
         <v>100</v>
       </c>
       <c r="D82" s="7">
         <v>1.4</v>
       </c>
       <c r="E82" s="6">
         <v>99.9</v>
       </c>
       <c r="F82" s="7">
         <v>1.3</v>
       </c>
       <c r="G82" s="6">
         <v>100.2</v>
       </c>
       <c r="H82" s="7">
         <v>2</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="83" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="18">
         <v>2020</v>
       </c>
       <c r="B83" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="9">
         <v>100</v>
       </c>
       <c r="D83" s="7">
         <v>1.2</v>
       </c>
       <c r="E83" s="6">
         <v>100</v>
       </c>
       <c r="F83" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="G83" s="6">
         <v>100.4</v>
       </c>
       <c r="H83" s="7">
         <v>2</v>
       </c>
       <c r="I83" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="84" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="18">
         <v>2020</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C84" s="9">
         <v>100</v>
       </c>
       <c r="D84" s="7">
         <v>1</v>
       </c>
       <c r="E84" s="6">
         <v>100</v>
       </c>
       <c r="F84" s="7">
         <v>0.9</v>
       </c>
       <c r="G84" s="6">
         <v>100</v>
       </c>
       <c r="H84" s="7">
         <v>1.3</v>
       </c>
       <c r="I84" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="85" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="18">
         <v>2020</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C85" s="9">
         <v>100</v>
       </c>
       <c r="D85" s="7">
         <v>0.9</v>
       </c>
       <c r="E85" s="6">
         <v>100</v>
       </c>
       <c r="F85" s="7">
         <v>0.9</v>
       </c>
       <c r="G85" s="6">
         <v>100</v>
       </c>
       <c r="H85" s="7">
         <v>1.3</v>
       </c>
       <c r="I85" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="86" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="18">
         <v>2020</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="9">
         <v>100.1</v>
       </c>
       <c r="D86" s="7">
         <v>0.8</v>
       </c>
       <c r="E86" s="6">
         <v>100.1</v>
       </c>
       <c r="F86" s="7">
         <v>0.7</v>
       </c>
       <c r="G86" s="6">
         <v>100.1</v>
       </c>
       <c r="H86" s="7">
         <v>1.4</v>
       </c>
       <c r="I86" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="87" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="18">
         <v>2020</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="9">
         <v>100.2</v>
       </c>
       <c r="D87" s="7">
         <v>0.9</v>
       </c>
       <c r="E87" s="6">
         <v>100.2</v>
       </c>
       <c r="F87" s="7">
         <v>0.7</v>
       </c>
       <c r="G87" s="6">
         <v>100.3</v>
       </c>
       <c r="H87" s="7">
         <v>1.9</v>
       </c>
       <c r="I87" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="88" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="18">
         <v>2020</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C88" s="9">
         <v>100.2</v>
       </c>
       <c r="D88" s="7">
         <v>0.8</v>
       </c>
       <c r="E88" s="6">
         <v>100.2</v>
       </c>
       <c r="F88" s="7">
         <v>0.6</v>
       </c>
       <c r="G88" s="6">
         <v>100.3</v>
       </c>
       <c r="H88" s="7">
         <v>1.9</v>
       </c>
       <c r="I88" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="89" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="18">
         <v>2020</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C89" s="9">
         <v>100.7</v>
       </c>
       <c r="D89" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="E89" s="9">
         <v>100.8</v>
       </c>
       <c r="F89" s="10">
         <v>1</v>
       </c>
       <c r="G89" s="9">
         <v>100.3</v>
       </c>
       <c r="H89" s="8">
         <v>1.9</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="90" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="11">
         <v>2021</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C90" s="9">
         <v>100.9</v>
       </c>
       <c r="D90" s="8">
         <v>1.4</v>
       </c>
       <c r="E90" s="9">
         <v>100.8</v>
       </c>
       <c r="F90" s="8">
         <v>1.3</v>
       </c>
       <c r="G90" s="9">
         <v>101.7</v>
       </c>
       <c r="H90" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="I90" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="91" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="18">
         <v>2021</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="9">
         <v>101</v>
       </c>
       <c r="D91" s="8">
         <v>1.4</v>
       </c>
       <c r="E91" s="9">
         <v>100.9</v>
       </c>
       <c r="F91" s="8">
         <v>1.3</v>
       </c>
       <c r="G91" s="9">
         <v>101.7</v>
       </c>
       <c r="H91" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="I91" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="92" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="18">
         <v>2021</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C92" s="9">
         <v>101.2</v>
       </c>
       <c r="D92" s="8">
         <v>1.4</v>
       </c>
       <c r="E92" s="9">
         <v>101.1</v>
       </c>
       <c r="F92" s="8">
         <v>1.2</v>
       </c>
       <c r="G92" s="9">
         <v>102</v>
       </c>
       <c r="H92" s="8">
         <v>2.5</v>
       </c>
       <c r="I92" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="93" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="18">
         <v>2021</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="9">
         <v>101.4</v>
       </c>
       <c r="D93" s="8">
         <v>1.5</v>
       </c>
       <c r="E93" s="9">
         <v>101.1</v>
       </c>
       <c r="F93" s="8">
         <v>1.2</v>
       </c>
       <c r="G93" s="9">
         <v>102.8</v>
       </c>
       <c r="H93" s="8">
         <v>2.7</v>
       </c>
       <c r="I93" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="94" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="18">
         <v>2021</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="9">
         <v>101.4</v>
       </c>
       <c r="D94" s="8">
         <v>1.4</v>
       </c>
       <c r="E94" s="9">
         <v>101.2</v>
       </c>
       <c r="F94" s="8">
         <v>1.3</v>
       </c>
       <c r="G94" s="9">
         <v>102.8</v>
       </c>
       <c r="H94" s="8">
         <v>2.6</v>
       </c>
       <c r="I94" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="95" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="18">
         <v>2021</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="9">
         <v>101.4</v>
       </c>
       <c r="D95" s="8">
         <v>1.4</v>
       </c>
       <c r="E95" s="9">
         <v>101.2</v>
       </c>
       <c r="F95" s="8">
         <v>1.2</v>
       </c>
       <c r="G95" s="9">
         <v>103</v>
       </c>
       <c r="H95" s="8">
         <v>2.6</v>
       </c>
       <c r="I95" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="96" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="18">
         <v>2021</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C96" s="9">
         <v>101.5</v>
       </c>
       <c r="D96" s="8">
         <v>1.5</v>
       </c>
       <c r="E96" s="9">
         <v>101.2</v>
       </c>
       <c r="F96" s="8">
         <v>1.2</v>
       </c>
       <c r="G96" s="9">
         <v>103.3</v>
       </c>
       <c r="H96" s="8">
         <v>3.3</v>
       </c>
       <c r="I96" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="97" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="18">
         <v>2021</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C97" s="9">
         <v>101.5</v>
       </c>
       <c r="D97" s="8">
         <v>1.5</v>
       </c>
       <c r="E97" s="9">
         <v>101.2</v>
       </c>
       <c r="F97" s="8">
         <v>1.2</v>
       </c>
       <c r="G97" s="9">
         <v>103.3</v>
       </c>
       <c r="H97" s="8">
         <v>3.3</v>
       </c>
       <c r="I97" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="98" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="18">
         <v>2021</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="9">
         <v>101.5</v>
       </c>
       <c r="D98" s="8">
         <v>1.4</v>
       </c>
       <c r="E98" s="9">
         <v>101.2</v>
       </c>
       <c r="F98" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="G98" s="9">
         <v>103.3</v>
       </c>
       <c r="H98" s="8">
         <v>3.2</v>
       </c>
       <c r="I98" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="99" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="18">
         <v>2021</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="9">
         <v>101.6</v>
       </c>
       <c r="D99" s="8">
         <v>1.4</v>
       </c>
       <c r="E99" s="9">
         <v>101.4</v>
       </c>
       <c r="F99" s="8">
         <v>1.2</v>
       </c>
       <c r="G99" s="9">
         <v>103.3</v>
       </c>
       <c r="H99" s="8">
         <v>3</v>
       </c>
       <c r="I99" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="100" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="18">
         <v>2021</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C100" s="9">
         <v>101.7</v>
       </c>
       <c r="D100" s="8">
         <v>1.5</v>
       </c>
       <c r="E100" s="9">
         <v>101.4</v>
       </c>
       <c r="F100" s="8">
         <v>1.2</v>
       </c>
       <c r="G100" s="9">
         <v>103.3</v>
       </c>
       <c r="H100" s="8">
         <v>3</v>
       </c>
       <c r="I100" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="101" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="18">
         <v>2021</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C101" s="9">
         <v>101.7</v>
       </c>
       <c r="D101" s="8">
         <v>1</v>
       </c>
       <c r="E101" s="9">
         <v>101.4</v>
       </c>
       <c r="F101" s="8">
         <v>0.6</v>
       </c>
       <c r="G101" s="9">
         <v>103.4</v>
       </c>
       <c r="H101" s="8">
         <v>3.1</v>
       </c>
       <c r="I101" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="102" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="11">
         <v>2022</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C102" s="9">
         <v>101.9</v>
       </c>
       <c r="D102" s="8">
         <v>1</v>
       </c>
       <c r="E102" s="9">
         <v>101.5</v>
       </c>
       <c r="F102" s="8">
         <v>0.7</v>
       </c>
       <c r="G102" s="9">
         <v>103.8</v>
       </c>
       <c r="H102" s="8">
         <v>2.1</v>
       </c>
       <c r="I102" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="103" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="18">
         <v>2022</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C103" s="9">
         <v>101.9</v>
       </c>
       <c r="D103" s="8">
         <v>0.9</v>
       </c>
       <c r="E103" s="9">
         <v>101.6</v>
       </c>
       <c r="F103" s="8">
         <v>0.7</v>
       </c>
       <c r="G103" s="9">
         <v>103.8</v>
       </c>
       <c r="H103" s="8">
         <v>2.1</v>
       </c>
       <c r="I103" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="104" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="18">
         <v>2022</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C104" s="9">
         <v>101.9</v>
       </c>
       <c r="D104" s="8">
         <v>0.7</v>
       </c>
       <c r="E104" s="9">
         <v>101.6</v>
       </c>
       <c r="F104" s="8">
         <v>0.5</v>
       </c>
       <c r="G104" s="9">
         <v>103.9</v>
       </c>
       <c r="H104" s="8">
         <v>1.9</v>
       </c>
       <c r="I104" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="105" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="18">
         <v>2022</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="9">
         <v>102</v>
       </c>
       <c r="D105" s="8">
         <v>0.6</v>
       </c>
       <c r="E105" s="9">
         <v>101.7</v>
       </c>
       <c r="F105" s="8">
         <v>0.6</v>
       </c>
       <c r="G105" s="9">
         <v>104.2</v>
       </c>
       <c r="H105" s="8">
         <v>1.4</v>
       </c>
       <c r="I105" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="106" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="18">
         <v>2022</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="9">
         <v>102.2</v>
       </c>
       <c r="D106" s="8">
         <v>0.8</v>
       </c>
       <c r="E106" s="9">
         <v>101.9</v>
       </c>
       <c r="F106" s="8">
         <v>0.7</v>
       </c>
       <c r="G106" s="9">
         <v>104.4</v>
       </c>
       <c r="H106" s="8">
         <v>1.6</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="107" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="18">
         <v>2022</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C107" s="9">
         <v>102.4</v>
       </c>
       <c r="D107" s="8">
         <v>1</v>
       </c>
       <c r="E107" s="9">
         <v>102</v>
       </c>
       <c r="F107" s="8">
         <v>0.8</v>
       </c>
       <c r="G107" s="9">
         <v>104.6</v>
       </c>
       <c r="H107" s="8">
         <v>1.6</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="108" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="18">
         <v>2022</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C108" s="9">
         <v>102.5</v>
       </c>
       <c r="D108" s="8">
         <v>1</v>
       </c>
       <c r="E108" s="9">
         <v>102.1</v>
       </c>
       <c r="F108" s="8">
         <v>0.9</v>
       </c>
       <c r="G108" s="9">
         <v>104.6</v>
       </c>
       <c r="H108" s="8">
         <v>1.3</v>
       </c>
       <c r="I108" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="109" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="18">
         <v>2022</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="9">
         <v>102.5</v>
       </c>
       <c r="D109" s="8">
         <v>1</v>
       </c>
       <c r="E109" s="9">
         <v>102.2</v>
       </c>
       <c r="F109" s="8">
         <v>1</v>
       </c>
       <c r="G109" s="9">
         <v>104.6</v>
       </c>
       <c r="H109" s="8">
         <v>1.3</v>
       </c>
       <c r="I109" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="110" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="18">
         <v>2022</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C110" s="9">
         <v>102.9</v>
       </c>
       <c r="D110" s="8">
         <v>1.4</v>
       </c>
       <c r="E110" s="9">
         <v>102.6</v>
       </c>
       <c r="F110" s="8">
         <v>1.4</v>
       </c>
       <c r="G110" s="9">
         <v>104.6</v>
       </c>
       <c r="H110" s="8">
         <v>1.3</v>
       </c>
       <c r="I110" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="111" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="18">
         <v>2022</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C111" s="6">
         <v>103.1</v>
       </c>
       <c r="D111" s="8">
         <v>1.5</v>
       </c>
       <c r="E111" s="6">
         <v>102.8</v>
       </c>
       <c r="F111" s="8">
         <v>1.4</v>
       </c>
       <c r="G111" s="9">
         <v>104.7</v>
       </c>
       <c r="H111" s="8">
         <v>1.4</v>
       </c>
       <c r="I111" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="112" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="18">
         <v>2022</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C112" s="6">
         <v>103.2</v>
       </c>
       <c r="D112" s="8">
         <v>1.5</v>
       </c>
       <c r="E112" s="6">
         <v>103</v>
       </c>
       <c r="F112" s="8">
         <v>1.6</v>
       </c>
       <c r="G112" s="9">
         <v>104.7</v>
       </c>
       <c r="H112" s="8">
         <v>1.4</v>
       </c>
       <c r="I112" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="113" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="18">
         <v>2022</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C113" s="6">
         <v>103.2</v>
       </c>
       <c r="D113" s="8">
         <v>1.5</v>
       </c>
       <c r="E113" s="6">
         <v>103</v>
       </c>
       <c r="F113" s="8">
         <v>1.6</v>
       </c>
       <c r="G113" s="9">
         <v>104.8</v>
       </c>
       <c r="H113" s="8">
         <v>1.4</v>
       </c>
       <c r="I113" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="114" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="11">
         <v>2023</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C114" s="6">
         <v>103.9</v>
       </c>
       <c r="D114" s="7">
         <v>2</v>
       </c>
       <c r="E114" s="6">
         <v>103.3</v>
       </c>
       <c r="F114" s="8">
         <v>1.8</v>
       </c>
       <c r="G114" s="9">
         <v>107.9</v>
       </c>
       <c r="H114" s="8">
         <v>3.9</v>
       </c>
       <c r="I114" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="115" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="18">
         <v>2023</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C115" s="6">
         <v>103.9</v>
       </c>
       <c r="D115" s="7">
         <v>2</v>
       </c>
       <c r="E115" s="6">
         <v>103.3</v>
       </c>
       <c r="F115" s="8">
         <v>1.7</v>
       </c>
       <c r="G115" s="9">
         <v>107.9</v>
       </c>
       <c r="H115" s="8">
         <v>3.9</v>
       </c>
       <c r="I115" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="116" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="18">
         <v>2023</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C116" s="6">
         <v>104.2</v>
       </c>
       <c r="D116" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E116" s="6">
         <v>103.5</v>
       </c>
       <c r="F116" s="8">
         <v>1.9</v>
       </c>
       <c r="G116" s="9">
         <v>108.8</v>
       </c>
       <c r="H116" s="8">
         <v>4.7</v>
       </c>
       <c r="I116" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="117" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="18">
         <v>2023</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="6">
         <v>104.5</v>
       </c>
       <c r="D117" s="7">
         <v>2.5</v>
       </c>
       <c r="E117" s="6">
         <v>103.6</v>
       </c>
       <c r="F117" s="8">
         <v>1.9</v>
       </c>
       <c r="G117" s="9">
         <v>110.5</v>
       </c>
       <c r="H117" s="8">
         <v>6</v>
       </c>
       <c r="I117" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="118" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="18">
         <v>2023</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="6">
         <v>104.6</v>
       </c>
       <c r="D118" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E118" s="6">
         <v>103.7</v>
       </c>
       <c r="F118" s="8">
         <v>1.8</v>
       </c>
       <c r="G118" s="9">
         <v>110.6</v>
       </c>
       <c r="H118" s="8">
         <v>5.9</v>
       </c>
       <c r="I118" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="119" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="18">
         <v>2023</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C119" s="6">
         <v>104.7</v>
       </c>
       <c r="D119" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="E119" s="6">
         <v>103.8</v>
       </c>
       <c r="F119" s="8">
         <v>1.8</v>
       </c>
       <c r="G119" s="9">
         <v>110.6</v>
       </c>
       <c r="H119" s="8">
         <v>5.7</v>
       </c>
       <c r="I119" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="120" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="18">
         <v>2023</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C120" s="6">
         <v>104.9</v>
       </c>
       <c r="D120" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E120" s="6">
         <v>103.9</v>
       </c>
       <c r="F120" s="8">
         <v>1.8</v>
       </c>
       <c r="G120" s="9">
         <v>110.9</v>
       </c>
       <c r="H120" s="8">
         <v>6</v>
       </c>
       <c r="I120" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="121" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="18">
         <v>2023</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C121" s="6">
         <v>104.9</v>
       </c>
       <c r="D121" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E121" s="6">
         <v>104</v>
       </c>
       <c r="F121" s="8">
         <v>1.8</v>
       </c>
       <c r="G121" s="9">
         <v>111</v>
       </c>
       <c r="H121" s="8">
         <v>6.1</v>
       </c>
       <c r="I121" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="122" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="18">
         <v>2023</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="6">
         <v>105.1</v>
       </c>
       <c r="D122" s="7">
         <v>2.1</v>
       </c>
       <c r="E122" s="6">
         <v>104.1</v>
       </c>
       <c r="F122" s="8">
         <v>1.5</v>
       </c>
       <c r="G122" s="9">
         <v>111</v>
       </c>
       <c r="H122" s="8">
         <v>6.1</v>
       </c>
       <c r="I122" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="123" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="18">
         <v>2023</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C123" s="6">
         <v>105.2</v>
       </c>
       <c r="D123" s="7">
         <v>2</v>
       </c>
       <c r="E123" s="6">
         <v>104.2</v>
       </c>
       <c r="F123" s="8">
         <v>1.4</v>
       </c>
       <c r="G123" s="9">
         <v>111</v>
       </c>
       <c r="H123" s="8">
         <v>6</v>
       </c>
       <c r="I123" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="124" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="18">
         <v>2023</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C124" s="6">
         <v>105.2</v>
       </c>
       <c r="D124" s="7">
         <v>1.9</v>
       </c>
       <c r="E124" s="6">
         <v>104.3</v>
       </c>
       <c r="F124" s="8">
         <v>1.3</v>
       </c>
       <c r="G124" s="9">
         <v>111</v>
       </c>
       <c r="H124" s="8">
         <v>6</v>
       </c>
       <c r="I124" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="125" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="18">
         <v>2023</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C125" s="6">
         <v>105.4</v>
       </c>
       <c r="D125" s="7">
         <v>2.1</v>
       </c>
       <c r="E125" s="6">
         <v>104.5</v>
       </c>
       <c r="F125" s="8">
         <v>1.5</v>
       </c>
       <c r="G125" s="9">
         <v>111</v>
       </c>
       <c r="H125" s="8">
         <v>5.9</v>
       </c>
       <c r="I125" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="126" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="11">
         <v>2024</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C126" s="6">
         <v>106.3</v>
       </c>
       <c r="D126" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E126" s="6">
         <v>104.9</v>
       </c>
       <c r="F126" s="8">
         <v>1.5</v>
       </c>
       <c r="G126" s="9">
         <v>114.8</v>
       </c>
       <c r="H126" s="8">
         <v>6.4</v>
       </c>
       <c r="I126" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="127" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="18">
         <v>2024</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C127" s="6">
         <v>106.3</v>
       </c>
       <c r="D127" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E127" s="6">
         <v>104.9</v>
       </c>
       <c r="F127" s="8">
         <v>1.5</v>
       </c>
       <c r="G127" s="9">
         <v>114.9</v>
       </c>
       <c r="H127" s="8">
         <v>6.5</v>
       </c>
       <c r="I127" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="128" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="18">
         <v>2024</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C128" s="6">
         <v>106.4</v>
       </c>
       <c r="D128" s="7">
         <v>2.1</v>
       </c>
       <c r="E128" s="6">
         <v>105</v>
       </c>
       <c r="F128" s="8">
         <v>1.4</v>
       </c>
       <c r="G128" s="9">
         <v>114.9</v>
       </c>
       <c r="H128" s="8">
         <v>5.6</v>
       </c>
       <c r="I128" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="129" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="18">
         <v>2024</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="6">
         <v>106.6</v>
       </c>
       <c r="D129" s="7">
         <v>2</v>
       </c>
       <c r="E129" s="6">
         <v>105.1</v>
       </c>
       <c r="F129" s="8">
         <v>1.4</v>
       </c>
       <c r="G129" s="9">
         <v>115.9</v>
       </c>
       <c r="H129" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="I129" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="130" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="18">
         <v>2024</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C130" s="6">
         <v>106.6</v>
       </c>
       <c r="D130" s="7">
         <v>1.9</v>
       </c>
       <c r="E130" s="6">
         <v>105.1</v>
       </c>
       <c r="F130" s="8">
         <v>1.4</v>
       </c>
       <c r="G130" s="9">
         <v>116</v>
       </c>
       <c r="H130" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="I130" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="131" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="18">
         <v>2024</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C131" s="6">
         <v>107.4</v>
       </c>
       <c r="D131" s="7">
         <v>2.6</v>
       </c>
       <c r="E131" s="6">
         <v>106</v>
       </c>
       <c r="F131" s="8">
         <v>2.1</v>
       </c>
       <c r="G131" s="9">
         <v>116.1</v>
       </c>
       <c r="H131" s="8">
         <v>5</v>
       </c>
       <c r="I131" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="132" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="18">
         <v>2024</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C132" s="6">
         <v>107.7</v>
       </c>
       <c r="D132" s="7">
         <v>2.7</v>
       </c>
       <c r="E132" s="6">
         <v>106.2</v>
       </c>
       <c r="F132" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="G132" s="9">
         <v>117.3</v>
       </c>
       <c r="H132" s="8">
         <v>5.8</v>
       </c>
       <c r="I132" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="133" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="18">
         <v>2024</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C133" s="6">
         <v>107.7</v>
       </c>
       <c r="D133" s="7">
         <v>2.7</v>
       </c>
       <c r="E133" s="6">
         <v>106.2</v>
       </c>
       <c r="F133" s="8">
         <v>2.1</v>
       </c>
       <c r="G133" s="9">
         <v>117.3</v>
       </c>
       <c r="H133" s="8">
         <v>5.7</v>
       </c>
       <c r="I133" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="134" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="18">
         <v>2024</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="6">
         <v>108.2</v>
       </c>
       <c r="D134" s="7">
         <v>2.9</v>
       </c>
       <c r="E134" s="6">
         <v>106.7</v>
       </c>
       <c r="F134" s="8">
         <v>2.5</v>
       </c>
       <c r="G134" s="9">
         <v>117.5</v>
       </c>
       <c r="H134" s="8">
         <v>5.9</v>
       </c>
       <c r="I134" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="135" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="18">
         <v>2024</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C135" s="6">
         <v>108.3</v>
       </c>
       <c r="D135" s="7">
         <v>2.9</v>
       </c>
       <c r="E135" s="6">
         <v>106.9</v>
       </c>
       <c r="F135" s="8">
         <v>2.6</v>
       </c>
       <c r="G135" s="9">
         <v>117.5</v>
       </c>
       <c r="H135" s="8">
         <v>5.9</v>
       </c>
       <c r="I135" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="136" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="18">
         <v>2024</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C136" s="6">
         <v>108.4</v>
       </c>
       <c r="D136" s="7">
         <v>3</v>
       </c>
       <c r="E136" s="6">
         <v>106.9</v>
       </c>
       <c r="F136" s="8">
         <v>2.5</v>
       </c>
       <c r="G136" s="9">
         <v>117.5</v>
       </c>
       <c r="H136" s="8">
         <v>5.9</v>
       </c>
       <c r="I136" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="137" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="18">
         <v>2024</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C137" s="6">
         <v>108.4</v>
       </c>
       <c r="D137" s="7">
         <v>2.8</v>
       </c>
       <c r="E137" s="6">
         <v>107</v>
       </c>
       <c r="F137" s="8">
         <v>2.4</v>
       </c>
       <c r="G137" s="9">
         <v>117.5</v>
       </c>
       <c r="H137" s="8">
         <v>5.9</v>
       </c>
       <c r="I137" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="138" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9" s="3" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="11">
         <v>2025</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C138" s="6">
         <v>109.1</v>
       </c>
       <c r="D138" s="7">
         <v>2.6</v>
       </c>
       <c r="E138" s="6">
         <v>107.4</v>
       </c>
       <c r="F138" s="8">
         <v>2.4</v>
       </c>
       <c r="G138" s="9">
         <v>119.5</v>
       </c>
       <c r="H138" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="I138" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="139" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="18">
         <v>2025</v>
       </c>
       <c r="B139" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C139" s="6">
         <v>109.2</v>
       </c>
       <c r="D139" s="7">
         <v>2.7</v>
       </c>
       <c r="E139" s="6">
         <v>107.6</v>
       </c>
       <c r="F139" s="8">
         <v>2.6</v>
       </c>
       <c r="G139" s="9">
         <v>119.6</v>
       </c>
       <c r="H139" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="I139" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="140" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="18">
         <v>2025</v>
       </c>
       <c r="B140" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C140" s="6">
         <v>109.4</v>
       </c>
       <c r="D140" s="7">
         <v>2.8</v>
       </c>
       <c r="E140" s="6">
         <v>107.8</v>
       </c>
       <c r="F140" s="8">
         <v>2.7</v>
       </c>
       <c r="G140" s="9">
         <v>119.8</v>
       </c>
       <c r="H140" s="8">
         <v>4.3</v>
       </c>
       <c r="I140" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="141" spans="1:9" s="3" customFormat="1" ht="10.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9" s="3" customFormat="1" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="18">
         <v>2025</v>
       </c>
       <c r="B141" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="6">
         <v>109.8</v>
       </c>
       <c r="D141" s="7">
         <v>3</v>
       </c>
       <c r="E141" s="6">
         <v>108</v>
       </c>
       <c r="F141" s="8">
         <v>2.8</v>
       </c>
       <c r="G141" s="9">
         <v>121.5</v>
       </c>
       <c r="H141" s="8">
         <v>4.8</v>
       </c>
       <c r="I141" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="142" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="18">
         <v>2025</v>
       </c>
       <c r="B142" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="6">
         <v>109.9</v>
       </c>
       <c r="D142" s="7">
         <v>3.1</v>
       </c>
       <c r="E142" s="6">
         <v>108.1</v>
       </c>
       <c r="F142" s="8">
         <v>2.9</v>
       </c>
       <c r="G142" s="9">
         <v>121.5</v>
       </c>
       <c r="H142" s="8">
         <v>4.7</v>
       </c>
       <c r="I142" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="143" spans="1:9" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="18">
         <v>2025</v>
       </c>
       <c r="B143" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C143" s="6">
         <v>110.1</v>
       </c>
       <c r="D143" s="7">
         <v>2.5</v>
       </c>
       <c r="E143" s="6">
         <v>108.3</v>
       </c>
       <c r="F143" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="G143" s="9">
         <v>121.5</v>
       </c>
       <c r="H143" s="8">
         <v>4.7</v>
       </c>
       <c r="I143" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="144" spans="1:9" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="18">
         <v>2025</v>
       </c>
       <c r="B144" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C144" s="6">
         <v>110.1</v>
       </c>
       <c r="D144" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="E144" s="6">
         <v>108.3</v>
       </c>
       <c r="F144" s="8">
         <v>2</v>
       </c>
       <c r="G144" s="9">
         <v>121.8</v>
       </c>
       <c r="H144" s="8">
         <v>3.8</v>
       </c>
       <c r="I144" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="145" spans="1:9" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="18">
         <v>2025</v>
       </c>
       <c r="B145" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C145" s="6">
         <v>110.3</v>
       </c>
       <c r="D145" s="7">
         <v>2.4</v>
       </c>
       <c r="E145" s="6">
         <v>108.4</v>
       </c>
       <c r="F145" s="8">
         <v>2.1</v>
       </c>
       <c r="G145" s="9">
         <v>121.8</v>
       </c>
       <c r="H145" s="8">
         <v>3.8</v>
       </c>
       <c r="I145" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="146" spans="1:9" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="18">
         <v>2025</v>
       </c>
       <c r="B146" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C146" s="6">
         <v>110.5</v>
       </c>
       <c r="D146" s="7">
         <v>2.1</v>
       </c>
       <c r="E146" s="6">
         <v>108.7</v>
       </c>
       <c r="F146" s="8">
         <v>1.9</v>
       </c>
       <c r="G146" s="9">
         <v>121.9</v>
       </c>
       <c r="H146" s="8">
         <v>3.7</v>
       </c>
       <c r="I146" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="147" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="18">
         <v>2025</v>
       </c>
       <c r="B147" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="6">
         <v>110.6</v>
       </c>
       <c r="D147" s="7">
         <v>2.1</v>
       </c>
       <c r="E147" s="6">
         <v>108.8</v>
       </c>
       <c r="F147" s="8">
         <v>1.8</v>
       </c>
       <c r="G147" s="9">
         <v>122.2</v>
       </c>
       <c r="H147" s="8">
         <v>4</v>
       </c>
       <c r="I147" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="148" spans="1:9" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="18"/>
       <c r="B148" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C148" s="6">
         <v>110.7</v>
       </c>
       <c r="D148" s="7">
         <v>2.1</v>
       </c>
       <c r="E148" s="6">
         <v>108.9</v>
       </c>
       <c r="F148" s="8">
         <v>1.9</v>
       </c>
       <c r="G148" s="9">
         <v>122.2</v>
       </c>
       <c r="H148" s="8">
         <v>4</v>
       </c>
       <c r="I148" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="149" spans="1:9" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="18"/>
       <c r="B149" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C149" s="6">
         <v>111</v>
       </c>
       <c r="D149" s="7">
         <v>2.4</v>
       </c>
       <c r="E149" s="6">
         <v>109.3</v>
       </c>
       <c r="F149" s="8">
         <v>2.1</v>
       </c>
       <c r="G149" s="9">
         <v>122.2</v>
       </c>
       <c r="H149" s="8">
         <v>4</v>
       </c>
       <c r="I149" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="150" spans="1:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="11">
         <v>2026</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C150" s="6">
         <v>111.5</v>
       </c>
       <c r="D150" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="E150" s="6">
         <v>109.4</v>
       </c>
       <c r="F150" s="8">
         <v>1.9</v>
       </c>
       <c r="G150" s="9">
         <v>124.7</v>
       </c>
       <c r="H150" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I150" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="151" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="18">
         <v>2026</v>
       </c>
       <c r="B151" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C151" s="6">
         <v>111.6</v>
       </c>
       <c r="D151" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="E151" s="6">
         <v>109.5</v>
       </c>
       <c r="F151" s="8">
         <v>1.8</v>
       </c>
       <c r="G151" s="9">
         <v>125.2</v>
       </c>
       <c r="H151" s="8">
         <v>4.7</v>
       </c>
       <c r="I151" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="152" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="18">
         <v>2026</v>
       </c>
       <c r="B152" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C152" s="6">
         <v>111.9</v>
       </c>
       <c r="D152" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E152" s="6">
         <v>109.8</v>
       </c>
       <c r="F152" s="8">
         <v>1.9</v>
       </c>
       <c r="G152" s="9">
         <v>125.3</v>
       </c>
       <c r="H152" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="I152" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="153" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="18">
         <v>2026</v>
       </c>
       <c r="B153" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="6">
         <v>112.2</v>
       </c>
       <c r="D153" s="7">
         <v>2.2000000000000002</v>
       </c>
       <c r="E153" s="6">
         <v>109.9</v>
       </c>
       <c r="F153" s="8">
         <v>1.8</v>
       </c>
       <c r="G153" s="9">
         <v>126.5</v>
       </c>
       <c r="H153" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="I153" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="154" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="18">
         <v>2026</v>
       </c>
       <c r="B154" s="12" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="C154" s="6">
         <v>112.4</v>
       </c>
       <c r="D154" s="7">
         <v>2.2999999999999998</v>
       </c>
       <c r="E154" s="6">
         <v>110</v>
       </c>
       <c r="F154" s="8">
         <v>1.8</v>
       </c>
       <c r="G154" s="9">
         <v>127.2</v>
       </c>
       <c r="H154" s="8">
         <v>4.7</v>
       </c>
       <c r="I154" s="5" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="155" spans="1:9" s="3" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="28" t="s">
+    <row r="155" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="18">
+        <v>2026</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C155" s="6">
+        <v>112.7</v>
+      </c>
+      <c r="D155" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="E155" s="6">
+        <v>110.3</v>
+      </c>
+      <c r="F155" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="G155" s="9">
+        <v>127.7</v>
+      </c>
+      <c r="H155" s="8">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="I155" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="18">
+        <v>2026</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" s="6">
+        <v>112.8</v>
+      </c>
+      <c r="D156" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="E156" s="6">
+        <v>110.5</v>
+      </c>
+      <c r="F156" s="8">
+        <v>2</v>
+      </c>
+      <c r="G156" s="9">
+        <v>127.7</v>
+      </c>
+      <c r="H156" s="8">
+        <v>4.8</v>
+      </c>
+      <c r="I156" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="18">
+        <v>2026</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C157" s="6">
+        <v>113</v>
+      </c>
+      <c r="D157" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="E157" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="F157" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="G157" s="9">
+        <v>127.9</v>
+      </c>
+      <c r="H157" s="8">
+        <v>5</v>
+      </c>
+      <c r="I157" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" s="3" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B155" s="28"/>
-[...11 lines deleted...]
-      <c r="A156" s="23" t="s">
+      <c r="B158" s="28"/>
+      <c r="C158" s="28"/>
+      <c r="D158" s="28"/>
+      <c r="E158" s="28"/>
+      <c r="F158" s="28"/>
+      <c r="G158" s="28"/>
+      <c r="H158" s="28"/>
+      <c r="I158" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" s="3" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B156" s="23"/>
-[...11 lines deleted...]
-      <c r="A157" s="22" t="s">
+      <c r="B159" s="23"/>
+      <c r="C159" s="23"/>
+      <c r="D159" s="23"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
+      <c r="I159" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B157" s="22"/>
-[...11 lines deleted...]
-      <c r="A158" s="23" t="s">
+      <c r="B160" s="22"/>
+      <c r="C160" s="22"/>
+      <c r="D160" s="22"/>
+      <c r="E160" s="22"/>
+      <c r="F160" s="22"/>
+      <c r="G160" s="22"/>
+      <c r="H160" s="22"/>
+      <c r="I160" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B158" s="23"/>
-[...11 lines deleted...]
-      <c r="A159" s="5" t="s">
+      <c r="B161" s="23"/>
+      <c r="C161" s="23"/>
+      <c r="D161" s="23"/>
+      <c r="E161" s="23"/>
+      <c r="F161" s="23"/>
+      <c r="G161" s="23"/>
+      <c r="H161" s="23"/>
+      <c r="I161" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B159" s="5" t="s">
+      <c r="B162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C159" s="5" t="s">
+      <c r="C162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D159" s="5" t="s">
+      <c r="D162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E159" s="5" t="s">
+      <c r="E162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="F159" s="5" t="s">
+      <c r="F162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="G159" s="5" t="s">
+      <c r="G162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="H159" s="5" t="s">
+      <c r="H162" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="I159" s="5" t="s">
+      <c r="I162" s="5" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A157:H157"/>
-    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A161:H161"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="E3:H3"/>
-    <mergeCell ref="A155:H155"/>
-    <mergeCell ref="A156:H156"/>
+    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A159:H159"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="84" max="10" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>