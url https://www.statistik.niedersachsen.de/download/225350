--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -6,1769 +6,117 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" codeName="DieseArbeitsmappe"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3D58B37-CA33-4C81-B61F-2A3EDA38CD4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67A1B2C5-9446-4E6F-975D-E127FF25FA68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titel" sheetId="48" r:id="rId1"/>
     <sheet name="Impressum" sheetId="3" r:id="rId2"/>
     <sheet name="Inhalt" sheetId="4" r:id="rId3"/>
     <sheet name="1. Erläuterungen" sheetId="28" r:id="rId4"/>
     <sheet name="2. Zusammenfassende Vö" sheetId="29" r:id="rId5"/>
     <sheet name="3. A" sheetId="30" r:id="rId6"/>
     <sheet name="3. B" sheetId="31" r:id="rId7"/>
     <sheet name="3. C" sheetId="32" r:id="rId8"/>
     <sheet name="3. D" sheetId="33" r:id="rId9"/>
     <sheet name="3. E" sheetId="34" r:id="rId10"/>
     <sheet name="3. F" sheetId="35" r:id="rId11"/>
     <sheet name="3. G" sheetId="36" r:id="rId12"/>
     <sheet name="3. H" sheetId="37" r:id="rId13"/>
     <sheet name="3. K" sheetId="38" r:id="rId14"/>
     <sheet name="3. L" sheetId="39" r:id="rId15"/>
     <sheet name="3. O" sheetId="41" r:id="rId16"/>
     <sheet name="3. Q" sheetId="42" r:id="rId17"/>
     <sheet name="4. Verzeichnisse" sheetId="43" r:id="rId18"/>
     <sheet name="5. Datenbank" sheetId="47" r:id="rId19"/>
     <sheet name="6. Weitere Info" sheetId="25" r:id="rId20"/>
     <sheet name="7. AGB" sheetId="45" r:id="rId21"/>
   </sheets>
-  <externalReferences>
-[...3 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="\a">#REF!</definedName>
-[...461 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="8">'3. D'!$2:$4</definedName>
     <definedName name="e2_1a" hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="Eckardsberga" localSheetId="3">#REF!</definedName>
-[...372 lines deleted...]
-    <definedName name="Hülsenfrüchte">#REF!</definedName>
     <definedName name="IchhabekeineAhnung" hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="Iden" localSheetId="3">#REF!</definedName>
-[...80 lines deleted...]
-    <definedName name="Kalbe">#REF!</definedName>
     <definedName name="keineAhnung" hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="Kelbra" localSheetId="3">#REF!</definedName>
-[...457 lines deleted...]
-    <definedName name="Staßfurt">#REF!</definedName>
     <definedName name="sth" hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="T1_A2">#REF!</definedName>
-[...17 lines deleted...]
-    <definedName name="Ta">#REF!</definedName>
     <definedName name="Tabelle" hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="Tabkopf">#REF!</definedName>
-[...48 lines deleted...]
-    <definedName name="Vorbemerkungen">#REF!</definedName>
     <definedName name="Vorblatt" hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="VWG_Adressen" localSheetId="3">#REF!</definedName>
-[...114 lines deleted...]
-    <definedName name="Wolmirstedt">#REF!</definedName>
     <definedName name="wrn.ernte_h6." hidden="1">{#N/A,#N/A,FALSE,"e1_a";#N/A,#N/A,FALSE,"E2_1A";#N/A,#N/A,FALSE,"e2_3a";#N/A,#N/A,FALSE,"e2_2a"}</definedName>
-    <definedName name="x">#REF!</definedName>
-[...79 lines deleted...]
-    <definedName name="Zwischentitel">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1311" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1311" uniqueCount="442">
   <si>
     <t>Information und Beratung</t>
   </si>
   <si>
     <t>4. Verzeichnisse</t>
   </si>
   <si>
     <t>Finanzen und Vermögen privater Haushalte</t>
   </si>
   <si>
     <t>3. Statistische Berichte Niedersachsen</t>
   </si>
   <si>
     <t>2. Zusammenfassende Veröffentlichungen</t>
   </si>
   <si>
     <t>1. Erläuterungen</t>
   </si>
   <si>
     <t>Inhalt</t>
   </si>
   <si>
     <t>Perio-dizität</t>
   </si>
   <si>
@@ -2390,55 +738,50 @@
 </t>
   </si>
   <si>
     <t>Tourismus, Gastgewerbe</t>
   </si>
   <si>
     <t>G IV 2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">In der Regel veröffentlicht jedes Statistische Amt aus dem Verbund der Statistischen Ämter des Bundes und der Länder seine Daten eigenständig, wobei die Veröffentlichungsprogramme weitestgehend untereinander abgestimmt sind. Bei einigen Themenfeldern hat es sich als vorteilhaft erwiesen, die Ergebnisse länderübergreifend und bundesweit vergleichbar jeweils in einer einzigen Publikation herauszugeben, als Gemeinschaftsveröffentlichung der Statistischen Ämter. Diese sind im Statistikportal abrufbar. Link zu den Gemeinschaftsveröffentlichungen: 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF106EB6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>http://statistikportal.bwl.doi-de.net/de/veroeffentlichungen</t>
     </r>
   </si>
   <si>
     <t>Heft 3: Bodennutzung, Wein, Zwischenfruchtanbau</t>
-  </si>
-[...3 lines deleted...]
-Aufgaben der Jungendämter, Ausgaben und Einnahmen</t>
   </si>
   <si>
     <t>www.ms.niedersachsen.de &gt; Integration &gt; Migration und Integration &gt; Monitoring</t>
   </si>
   <si>
     <t>Gestorbene 2018 nach Todesursachen, Unfallkategorien,
 Geschlecht und Altersgruppen</t>
   </si>
   <si>
     <t>Heft 5: Betriebswirtschaftliche Ausrichtung (BWA), Standardoutput</t>
   </si>
   <si>
     <t>Heft 4: Viehhaltung</t>
   </si>
   <si>
     <t>Heft 6: Rechtsform der Betriebe, Sozialökonomische Betriebstypen, Gewinnermittlung/Umsatzbesteuerung, Bezug von Beihilfen zur Förderung der ländlichen Entwicklung</t>
   </si>
   <si>
     <t>Aktuelle Ergebnisse der Volkswirtschaftlichen Gesamtrechnung der Länder finden Sie unter:</t>
   </si>
   <si>
     <t>Aktuelle Ergebnisse der Erwerbstätigenrechnung der Länder finden Sie unter:</t>
   </si>
   <si>
     <t>F II 1
@@ -2500,66 +843,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>§ 8 Nachdruck und Vervielfältigung</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Die Vervielfältigungen und Verbreitung, auch auszugsweise, ist mit Quellenangabe gestattet, sofern in der Datenzusammenstellung/Veröffentlichung keine anderslautende Regelung enthalten ist. Alle übrigen Rechte bleiben vorbehalten.</t>
     </r>
   </si>
   <si>
     <t>Landeswappen mit Schriftzug "Niedersachsen"</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Wahl zum Niedersächsischen Landtag der 18. Wahlperiode
 am 15. Oktober 2017 − Endgültige Ergebnisse, Gemeinde-
 ergebnisse, repräsentative Ergebnisse</t>
   </si>
   <si>
     <t>Tierische Erzeugung</t>
   </si>
   <si>
     <t>Obst, Gemüse und Gartenbau in Niedersachsen</t>
   </si>
   <si>
     <t>Aquakultur und Fischerei</t>
   </si>
   <si>
     <t>[PDF]</t>
   </si>
   <si>
     <t>Gewerbeanzeigen nach Wirtschaftszweigen</t>
   </si>
   <si>
     <t>Insolvenzverfahren</t>
   </si>
   <si>
@@ -3465,53 +1792,50 @@
 − Schriftenvertrieb −
 Postfach 91 07 64
 30427 Hannover
 Tel. 0511 9898-3166
 Fax  0511 9898-994133
 E-Mail: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF106EB6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>vertrieb@statistik.niedersachsen.de</t>
     </r>
   </si>
   <si>
     <t>Bei allen Veröffentlichungen ist die Periodizität angegeben, und zwar bei monatlichen (m), vierteljährlichen (vj), halbjährlichen (hj), jährlichen (j) und unregelmäßigen Publikationen jeweils die neueste erschienene Ausgabe. Die Zeitspanne zwischen Berichtszeitraum bzw. -zeitpunkt und Erscheinungstermin der Veröffentlichung kann so von allen Interessierten eingeschätzt werden. Bei monatlichen Publikationen wird auf die Nennung der aktuellsten Ausgabe verzichtet. Nicht mehr erscheinende Publikationen sind nicht aufgeführt.
 Bei allen Veröffentlichungen wird die jeweils kleinste nachgewiesene regionale Gliederung angegeben. Veröffentlichungen mit Gemeindedaten (G) enthalten auch Kreisdaten, ebenso wie solche mit Kreisdaten (K) Daten für Statistische Regionen (SR) und das Land (L) enthalten. In Veröffentlichungen mit Kreisdaten sind in der Regel auch Daten für kreisangehörige Städte mit rund 50.000 Einwohnerinnen und Einwohnern enthalten.</t>
   </si>
   <si>
     <t>Information über Neuerscheinungen – Übersichtsseite</t>
   </si>
   <si>
-    <t>Erzeugung in Aquakulturbetrieben 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Gewerbeanzeigen 2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Verzeichnis der Pflegefachschulen, Stand: 12/2024</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
@@ -3525,57 +1849,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Verzeichnis der berufsbildenden Schulen, Stand: 07/2025</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Excel-Datei zum Download (Datei ist barrierearm)
 Enthalten sind Schulnummer, Name, Anschrift, Telefon, Fax und Schülerzahl je Schulform der berufsbildenden Schulen in Niedersachsen.</t>
     </r>
   </si>
   <si>
-    <t>Verarbeitendes Gewerbe sowie Bergbau und Gewinnung 
-[...5 lines deleted...]
-  <si>
     <t>Ausländische Bevölkerung am 31.12.2023</t>
   </si>
   <si>
     <t>Einbürgerungen 2024</t>
   </si>
   <si>
     <t>Baumschulerhebung 2025</t>
   </si>
   <si>
     <t>Bautätigkeit 2024</t>
   </si>
   <si>
     <t>Kinder und tätige Personen in Tageseinrichtungen und in
 öffentlich geförderter Kindertagespflege 1. März 2020</t>
   </si>
   <si>
     <t>Überschuldung 2024</t>
   </si>
   <si>
     <t>Zierpflanzenerhebung 2025</t>
   </si>
   <si>
     <t>Die Widerrufsfrist beträgt vierzehn Tage ab dem Tag, an dem der/die Käufer/-in oder ein/e von ihm/ihr benannte/r Dritte/r, der nicht der/die Beförderer/-in ist, die Ware bzw. die erste Ware seines Abonnements in Besitz genommen hat.</t>
   </si>
   <si>
@@ -3665,739 +1982,798 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen, Hannover 2026.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe gestattet.</t>
     </r>
   </si>
   <si>
+    <t>Abfallentsorgung 2023</t>
+  </si>
+  <si>
+    <t>Bevölkerungsentwicklung im 4. Vierteljahr 2025 und Bevölkerungstand am 30.12.2025</t>
+  </si>
+  <si>
+    <t>Bevölkerung, Erwerbstätigkeit, Haushalte und Familien
+− Ergebnisse des Mikrozensus 2019</t>
+  </si>
+  <si>
+    <t>Sonderaufbereitungen</t>
+  </si>
+  <si>
+    <t>Standardtabellen</t>
+  </si>
+  <si>
+    <t>Kosten pro Tabelle: 
+− Kreistabellen 10,00 Euro
+− Gemeindetabellen 20,00 Euro.</t>
+  </si>
+  <si>
+    <t>So können z. B. umfangreiche Sonderaufbereitungen erstellt werden, die nicht oder nicht in dieser Form veröffentlichte Merkmale unter bestimmten Gesichtspunkten darstellen oder aggregieren, selbstverständlich unter voller Berücksichtigung der statistischen Geheimhaltung.</t>
+  </si>
+  <si>
+    <t>Das LSN kann aus seiner internen Datenbank auf Anforderung Tabellen von außerordentlich hoher Komplexität produzieren.</t>
+  </si>
+  <si>
+    <t>Als Standardtabellen gelten alle Tabellen, die auch in der kostenfreien Online-Datenbank LSN-Online enthalten sind. Dies sind vor allem Regionaldaten in Form von Zeitreihen bzw. Kreuztabellen für das Land Niedersachsen, vielfach bis auf Gemeindeebene abrufbar. Eine Übersicht über das Angebot an mittlerweile weit mehr als 1.000 Tabellen wird auf der LSN-Online-Begrüßungsseite als PDF-Datei zum Download angeboten.</t>
+  </si>
+  <si>
+    <t>Regio-Stat-Tabellen</t>
+  </si>
+  <si>
+    <t>Für den Bezug von Regio-Stat-Tabellen, die noch nicht in der Regionaldatenbank Deutschland veröffentlicht wurden, deren Veröffentlichung jedoch vorgesehen ist, werden keine Gebühren erhoben. Für Regio-Stat-Tabellen, deren Veröffentlichung grundsätzlich nicht vorgesehen ist und die für Kundinnen und Kunden individuell erstellt werden müssen, werden Gebühren erhoben. Auch hier richten sich die Preise nach dem Umfang der erstellten Tabellen und dem durchschnittlichen Aufwand. Grundlage ist die Preisliste des jeweils aktuellen Regio-Stat-Katalogs.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Regio-Stat-Tabellen sind alle Tabellen für das Land Niedersachsen und seine kreisfreien Städte, Landkreise und Gemeinden, die im </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Regionalstatistischen Datenkatalog des Bundes und der Länder </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">("Regio-Stat") verzeichnet sind.  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Die Daten zu den Tabellen des Regio-Stat-Kataloges werden in den Datenbanken der Statistischen Landesämter bereitgehalten. Sie können kostenlos über die</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> „Regionaldatenbank Deutschland“ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>abgerufen werden.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Weitere Auskünfte zu den Standardtabellen unter:
+Telefon: 0511 9898-1132, -1134
+E-Mail: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF106EB6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>auskunft@statistik.niedersachsen.de</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Link zur Internet-Datenbank LSN-Online: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF106EB6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>http://www1.nls.niedersachsen.de/statistik/</t>
+    </r>
+  </si>
+  <si>
+    <t>Das Themenspektrum ist breit: Bevölkerung, Wahlergebnisse, Beschäftigte und Arbeitslose, Finanzen und Sozialleistungen, Wirtschaft, Landwirtschaft und weiteres. Alle diese Daten liegen zum großen Teil für jede einzelne Gemeinde des Landes und oft auch in einer zeitlichen Entwicklung vor. Der Abruf der Tabellen ist kostenlos. Die online erzeugten Tabellen im HTML-Format lassen sich ausdrucken und speichern. Auch eine Weiterbearbeitung, z. B. durch Export in Tabellierprogramme wie Excel, ist problemlos möglich.</t>
+  </si>
+  <si>
+    <t>Dieser Service soll die Informationslage über Niedersachsen, seine Städte und Gemeinden entscheidend verbessern. Politik, Verwaltung, Medien, Wirtschaft und alle interessierten Bürgerinnen und Bürger können sich unentgeltlich rund um die Uhr die für sie wichtigen statistischen Basisinformationen über das Land und seine Regionen beschaffen.</t>
+  </si>
+  <si>
+    <t>Internet-Datenbank LSN-Online</t>
+  </si>
+  <si>
+    <t>LSN-Online ist eine der umfangreichsten regionalstatistischen Datenbanken Deutschlands. Diese wird laufend aktualisiert, bisher sind über 90 Millionen Daten ins Netz gestellt worden. Unter voller Berücksichtigung des Datenschutzes werden sie in mehr als 1.000 online abrufbaren Tabellen aus allen Bereichen der amtlichen Statistik vorgehalten.</t>
+  </si>
+  <si>
+    <t>Im Gegensatz dazu gelten für die Standardtabellen feste Preise. Für diese Tabellen sind keine umfangreichen Sonderaufbereitungen erforderlich, sondern sie können aus vorhandenen Datenkörpern jederzeit problemlos abgerufen werden.</t>
+  </si>
+  <si>
+    <t>Die Kosten für solche Tabellen werden öffentlich-rechtlich in Form von Gebühren (z. B. für die erste angefangene halbe Stunde Arbeit 40,00 Euro, je angefangene weitere Viertelstunde 20,00 Euro) und Auslagen festgesetzt. Die Basis hierfür ist das Niedersächsische Verwaltungskostengesetz (NVwKostG) und die Allgemeine Gebührenordnung (AllGO).</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Verzeichnis der direkt gewählten Bürgermeisterinnen und Bürgermeister, Landrätinnen und Landräte, Stand: 11/2025</t>
+      <t>Verzeichnis der Studienseminare, Stand: 08/2025 und 12/2025</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Excel-Datei zum Download (Datei ist nicht barrierefrei)</t>
-[...54 lines deleted...]
-        <sz val="10"/>
+      <t>Excel-Datei zum Download</t>
+    </r>
+  </si>
+  <si>
+    <t>Strauchbeerenerhebung 2025</t>
+  </si>
+  <si>
+    <t>Beschäftigte und Umsatz im Handwerk, 2. Vierteljahr 2025</t>
+  </si>
+  <si>
+    <t>Einkommen der Lohn- und Einkommensteuerpflichtigen und 
+seine Besteuerung 2019</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>|</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Regio-Stat-Tabellen sind alle Tabellen für das Land Niedersachsen und seine kreisfreien Städte, Landkreise und Gemeinden, die im </t>
-[...12 lines deleted...]
-        <sz val="10"/>
+      <t xml:space="preserve"> Zusammenfassende Veröffentlichungen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>|</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">("Regio-Stat") verzeichnet sind.  </t>
-[...5 lines deleted...]
-        <sz val="10"/>
+      <t xml:space="preserve"> Statistische Berichte Niedersachsen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFBAE2F9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>|</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFBAE2F9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Die Daten zu den Tabellen des Regio-Stat-Kataloges werden in den Datenbanken der Statistischen Landesämter bereitgehalten. Sie können kostenlos über die</t>
-[...12 lines deleted...]
-        <sz val="10"/>
+      <t>Statistische Berichte Niedersachsen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> | </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>abgerufen werden.</t>
-[...21 lines deleted...]
-        <sz val="10"/>
+      <t>Statistische Berichte Niedersachsen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">| </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Link zur Internet-Datenbank LSN-Online: </t>
-[...27 lines deleted...]
-    <t>Die Kosten für solche Tabellen werden öffentlich-rechtlich in Form von Gebühren (z. B. für die erste angefangene halbe Stunde Arbeit 40,00 Euro, je angefangene weitere Viertelstunde 20,00 Euro) und Auslagen festgesetzt. Die Basis hierfür ist das Niedersächsische Verwaltungskostengesetz (NVwKostG) und die Allgemeine Gebührenordnung (AllGO).</t>
+      <t>Statistische Berichte Niedersachsen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> |</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Statistische Berichte Niedersachsen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">4 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>|</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Verzeichnisse</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>|</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Internet-Datenbank, Sonderaufbereitungen und Standardtabellen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFBAE2F9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">| </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Weitere Informationsangebote</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFBAE2F9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF6EC1AF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">| </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Allgemeine Geschäftsbedingungen (Stand: Dezember 2024)</t>
+    </r>
+  </si>
+  <si>
+    <t>Bodennutzung und Ernte 2025</t>
+  </si>
+  <si>
+    <t>Investitionen 2024 Verarbeitendes Gewerbes sowie
+Bergbau und Gewinnung von Steinen und Erden</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Verzeichnis der Studienseminare, Stand: 08/2025 und 12/2025</t>
+      <t>Verzeichnis der allgemeinbildenden Schulen, Stand: 08/2025</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Excel-Datei zum Download</t>
-[...306 lines deleted...]
-Bergbau und Gewinnung von Steinen und Erden</t>
+      <t>Excel-Datei zum Download (Datei ist nicht barrierefrei)
+Enthalten sind Schulnummer und Schülerzahl je Schulgliederung, Betreuungsform, Name, Anschrift, Telefon- und Faxnummer der allgemein bildenden Schulen in Niedersachsen.</t>
+    </r>
+  </si>
+  <si>
+    <t>Bauhauptgewerbe 2025</t>
+  </si>
+  <si>
+    <t>Investitionen des Bauhauptgewerbes 2024</t>
+  </si>
+  <si>
+    <t>Ausbaugewerbe 2025</t>
+  </si>
+  <si>
+    <t>Investitionen des Ausbaugewerbe 2024</t>
+  </si>
+  <si>
+    <t>Ausfuhr 2024</t>
+  </si>
+  <si>
+    <t>Einfuhr 2024</t>
+  </si>
+  <si>
+    <t>Ausbaugewerbe, 4. Quartal 2025</t>
+  </si>
+  <si>
+    <t>Gewerbesteuerstatistik 2021</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Verzeichnis der allgemeinbildenden Schulen, Stand: 08/2025</t>
+      <t>Verzeichnis der Schulen des Gesundheitswesens, Stand: 11/2025</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Excel-Datei zum Download (Datei ist nicht barrierefrei)
-[...25 lines deleted...]
-    <t>Gewerbesteuerstatistik 2021</t>
+      <t>Excel-Datei zum Download</t>
+    </r>
+  </si>
+  <si>
+    <t>Anbau von Gemüse und Erdbeeren zum Verkauf 2025 (repräsentativ) mit dem Ergebnis der Speisepilzerhebung</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Umsätze und ihre Besteuerung 2024
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ergebnisse der Umsatzsteuerstatistik, Voranmeldungen, detaillierte Tabellen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Umsätze und ihre Besteuerung 2018
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ergebnisse der Umsatzsteuerstatistik, Voranmeldungen, zusammenfassende Übersichten</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Umsätze und ihre Besteuerung 2021
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ergebnisse der Umsatzsteuerstatistik, Veranlagungen, detaillierte Tabellen</t>
+    </r>
+  </si>
+  <si>
+    <t>Viehbestände am 3. November 2025
+Rinder, Schweine, Schafe</t>
+  </si>
+  <si>
+    <t>Jugendhilfe 2022; Erzieherische Hilfen, Eingliederungshilfe für seelisch
+behinderte junge Menschen, Hilfe für junge Volljährige und andere
+Aufgaben der Jungendämter, Ausgaben und Einnahmen</t>
+  </si>
+  <si>
+    <t>Stand: Juli 2026</t>
+  </si>
+  <si>
+    <t>Erscheinungsweise: monatlich
+Erschienen im Juli 2026</t>
+  </si>
+  <si>
+    <t>Energieverwendung der Betriebe des Verarbeitenden Gewerbes sowie
+des Bergbaus und der Gewinnung von Steinen und Erden 2024</t>
+  </si>
+  <si>
+    <t>Abfallbilanz 2024</t>
+  </si>
+  <si>
+    <t>Verarbeitendes Gewerbe sowie Bergbau und Gewinnung 
+von Steinen und Erden − Produktion 2025</t>
+  </si>
+  <si>
+    <t>Verarbeitendes Gewerbe sowie Bergbau und Gewinnung
+von Steinen und Erden 2025</t>
+  </si>
+  <si>
+    <t>Sozialversicherungspflichtig Beschäftigte im 4. Vierteljahr 2025</t>
+  </si>
+  <si>
+    <t>Insolvenzverfahren 2025</t>
+  </si>
+  <si>
+    <t>Realsteuervergleich 2025</t>
+  </si>
+  <si>
+    <t>Erzeugung in Aquakulturbetrieben 2025</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Auskünfte aus allen Bereichen der amtlichen Statistik unter:
+Tel.: 0511 9898-9898, E-Mail: auskunft@statistik.niedersachsen.de
+Internet: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0066CC"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>www.statistik.niedersachsen.de</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Verzeichnis der Schulen des Gesundheitswesens, Stand: 11/2025</t>
+      <t>Verzeichnis der direkt gewählten Bürgermeisterinnen und Bürgermeister, Landrätinnen und Landräte, Stand: 05/2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Excel-Datei zum Download</t>
     </r>
-  </si>
-[...57 lines deleted...]
-Rinder, Schweine, Schafe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
-  <fonts count="63" x14ac:knownFonts="1">
+  <fonts count="67" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -4834,640 +3210,653 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="223">
+  <cellXfs count="228">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="14" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="14" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="14"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="14" applyFill="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="14" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="14" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-[...45 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="17">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="17" applyFont="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="17" applyAlignment="1">
+      <alignment textRotation="90"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Blindtext" xfId="15" xr:uid="{C462640C-A41F-4EE9-A2D0-EE71A4C128D5}"/>
     <cellStyle name="Komma 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="Link" xfId="2" builtinId="8" hidden="1"/>
     <cellStyle name="Link" xfId="16" builtinId="8" hidden="1"/>
     <cellStyle name="Link" xfId="13" builtinId="8" hidden="1"/>
     <cellStyle name="Link" xfId="5" builtinId="8" hidden="1"/>
     <cellStyle name="Link 5" xfId="14" xr:uid="{3209887C-5A3B-4E9A-85CD-8CA76C595840}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Standard 2 2" xfId="11" xr:uid="{B55F6EF2-6CFC-4CAF-B5D5-1FA3C4F450A6}"/>
     <cellStyle name="Standard 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Standard 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Standard 4 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Standard 4 2 2" xfId="12" xr:uid="{6CC7D272-1D7D-4B4B-938F-D26B9939F068}"/>
     <cellStyle name="Standard 5" xfId="8" xr:uid="{5EAAF138-EAE3-4803-941A-8D9E28E2297D}"/>
     <cellStyle name="Standard 6" xfId="9" xr:uid="{FEDCEEB8-B0F2-45B6-A636-716DEC8573DF}"/>
     <cellStyle name="Standard 6 2" xfId="10" xr:uid="{5DC32B3D-54B7-4631-93DB-9A47E66BB9E6}"/>
     <cellStyle name="Standard 7" xfId="17" xr:uid="{E907E5CA-8239-4249-A567-C0281715AF3C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF6EC1AF"/>
       <color rgb="FF0066CC"/>
       <color rgb="FFBAE2F9"/>
       <color rgb="FF106EB6"/>
       <color rgb="FF0563C1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Inhalt!A1"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2419891</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>588906</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1" descr="Landeswappen mit Schriftzug &quot;Niedersachsen&quot;">
           <a:extLst>
@@ -5528,922 +3917,50 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1595326" cy="913061"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
-</file>
-[...870 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6757,496 +4274,496 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46A42330-F43B-4402-9160-D74BDF35A5B9}">
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection sqref="A1:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30" style="167" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11.5703125" style="167"/>
+    <col min="1" max="1" width="30" style="164" customWidth="1"/>
+    <col min="2" max="2" width="59" style="164" customWidth="1"/>
+    <col min="3" max="3" width="3.5703125" style="169" customWidth="1"/>
+    <col min="4" max="16384" width="11.5703125" style="164"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="187" t="s">
+      <c r="A1" s="193" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="165" t="s">
+      <c r="B1" s="162" t="s">
         <v>109</v>
       </c>
-      <c r="C1" s="166" t="s">
+      <c r="C1" s="163" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="300" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="187"/>
-      <c r="B2" s="168" t="s">
+      <c r="A2" s="193"/>
+      <c r="B2" s="165" t="s">
+        <v>218</v>
+      </c>
+      <c r="C2" s="163" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="193"/>
+      <c r="B3" s="166" t="s">
         <v>219</v>
       </c>
-      <c r="C2" s="166" t="s">
-[...8 lines deleted...]
-      <c r="C3" s="166" t="s">
+      <c r="C3" s="163" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="125.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="187"/>
-[...3 lines deleted...]
-      <c r="C4" s="166" t="s">
+      <c r="A4" s="193"/>
+      <c r="B4" s="165" t="s">
+        <v>430</v>
+      </c>
+      <c r="C4" s="163" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="187"/>
-[...3 lines deleted...]
-      <c r="C5" s="166" t="s">
+      <c r="A5" s="193"/>
+      <c r="B5" s="167" t="s">
+        <v>222</v>
+      </c>
+      <c r="C5" s="163" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="171" t="s">
+      <c r="A6" s="168" t="s">
         <v>111</v>
       </c>
-      <c r="B6" s="171" t="s">
+      <c r="B6" s="168" t="s">
         <v>111</v>
       </c>
-      <c r="C6" s="166" t="s">
+      <c r="C6" s="163" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B1" location="Inhalt!A1" display="Inhalt!A1" xr:uid="{068F1836-5DE1-4162-93EA-CA9B175A3AD0}"/>
     <hyperlink ref="A5:B5" location="Inhalt!A1" display="Niedersachsen-Wappen" xr:uid="{EC007FD6-2CE5-40F8-AEED-A3742E8BD9BB}"/>
     <hyperlink ref="B4" location="Inhalt!A1" display="K I 3 - j / 2017" xr:uid="{74C80681-5389-4A7A-BD04-D61132DACE74}"/>
     <hyperlink ref="B2" location="Inhalt!A1" display="Inhalt!A1" xr:uid="{C2A67F28-4AAA-49E3-A8EF-1817D37E54FD}"/>
     <hyperlink ref="B3" location="Inhalt!A1" display="Jugendhilfe 2017" xr:uid="{D344AC81-1FDF-49EC-A40F-3F15D3B43824}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24477B06-7444-4A3D-B52E-1C56F04A0CAB}">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="24" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="209"/>
+      <c r="A3" s="213" t="s">
+        <v>270</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="215"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="210" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="210"/>
+      <c r="A5" s="216" t="s">
+        <v>232</v>
+      </c>
+      <c r="B5" s="216"/>
+      <c r="C5" s="216"/>
+      <c r="D5" s="216"/>
+      <c r="E5" s="216"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="96" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B6" s="91" t="s">
         <v>135</v>
       </c>
       <c r="C6" s="106" t="s">
         <v>155</v>
       </c>
       <c r="D6" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C7" s="153" t="s">
-        <v>385</v>
+      <c r="C7" s="188" t="s">
+        <v>435</v>
       </c>
       <c r="D7" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E7" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="91" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C8" s="136" t="s">
-        <v>366</v>
+      <c r="C8" s="188" t="s">
+        <v>434</v>
       </c>
       <c r="D8" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E8" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="91" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C9" s="178" t="s">
-        <v>423</v>
+      <c r="C9" s="175" t="s">
+        <v>413</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E9" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="96" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B10" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C10" s="106" t="s">
-        <v>342</v>
+      <c r="C10" s="186" t="s">
+        <v>432</v>
       </c>
       <c r="D10" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="211" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="211"/>
+      <c r="A11" s="217" t="s">
+        <v>233</v>
+      </c>
+      <c r="B11" s="217"/>
+      <c r="C11" s="217"/>
+      <c r="D11" s="217"/>
+      <c r="E11" s="217"/>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="91" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="91" t="s">
         <v>135</v>
       </c>
       <c r="C12" s="106" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D12" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E12" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="27" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="91" t="s">
         <v>172</v>
       </c>
       <c r="B13" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C13" s="180" t="s">
-        <v>425</v>
+      <c r="C13" s="177" t="s">
+        <v>415</v>
       </c>
       <c r="D13" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E13" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="93" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B14" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C14" s="180" t="s">
-        <v>426</v>
+      <c r="C14" s="177" t="s">
+        <v>416</v>
       </c>
       <c r="D14" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E14" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="91" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="91" t="s">
         <v>141</v>
       </c>
-      <c r="C15" s="182" t="s">
-        <v>431</v>
+      <c r="C15" s="179" t="s">
+        <v>421</v>
       </c>
       <c r="D15" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E15" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="91" t="s">
         <v>174</v>
       </c>
       <c r="B16" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C16" s="180" t="s">
-        <v>427</v>
+      <c r="C16" s="177" t="s">
+        <v>417</v>
       </c>
       <c r="D16" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E16" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="91" t="s">
         <v>175</v>
       </c>
       <c r="B17" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C17" s="180" t="s">
-        <v>428</v>
+      <c r="C17" s="177" t="s">
+        <v>418</v>
       </c>
       <c r="D17" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E17" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="206" t="s">
+      <c r="A18" s="212" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="206"/>
-[...2 lines deleted...]
-      <c r="E18" s="206"/>
+      <c r="B18" s="212"/>
+      <c r="C18" s="212"/>
+      <c r="D18" s="212"/>
+      <c r="E18" s="212"/>
       <c r="F18" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="91" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="91" t="s">
         <v>141</v>
       </c>
-      <c r="C19" s="162" t="s">
-        <v>410</v>
+      <c r="C19" s="159" t="s">
+        <v>400</v>
       </c>
       <c r="D19" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E19" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="91" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C20" s="107" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D20" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E20" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="F21" s="40" t="s">
         <v>160</v>
       </c>
     </row>
@@ -7265,146 +4782,146 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="16" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84C4DCFD-6932-4C95-BC61-C91BD800DB46}">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="24" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="212" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="213"/>
+      <c r="A1" s="218" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="218"/>
+      <c r="C1" s="218"/>
+      <c r="D1" s="218"/>
+      <c r="E1" s="219"/>
       <c r="F1" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="209"/>
+      <c r="A3" s="213" t="s">
+        <v>272</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="215"/>
       <c r="F3" s="64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="206" t="s">
+      <c r="A5" s="212" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="206"/>
-[...1 lines deleted...]
-      <c r="D5" s="206"/>
+      <c r="B5" s="212"/>
+      <c r="C5" s="212"/>
+      <c r="D5" s="212"/>
       <c r="E5" s="80"/>
       <c r="F5" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="25" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="91" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="91" t="s">
         <v>135</v>
       </c>
       <c r="C6" s="123" t="s">
         <v>184</v>
       </c>
       <c r="D6" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="96" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B7" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C7" s="141" t="s">
-        <v>371</v>
+      <c r="C7" s="139" t="s">
+        <v>366</v>
       </c>
       <c r="D7" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E7" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>111</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>111</v>
       </c>
       <c r="C8" s="36" t="s">
         <v>111</v>
       </c>
       <c r="D8" s="36" t="s">
         <v>111</v>
       </c>
       <c r="E8" s="36" t="s">
@@ -7427,290 +4944,290 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="17" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{758BA4DD-0855-43AF-98B5-F35FACB482DD}">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="63" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>407</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="215"/>
+      <c r="A3" s="213" t="s">
+        <v>341</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="221"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="216" t="s">
+      <c r="A5" s="222" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="216"/>
-[...2 lines deleted...]
-      <c r="E5" s="216"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="87" t="s">
         <v>197</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C6" s="89" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D6" s="88" t="s">
         <v>148</v>
       </c>
       <c r="E6" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="87" t="s">
         <v>198</v>
       </c>
       <c r="B7" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C7" s="89" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D7" s="88" t="s">
         <v>148</v>
       </c>
       <c r="E7" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="214" t="s">
+      <c r="A8" s="220" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="214"/>
-[...2 lines deleted...]
-      <c r="E8" s="214"/>
+      <c r="B8" s="220"/>
+      <c r="C8" s="220"/>
+      <c r="D8" s="220"/>
+      <c r="E8" s="220"/>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="96" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="106" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E9" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="93" t="s">
         <v>169</v>
       </c>
       <c r="B10" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C10" s="181" t="s">
-        <v>429</v>
+      <c r="C10" s="178" t="s">
+        <v>419</v>
       </c>
       <c r="D10" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E10" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="91" t="s">
         <v>170</v>
       </c>
       <c r="B11" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C11" s="181" t="s">
-        <v>430</v>
+      <c r="C11" s="178" t="s">
+        <v>420</v>
       </c>
       <c r="D11" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E11" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="214" t="s">
+      <c r="A12" s="220" t="s">
         <v>199</v>
       </c>
-      <c r="B12" s="214"/>
-[...2 lines deleted...]
-      <c r="E12" s="214"/>
+      <c r="B12" s="220"/>
+      <c r="C12" s="220"/>
+      <c r="D12" s="220"/>
+      <c r="E12" s="220"/>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="87" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C13" s="89" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D13" s="88" t="s">
         <v>147</v>
       </c>
       <c r="E13" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="87" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C14" s="80" t="s">
         <v>163</v>
       </c>
       <c r="D14" s="88" t="s">
         <v>156</v>
       </c>
       <c r="E14" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="87" t="s">
         <v>193</v>
       </c>
       <c r="B15" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C15" s="89" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D15" s="88" t="s">
         <v>148</v>
       </c>
       <c r="E15" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D16" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E16" s="40" t="s">
@@ -7735,190 +5252,190 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="17" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6782A390-C38D-472A-A779-9569B7D79654}">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>407</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="215"/>
+      <c r="A3" s="213" t="s">
+        <v>217</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="221"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="216" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="216"/>
+      <c r="A5" s="222" t="s">
+        <v>297</v>
+      </c>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="87" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C6" s="89" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D6" s="88" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="214" t="s">
+      <c r="A7" s="220" t="s">
         <v>64</v>
       </c>
-      <c r="B7" s="214"/>
-[...2 lines deleted...]
-      <c r="E7" s="214"/>
+      <c r="B7" s="220"/>
+      <c r="C7" s="220"/>
+      <c r="D7" s="220"/>
+      <c r="E7" s="220"/>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="87" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C8" s="89" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="D8" s="95" t="s">
         <v>157</v>
       </c>
       <c r="E8" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="214" t="s">
+      <c r="A9" s="220" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="214"/>
-[...2 lines deleted...]
-      <c r="E9" s="214"/>
+      <c r="B9" s="220"/>
+      <c r="C9" s="220"/>
+      <c r="D9" s="220"/>
+      <c r="E9" s="220"/>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="87" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="87" t="s">
         <v>135</v>
       </c>
       <c r="C10" s="89" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D10" s="88" t="s">
         <v>148</v>
       </c>
       <c r="E10" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C11" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D11" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E11" s="40" t="s">
@@ -7943,229 +5460,229 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="18" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C712435-790A-495B-A6C5-812E1FF684C1}">
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>407</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="217"/>
+      <c r="A3" s="213" t="s">
+        <v>273</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="223"/>
       <c r="F3" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="216" t="s">
+      <c r="A5" s="222" t="s">
         <v>73</v>
       </c>
-      <c r="B5" s="216"/>
-[...2 lines deleted...]
-      <c r="E5" s="216"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
       <c r="F5" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="91" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="91" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="90" t="s">
         <v>107</v>
       </c>
       <c r="D6" s="92" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="83" t="s">
         <v>183</v>
       </c>
       <c r="F6" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="60" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="214" t="s">
+      <c r="A7" s="220" t="s">
         <v>158</v>
       </c>
-      <c r="B7" s="214"/>
-[...1 lines deleted...]
-      <c r="D7" s="214"/>
+      <c r="B7" s="220"/>
+      <c r="C7" s="220"/>
+      <c r="D7" s="220"/>
       <c r="E7" s="36"/>
       <c r="F7" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="60" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="91" t="s">
         <v>72</v>
       </c>
       <c r="B8" s="91" t="s">
         <v>153</v>
       </c>
       <c r="C8" s="90" t="s">
         <v>103</v>
       </c>
       <c r="D8" s="92" t="s">
         <v>159</v>
       </c>
       <c r="E8" s="83" t="s">
         <v>183</v>
       </c>
       <c r="F8" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="60" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="214" t="s">
+      <c r="A9" s="220" t="s">
         <v>70</v>
       </c>
-      <c r="B9" s="214"/>
-[...2 lines deleted...]
-      <c r="E9" s="214"/>
+      <c r="B9" s="220"/>
+      <c r="C9" s="220"/>
+      <c r="D9" s="220"/>
+      <c r="E9" s="220"/>
       <c r="F9" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="87" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="87" t="s">
         <v>136</v>
       </c>
       <c r="C10" s="89" t="s">
-        <v>203</v>
+        <v>429</v>
       </c>
       <c r="D10" s="88" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="84" t="s">
         <v>183</v>
       </c>
       <c r="F10" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="87" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="87" t="s">
         <v>136</v>
       </c>
-      <c r="C11" s="145" t="s">
-        <v>372</v>
+      <c r="C11" s="143" t="s">
+        <v>367</v>
       </c>
       <c r="D11" s="88" t="s">
         <v>147</v>
       </c>
       <c r="E11" s="84" t="s">
         <v>183</v>
       </c>
       <c r="F11" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A12" s="214" t="s">
+      <c r="A12" s="220" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="214"/>
-[...2 lines deleted...]
-      <c r="E12" s="214"/>
+      <c r="B12" s="220"/>
+      <c r="C12" s="220"/>
+      <c r="D12" s="220"/>
+      <c r="E12" s="220"/>
       <c r="F12" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="87" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="87" t="s">
         <v>153</v>
       </c>
       <c r="C13" s="94" t="s">
         <v>168</v>
       </c>
       <c r="D13" s="88" t="s">
         <v>147</v>
       </c>
       <c r="E13" s="84" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="81" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
@@ -8204,396 +5721,396 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="19" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8E267CA-912E-4C6C-91A3-F70BFA03ABBA}">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="215"/>
+      <c r="A3" s="213" t="s">
+        <v>274</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="221"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="108" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="109" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="110" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="109" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="111" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="208" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="208"/>
+      <c r="A5" s="214" t="s">
+        <v>298</v>
+      </c>
+      <c r="B5" s="214"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="214"/>
+      <c r="E5" s="214"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="91" t="s">
         <v>81</v>
       </c>
       <c r="B6" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C6" s="137" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="138" t="s">
+      <c r="C6" s="184" t="s">
+        <v>250</v>
+      </c>
+      <c r="D6" s="136" t="s">
         <v>148</v>
       </c>
-      <c r="E6" s="139" t="s">
-        <v>298</v>
+      <c r="E6" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="96" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B7" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C7" s="149" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="138" t="s">
+      <c r="C7" s="147" t="s">
+        <v>373</v>
+      </c>
+      <c r="D7" s="136" t="s">
         <v>150</v>
       </c>
-      <c r="E7" s="139" t="s">
-        <v>298</v>
+      <c r="E7" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="96" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B8" s="91" t="s">
         <v>141</v>
       </c>
-      <c r="C8" s="137" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="138" t="s">
+      <c r="C8" s="135" t="s">
+        <v>265</v>
+      </c>
+      <c r="D8" s="136" t="s">
         <v>150</v>
       </c>
-      <c r="E8" s="139" t="s">
-        <v>298</v>
+      <c r="E8" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="91" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C9" s="137" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="138" t="s">
+      <c r="C9" s="135" t="s">
+        <v>249</v>
+      </c>
+      <c r="D9" s="136" t="s">
         <v>150</v>
       </c>
-      <c r="E9" s="139" t="s">
-        <v>298</v>
+      <c r="E9" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="91" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C10" s="137" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="138" t="s">
+      <c r="C10" s="135" t="s">
+        <v>327</v>
+      </c>
+      <c r="D10" s="136" t="s">
         <v>150</v>
       </c>
-      <c r="E10" s="140" t="s">
-        <v>229</v>
+      <c r="E10" s="138" t="s">
+        <v>227</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="206" t="s">
+      <c r="A11" s="212" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="206"/>
-[...2 lines deleted...]
-      <c r="E11" s="206"/>
+      <c r="B11" s="212"/>
+      <c r="C11" s="212"/>
+      <c r="D11" s="212"/>
+      <c r="E11" s="212"/>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="96" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B12" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C12" s="137" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="138" t="s">
+      <c r="C12" s="188" t="s">
+        <v>438</v>
+      </c>
+      <c r="D12" s="136" t="s">
         <v>150</v>
       </c>
-      <c r="E12" s="139" t="s">
-        <v>298</v>
+      <c r="E12" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="32.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="91" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C13" s="185" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="138" t="s">
+      <c r="C13" s="182" t="s">
+        <v>426</v>
+      </c>
+      <c r="D13" s="136" t="s">
         <v>147</v>
       </c>
-      <c r="E13" s="140" t="s">
-        <v>229</v>
+      <c r="E13" s="138" t="s">
+        <v>227</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="91" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C14" s="185" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="138" t="s">
+      <c r="C14" s="182" t="s">
+        <v>425</v>
+      </c>
+      <c r="D14" s="136" t="s">
         <v>147</v>
       </c>
-      <c r="E14" s="139" t="s">
-        <v>298</v>
+      <c r="E14" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="91" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C15" s="185" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="138" t="s">
+      <c r="C15" s="182" t="s">
+        <v>427</v>
+      </c>
+      <c r="D15" s="136" t="s">
         <v>147</v>
       </c>
-      <c r="E15" s="139" t="s">
-        <v>298</v>
+      <c r="E15" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="91" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="91" t="s">
         <v>154</v>
       </c>
-      <c r="C16" s="163" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="138" t="s">
+      <c r="C16" s="160" t="s">
+        <v>401</v>
+      </c>
+      <c r="D16" s="136" t="s">
         <v>147</v>
       </c>
-      <c r="E16" s="140" t="s">
-        <v>229</v>
+      <c r="E16" s="138" t="s">
+        <v>227</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="91" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C17" s="182" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="138" t="s">
+      <c r="C17" s="179" t="s">
+        <v>422</v>
+      </c>
+      <c r="D17" s="136" t="s">
         <v>147</v>
       </c>
-      <c r="E17" s="139" t="s">
-        <v>298</v>
+      <c r="E17" s="137" t="s">
+        <v>296</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="206" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="206"/>
+      <c r="A18" s="212" t="s">
+        <v>246</v>
+      </c>
+      <c r="B18" s="212"/>
+      <c r="C18" s="212"/>
+      <c r="D18" s="212"/>
+      <c r="E18" s="212"/>
       <c r="F18" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="91" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="91" t="s">
         <v>136</v>
       </c>
       <c r="C19" s="107" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D19" s="112" t="s">
         <v>150</v>
       </c>
       <c r="E19" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="91" t="s">
         <v>167</v>
       </c>
       <c r="B20" s="91" t="s">
         <v>136</v>
       </c>
       <c r="C20" s="107" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="D20" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E20" s="113" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="40" t="s">
         <v>111</v>
       </c>
       <c r="F21" s="40" t="s">
         <v>160</v>
       </c>
     </row>
@@ -8612,125 +6129,125 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="19" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{860C511C-E0DC-4EC3-ABFC-427C6970F9C5}">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>407</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="217"/>
+      <c r="A3" s="213" t="s">
+        <v>275</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="223"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="218" t="s">
+      <c r="A5" s="224" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="218"/>
-[...1 lines deleted...]
-      <c r="D5" s="218"/>
+      <c r="B5" s="224"/>
+      <c r="C5" s="224"/>
+      <c r="D5" s="224"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>94</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="C6" s="146" t="s">
-        <v>373</v>
+      <c r="C6" s="144" t="s">
+        <v>368</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>148</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D7" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E7" s="40" t="s">
@@ -8753,250 +6270,250 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="21" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113F60D1-9B45-426F-83FB-5EB53ED1FBBF}">
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="24" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="24" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="24" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="24" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="24" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="217"/>
+      <c r="A3" s="213" t="s">
+        <v>276</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="223"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="216" t="s">
+      <c r="A5" s="222" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="216"/>
-[...2 lines deleted...]
-      <c r="E5" s="216"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="91" t="s">
         <v>87</v>
       </c>
       <c r="B6" s="91" t="s">
         <v>154</v>
       </c>
       <c r="C6" s="107" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D6" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="91" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="91" t="s">
         <v>154</v>
       </c>
       <c r="C7" s="107" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D7" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E7" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="206" t="s">
+      <c r="A8" s="212" t="s">
         <v>85</v>
       </c>
-      <c r="B8" s="206"/>
-[...2 lines deleted...]
-      <c r="E8" s="206"/>
+      <c r="B8" s="212"/>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="96" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C9" s="154" t="s">
-        <v>383</v>
+      <c r="C9" s="152" t="s">
+        <v>377</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E9" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="91" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C10" s="154" t="s">
-        <v>384</v>
+      <c r="C10" s="187" t="s">
+        <v>433</v>
       </c>
       <c r="D10" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="91" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="91" t="s">
         <v>136</v>
       </c>
       <c r="C11" s="107" t="s">
         <v>98</v>
       </c>
       <c r="D11" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E11" s="113" t="s">
         <v>183</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="206" t="s">
+      <c r="A12" s="212" t="s">
         <v>97</v>
       </c>
-      <c r="B12" s="206"/>
-[...2 lines deleted...]
-      <c r="E12" s="206"/>
+      <c r="B12" s="212"/>
+      <c r="C12" s="212"/>
+      <c r="D12" s="212"/>
+      <c r="E12" s="212"/>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="96" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B13" s="91" t="s">
         <v>136</v>
       </c>
-      <c r="C13" s="153" t="s">
-        <v>342</v>
+      <c r="C13" s="151" t="s">
+        <v>340</v>
       </c>
       <c r="D13" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E13" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>111</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>111</v>
       </c>
       <c r="E14" s="36" t="s">
@@ -9018,369 +6535,369 @@
   <hyperlinks>
     <hyperlink ref="A1:D1" location="Inhalt!A1" tooltip="zurück" display="Zurück zum Inhalt" xr:uid="{B8279273-4C17-4A57-9A74-1C6A6137BB9B}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="21" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54A71CCE-7DA9-49C7-8093-A4E4301469C7}">
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="80.140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="28" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="188"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
       <c r="C1" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="219" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="219"/>
+      <c r="A2" s="225" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="225"/>
       <c r="C2" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="11" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="58" t="s">
         <v>162</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>161</v>
       </c>
       <c r="C3" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="124" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C4" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="148" t="s">
-        <v>382</v>
+      <c r="A5" s="192" t="s">
+        <v>441</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C5" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="179" t="s">
-        <v>424</v>
+      <c r="A6" s="176" t="s">
+        <v>414</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C6" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="135" t="s">
-        <v>365</v>
+      <c r="A7" s="134" t="s">
+        <v>362</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="160" t="s">
-        <v>408</v>
+      <c r="A8" s="157" t="s">
+        <v>398</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C8" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="183" t="s">
-        <v>433</v>
+      <c r="A9" s="180" t="s">
+        <v>423</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>89</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="134" t="s">
-        <v>364</v>
+      <c r="A10" s="133" t="s">
+        <v>361</v>
       </c>
       <c r="B10" s="125" t="s">
         <v>89</v>
       </c>
       <c r="C10" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="220" t="s">
+      <c r="A11" s="226" t="s">
         <v>171</v>
       </c>
-      <c r="B11" s="220"/>
+      <c r="B11" s="226"/>
       <c r="C11" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="221" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="221"/>
+      <c r="A12" s="227" t="s">
+        <v>299</v>
+      </c>
+      <c r="B12" s="227"/>
       <c r="C12" s="57" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="57" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>111</v>
       </c>
       <c r="C13" s="57" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1:B1" location="Inhalt!A1" tooltip="zurück" display="Zurück zum Inhalt" xr:uid="{0350622B-4FA6-41B3-B0B2-1BDC682DFD10}"/>
     <hyperlink ref="A12" r:id="rId1" display="https://www.statistik.niedersachsen.de/startseite/veroffentlichungen/sonstige_veroffentlichungen/verzeichnisse/verzeichnisse-fur-niedersachsen-87729.html" xr:uid="{BF7605F9-6CC4-4397-BBF5-35AE9F17DEEA}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{185D8974-4BDE-44DD-B085-8B7768A5B8A5}">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="4" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="98.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="4" style="3" customWidth="1"/>
     <col min="3" max="16384" width="4" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="77" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B1" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="16" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="97" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="130" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="156" t="s">
-        <v>405</v>
+      <c r="A4" s="153" t="s">
+        <v>395</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="51" x14ac:dyDescent="0.2">
-      <c r="A5" s="156" t="s">
-        <v>403</v>
+      <c r="A5" s="153" t="s">
+        <v>393</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="156" t="s">
-        <v>402</v>
+      <c r="A6" s="153" t="s">
+        <v>392</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="158" t="s">
-        <v>401</v>
+      <c r="A7" s="155" t="s">
+        <v>391</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="130" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="156" t="s">
-        <v>394</v>
+      <c r="A9" s="153" t="s">
+        <v>384</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="156" t="s">
-        <v>393</v>
+      <c r="A10" s="153" t="s">
+        <v>383</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="159" t="s">
-        <v>407</v>
+      <c r="A11" s="156" t="s">
+        <v>397</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="130" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="156" t="s">
-        <v>406</v>
+      <c r="A13" s="153" t="s">
+        <v>396</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="157" t="s">
-        <v>395</v>
+      <c r="A14" s="154" t="s">
+        <v>385</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="130" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="156" t="s">
-        <v>397</v>
+      <c r="A18" s="153" t="s">
+        <v>387</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="70" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="157" t="s">
-        <v>392</v>
+      <c r="A19" s="154" t="s">
+        <v>382</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="156" t="s">
-        <v>400</v>
+      <c r="A20" s="153" t="s">
+        <v>390</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" tooltip="zurück" display="Zurück zum Inhalt" xr:uid="{F8DDBFE6-DB57-4DF2-BD73-0DE7040E868F}"/>
     <hyperlink ref="A7" r:id="rId1" xr:uid="{9F9D3F63-35DA-48EE-A4DC-6F2387805787}"/>
     <hyperlink ref="A16" r:id="rId2" xr:uid="{9E23424B-3AE1-4A95-870B-EF403AAF04A2}"/>
     <hyperlink ref="A17" r:id="rId3" xr:uid="{7FD3CD5A-D78C-404C-8C01-86C119B93F6A}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236215" right="0.59055118110236215" top="0.59055118110236215" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
@@ -9566,306 +7083,306 @@
       <c r="A21" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="71" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A24" s="72" t="s">
-        <v>224</v>
+        <v>440</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:2" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="71" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="127.5" x14ac:dyDescent="0.2">
       <c r="A26" s="78" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="186" t="s">
-        <v>439</v>
+      <c r="A27" s="185" t="s">
+        <v>431</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:2" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="73" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B28" s="35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:2" s="13" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="22" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A24" r:id="rId1" display="https://www.statistik.niedersachsen.de/startseite/" xr:uid="{7988EA88-D903-4033-8F13-4FDA5322FC0A}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236215" right="0.59055118110236215" top="0.59055118110236215" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="79.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="4.28515625" style="26" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="68" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B1" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="101" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="B2" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="79" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B3" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="102" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B4" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="61" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="79" t="s">
         <v>91</v>
       </c>
       <c r="B5" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="60" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="80" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B6" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="60" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="103" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B7" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="79" t="s">
         <v>187</v>
       </c>
       <c r="B8" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="80" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B9" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="103" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B10" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="79" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="80" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B12" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="103" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B13" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="79" t="s">
         <v>188</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="100" t="s">
         <v>189</v>
       </c>
       <c r="B15" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="79" t="s">
         <v>190</v>
       </c>
       <c r="B16" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="102" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B17" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="79" t="s">
         <v>191</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="100" t="s">
         <v>192</v>
       </c>
       <c r="B19" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="79" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B20" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="62" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="62" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B22" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="62" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B23" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="62" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="81" t="s">
         <v>111</v>
       </c>
       <c r="B25" s="81" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A5:B5" r:id="rId1" display="https://www.statistikportal.de/de/ugrdl" xr:uid="{30CEE631-9218-423F-ABF0-162838249E51}"/>
     <hyperlink ref="A8:B8" r:id="rId2" display="https://www.statistikportal.de/de/vgrdl" xr:uid="{CA7EFEB1-70CB-4FF2-8A1C-59B993C119C7}"/>
     <hyperlink ref="A11:B11" r:id="rId3" display="https://www.statistikportal.de/de/etr" xr:uid="{7843F507-472B-4082-80F2-8A6C8201E1F8}"/>
     <hyperlink ref="A1" location="Inhalt!A1" display="Zurück zum Inhalt" xr:uid="{39E97AC0-307D-49EC-8524-358404C0A552}"/>
     <hyperlink ref="A7" r:id="rId4" xr:uid="{DC0CDF88-09D4-43E4-995F-F087F067E4F1}"/>
     <hyperlink ref="A10" r:id="rId5" xr:uid="{26E58474-B41B-4C0E-922E-A4A0C4726746}"/>
     <hyperlink ref="A13" r:id="rId6" xr:uid="{44270DA3-FA1B-4933-867A-3242812489D6}"/>
     <hyperlink ref="A19" r:id="rId7" xr:uid="{3E51F45B-7745-40D5-AB63-3639B4DD7F88}"/>
     <hyperlink ref="A15" r:id="rId8" xr:uid="{0B7FC290-D47D-4775-9339-5354A9786941}"/>
     <hyperlink ref="A17" r:id="rId9" xr:uid="{DE2B00D7-FF15-4900-852D-8D0110D198D5}"/>
@@ -9873,773 +7390,773 @@
     <hyperlink ref="A21" r:id="rId11" xr:uid="{3D4FB09A-A28F-49D4-8432-EF06848272AB}"/>
     <hyperlink ref="A22" r:id="rId12" xr:uid="{6915C13E-6854-4DA2-B73A-7DE130809CB5}"/>
     <hyperlink ref="A23" r:id="rId13" xr:uid="{317B38BC-2A2D-47CE-9801-368A37FBD7AF}"/>
     <hyperlink ref="A24" r:id="rId14" xr:uid="{FCFDCD75-C7A1-4E72-8C26-FDB5872E9CD3}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="21" orientation="portrait" r:id="rId15"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDD01E82-7088-41C8-AEE8-67E30EC09280}">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="96.28515625" style="28" customWidth="1"/>
     <col min="2" max="16384" width="11.42578125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="66" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B1" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="B2" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="29" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A3" s="98" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="29" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="98" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="29" customFormat="1" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="98" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="29" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="98" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="29" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="148" t="s">
-        <v>375</v>
+      <c r="A7" s="146" t="s">
+        <v>370</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="29" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="98" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="29" customFormat="1" ht="102" x14ac:dyDescent="0.2">
       <c r="A9" s="99" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="29" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="98" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="29" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="98" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="148" t="s">
-        <v>376</v>
+      <c r="A12" s="146" t="s">
+        <v>371</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="148" t="s">
-        <v>377</v>
+      <c r="A13" s="146" t="s">
+        <v>372</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="98" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="98" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="98" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="98" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="98" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="98" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="98" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="98" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="100" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="98" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" tooltip="zurück" display="Zurück zum Inhalt" xr:uid="{C3087A00-3836-47A5-9CB8-D9A9E8FA79A8}"/>
     <hyperlink ref="A22" r:id="rId1" xr:uid="{456A5656-8066-4B32-A842-ABD7603AA529}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="14" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle3"/>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="89.5703125" style="11" customWidth="1"/>
     <col min="2" max="2" width="4.7109375" style="14" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="170" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="164" t="s">
+      <c r="A2" s="161" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="164" t="s">
+      <c r="A3" s="161" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="174" t="s">
+      <c r="A4" s="171" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="164" t="s">
-        <v>290</v>
+      <c r="A5" s="161" t="s">
+        <v>288</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="164" t="s">
+      <c r="A6" s="161" t="s">
+        <v>213</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="161" t="s">
         <v>214</v>
       </c>
-      <c r="B6" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="164" t="s">
+      <c r="B7" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="161" t="s">
         <v>215</v>
       </c>
-      <c r="B7" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="164" t="s">
+      <c r="B8" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="161" t="s">
+        <v>270</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="161" t="s">
+        <v>272</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="161" t="s">
         <v>216</v>
       </c>
-      <c r="B8" s="39" t="s">
-[...20 lines deleted...]
-      <c r="A11" s="164" t="s">
+      <c r="B11" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="161" t="s">
         <v>217</v>
       </c>
-      <c r="B11" s="39" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B12" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="164" t="s">
+      <c r="A13" s="161" t="s">
+        <v>273</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="161" t="s">
+        <v>289</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="161" t="s">
         <v>275</v>
       </c>
-      <c r="B13" s="39" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="B15" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="164" t="s">
-        <v>278</v>
+      <c r="A16" s="161" t="s">
+        <v>276</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="175" t="s">
+      <c r="A17" s="172" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="175" t="s">
+      <c r="A18" s="172" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="175" t="s">
+      <c r="A19" s="172" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="175" t="s">
+      <c r="A20" s="172" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="176" t="s">
+      <c r="A21" s="173" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" location="'2. Zusammenfassende Vö'!Druckbereich" tooltip="2. Zusammenfassende Veröffentlichungen" display="2. Zusammenfassende Veröffentlichungen" xr:uid="{339F1DA4-E647-4B99-8C44-FC7D96C82B2F}"/>
     <hyperlink ref="A2" location="'1. Erläuterungen'!Druckbereich" tooltip="1. Erläuterungen" display="1. Erläuterungen" xr:uid="{7750AF8B-835E-4DFD-9E95-10D90C1300FD}"/>
     <hyperlink ref="A5" location="'3. A'!A1" tooltip="A Bevölkerung, Gesundheitswesen, Gebietsstand, Erwerbstätigkeit" display="   A Bevölkerung, Gesundheitswesen, Gebietsstand, Erwerbstätigkeit" xr:uid="{C3B94ED5-6608-4B59-9CF0-C55BAE9ED9F3}"/>
     <hyperlink ref="A6" location="'3. B'!A1" tooltip="  B Bildung, Rechtspflege, Wahlen" display="   B Bildung, Rechtspflege, Wahlen" xr:uid="{F41A785E-CC7D-4536-B55D-70033BAE3749}"/>
     <hyperlink ref="A7" location="'3. C'!A1" tooltip="  C Landwirtschaft, Forstwirtschaft und Fischerei" display="  C Landwirtschaft, Forstwirtschaft und Fischerei" xr:uid="{B1CE259D-60BC-4C8B-9CFA-D29E67D276FC}"/>
     <hyperlink ref="A8" location="'3. D'!A1" tooltip="Gewerbeanzeigen, Unternehmen und Arbeitsstätten, Insolvenzen" display="  D Gewerbeanzeigen, Unternehmen und Arbeitsstätten, Insolvenzen" xr:uid="{E8A517A7-1858-4CD9-83E0-E5CD6F756B73}"/>
     <hyperlink ref="A9" location="'3. E'!A1" tooltip="E Produzierendes Gewerbe, Handwerk" display="  E Produzierendes Gewerbe, Handwerk" xr:uid="{EE17D842-1023-45D2-A75A-2EE9A1A02F7D}"/>
     <hyperlink ref="A10" location="'3. F'!A1" tooltip="  F Wohnungswesen, Bautätigkeit" display="  F Wohnungswesen, Bautätigkeit" xr:uid="{219B0D19-38C8-405F-A696-E3F46AA01A3F}"/>
     <hyperlink ref="A11" location="'3. G'!A1" tooltip="G Handel, Tourismus, Gastgewerbe" display="  G Handel, Tourismus, Gastgewerbe" xr:uid="{B0519491-97F6-4519-B676-CF2A4F081BA1}"/>
     <hyperlink ref="A12" location="'3. H'!A1" tooltip="H Verkehr" display="  H Verkehr" xr:uid="{3E79A0B1-C4C2-4E80-BF72-2156DAE0792F}"/>
     <hyperlink ref="A13" location="'3. K'!A1" display="  K Sozialleistungen" xr:uid="{AAEE001C-2A24-46F5-803D-07C736685E6A}"/>
     <hyperlink ref="A14" location="'3. L'!A1" tooltip="L Öffentliche Finanzen, Personal, Steuern" display="  L Öffentliche Finanzen, Personal, Steuern" xr:uid="{6AEAE33E-536C-4713-A9D3-78EB63E7D7DB}"/>
     <hyperlink ref="A17" location="'4. Verzeichnisse'!A1" tooltip="4. Verzeichnisse" display="4. Verzeichnisse" xr:uid="{A408D6F5-FF6F-437A-939E-FD085F0D6DBA}"/>
     <hyperlink ref="A15" location="'3. O'!A1" tooltip="O Finanzen und Vermögen privater Haushalte" display=" O Finanzen und Vermögen privater Haushalte" xr:uid="{98213ECD-5F4B-4CFE-B173-C65FC39A37E9}"/>
     <hyperlink ref="A16" location="'3. Q'!A1" tooltip="Q Umwelt" display=" Q Umwelt" xr:uid="{D38A7806-9353-4742-8271-EDCA812A6402}"/>
     <hyperlink ref="A18" location="'5. Datenbank'!A1" tooltip="5. Internet-Datenbank, Sonderaufbereitungen und Standardtabellen" display="5. Internet-Datenbank, Sonderaufbereitungen und Standardtabellen" xr:uid="{B7AB2271-BD34-401F-9132-2139CBB7F9F9}"/>
     <hyperlink ref="A20" location="'7. AGB'!A1" tooltip="7. Allgemeine Geschäftsbedingungen" display="7. Allgemeine Geschäftsbedingungen" xr:uid="{78E6DD2E-DC5A-4F65-9832-720D68F9BE1C}"/>
     <hyperlink ref="A19" location="'6. Weitere Info'!A1" tooltip="6. Weitere Informationsangebote" display="6. Weitere Informationsangebote" xr:uid="{C7818987-6F48-41A2-A422-65DFCE65F289}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236215" right="0.59055118110236215" top="0.59055118110236215" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D400FB05-27AB-402E-8738-C778B51EDCB8}">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="109.28515625" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="69" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="16" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>132</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="16" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="127" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="126" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B4" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="6" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="46" t="s">
         <v>201</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="46" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B6" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="128" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="46" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="128" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="6" customFormat="1" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="129" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="128" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B11" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="11" customFormat="1" ht="151.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="126" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B12" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="11" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="130" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="143.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="126" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B14" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="130" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="126" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B16" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="130" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="192" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="126" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A1" location="Inhalt!A1" tooltip="zurück" display="Zurück zum Inhalt" xr:uid="{708EB47D-5A9D-45CA-9424-0496360AF613}"/>
     <hyperlink ref="A5" r:id="rId1" display="http://statistikportal.bwl.doi-de.net/de/veroeffentlichungen" xr:uid="{98B1FA62-D993-41E0-8B13-64DE8B80EE0A}"/>
     <hyperlink ref="A6" r:id="rId2" display="http://www.destatis.de/GPStatistik" xr:uid="{D59428E5-FF1E-49D0-8911-3805D770CD9D}"/>
     <hyperlink ref="A8" r:id="rId3" display="https://www.statistik.niedersachsen.de/startseite/presse_service/newsletter/newsletterabonnement-veroeffentlichungen-130506.html" xr:uid="{8B6E48F7-AF30-4AA9-AFDD-E0EB0C05329A}"/>
     <hyperlink ref="A12" r:id="rId4" display="https://www.statistik.niedersachsen.de/startseite/themen/themenbereiche-bevoelkerung-staat-wirtschaft-147210.html" xr:uid="{F1715A1E-71E2-4AC9-8BCD-CB8F7247E4FE}"/>
     <hyperlink ref="A10" r:id="rId5" display="https://www.statistik.niedersachsen.de/startseite/presse_service/neuerscheinungen-239395.html" xr:uid="{E370C19C-06DF-4423-8231-DDCB448D908C}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69FA02C3-E070-4021-886E-DBA1584F6BEF}">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="43" customWidth="1"/>
     <col min="2" max="2" width="69.42578125" style="43" customWidth="1"/>
     <col min="3" max="4" width="9" style="43" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="56"/>
     <col min="6" max="16384" width="11.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="195"/>
       <c r="E1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="48" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="190" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="191"/>
+      <c r="A2" s="196" t="s">
+        <v>402</v>
+      </c>
+      <c r="B2" s="196"/>
+      <c r="C2" s="196"/>
+      <c r="D2" s="197"/>
       <c r="E2" s="131" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>134</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>138</v>
       </c>
       <c r="D3" s="52" t="s">
         <v>177</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="53" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="118" t="s">
         <v>137</v>
       </c>
       <c r="B4" s="105" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C4" s="119" t="s">
         <v>148</v>
       </c>
       <c r="D4" s="120" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E4" s="55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="53" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="118" t="s">
         <v>141</v>
       </c>
       <c r="B5" s="105" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C5" s="119" t="s">
         <v>148</v>
       </c>
       <c r="D5" s="120" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E5" s="55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:5" s="53" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="B6" s="150" t="s">
-        <v>379</v>
+      <c r="B6" s="148" t="s">
+        <v>374</v>
       </c>
       <c r="C6" s="114" t="s">
         <v>148</v>
       </c>
       <c r="D6" s="113" t="s">
         <v>178</v>
       </c>
       <c r="E6" s="55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:5" s="53" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="B7" s="151" t="s">
-        <v>380</v>
+      <c r="B7" s="149" t="s">
+        <v>375</v>
       </c>
       <c r="C7" s="114" t="s">
         <v>148</v>
       </c>
       <c r="D7" s="113" t="s">
         <v>178</v>
       </c>
       <c r="E7" s="55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="192" t="s">
+      <c r="A8" s="198" t="s">
         <v>133</v>
       </c>
-      <c r="B8" s="192"/>
-[...1 lines deleted...]
-      <c r="D8" s="192"/>
+      <c r="B8" s="198"/>
+      <c r="C8" s="198"/>
+      <c r="D8" s="198"/>
       <c r="E8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:5" s="56" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C9" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D9" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
@@ -10651,538 +8168,538 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="10" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBC2BBCA-73A8-4D38-994E-3EDDEFA18815}">
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="5" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="194" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="200" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="19" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="196"/>
+      <c r="A2" s="201" t="s">
+        <v>403</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="202"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="197" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="198"/>
+      <c r="A3" s="203" t="s">
+        <v>245</v>
+      </c>
+      <c r="B3" s="203"/>
+      <c r="C3" s="203"/>
+      <c r="D3" s="203"/>
+      <c r="E3" s="204"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="17" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="108" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="109" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="110" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="109" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="111" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="200" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="200"/>
+      <c r="A5" s="206" t="s">
+        <v>258</v>
+      </c>
+      <c r="B5" s="206"/>
+      <c r="C5" s="206"/>
+      <c r="D5" s="206"/>
+      <c r="E5" s="206"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="82" t="s">
         <v>165</v>
       </c>
       <c r="B6" s="85" t="s">
         <v>135</v>
       </c>
-      <c r="C6" s="142" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="140" t="s">
+      <c r="C6" s="140" t="s">
+        <v>230</v>
+      </c>
+      <c r="D6" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E6" s="139" t="s">
+      <c r="E6" s="137" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="34" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="86" t="s">
         <v>164</v>
       </c>
       <c r="B7" s="82" t="s">
         <v>141</v>
       </c>
-      <c r="C7" s="152" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="140" t="s">
+      <c r="C7" s="150" t="s">
+        <v>378</v>
+      </c>
+      <c r="D7" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E7" s="139" t="s">
+      <c r="E7" s="137" t="s">
         <v>180</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="31" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="82" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="82" t="s">
         <v>142</v>
       </c>
-      <c r="C8" s="143" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="140" t="s">
+      <c r="C8" s="141" t="s">
+        <v>259</v>
+      </c>
+      <c r="D8" s="138" t="s">
         <v>150</v>
       </c>
-      <c r="E8" s="139" t="s">
+      <c r="E8" s="137" t="s">
         <v>180</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="31" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="82" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C9" s="143" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="140" t="s">
+      <c r="C9" s="141" t="s">
+        <v>329</v>
+      </c>
+      <c r="D9" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E9" s="139" t="s">
+      <c r="E9" s="137" t="s">
         <v>180</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="31" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="85" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="82" t="s">
         <v>137</v>
       </c>
-      <c r="C10" s="142" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="140" t="s">
+      <c r="C10" s="140" t="s">
+        <v>260</v>
+      </c>
+      <c r="D10" s="138" t="s">
         <v>148</v>
       </c>
-      <c r="E10" s="139" t="s">
-        <v>229</v>
+      <c r="E10" s="137" t="s">
+        <v>227</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="31" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="193"/>
+      <c r="A11" s="199" t="s">
+        <v>236</v>
+      </c>
+      <c r="B11" s="199"/>
+      <c r="C11" s="199"/>
+      <c r="D11" s="199"/>
+      <c r="E11" s="199"/>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" s="31" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="82" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C12" s="144" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="140" t="s">
+      <c r="C12" s="142" t="s">
+        <v>363</v>
+      </c>
+      <c r="D12" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E12" s="139" t="s">
+      <c r="E12" s="137" t="s">
         <v>180</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="21" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="82" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C13" s="142" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="140" t="s">
+      <c r="C13" s="140" t="s">
+        <v>364</v>
+      </c>
+      <c r="D13" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E13" s="139" t="s">
+      <c r="E13" s="137" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="34" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="199" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="199"/>
+      <c r="A14" s="205" t="s">
+        <v>292</v>
+      </c>
+      <c r="B14" s="205"/>
+      <c r="C14" s="205"/>
+      <c r="D14" s="205"/>
+      <c r="E14" s="205"/>
       <c r="F14" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="82" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C15" s="143" t="s">
+      <c r="C15" s="141" t="s">
         <v>105</v>
       </c>
-      <c r="D15" s="140" t="s">
+      <c r="D15" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E15" s="139" t="s">
+      <c r="E15" s="137" t="s">
         <v>183</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C16" s="143" t="s">
+      <c r="C16" s="141" t="s">
         <v>173</v>
       </c>
-      <c r="D16" s="140" t="s">
+      <c r="D16" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E16" s="139" t="s">
+      <c r="E16" s="137" t="s">
         <v>183</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="193"/>
+      <c r="A17" s="199" t="s">
+        <v>293</v>
+      </c>
+      <c r="B17" s="199"/>
+      <c r="C17" s="199"/>
+      <c r="D17" s="199"/>
+      <c r="E17" s="199"/>
       <c r="F17" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="82" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C18" s="143" t="s">
+      <c r="C18" s="141" t="s">
         <v>96</v>
       </c>
-      <c r="D18" s="140" t="s">
+      <c r="D18" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E18" s="139" t="s">
+      <c r="E18" s="137" t="s">
         <v>183</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="193"/>
+      <c r="A19" s="199" t="s">
+        <v>235</v>
+      </c>
+      <c r="B19" s="199"/>
+      <c r="C19" s="199"/>
+      <c r="D19" s="199"/>
+      <c r="E19" s="199"/>
       <c r="F19" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="82" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C20" s="143" t="s">
+      <c r="C20" s="141" t="s">
         <v>100</v>
       </c>
-      <c r="D20" s="140" t="s">
+      <c r="D20" s="138" t="s">
         <v>147</v>
       </c>
-      <c r="E20" s="139" t="s">
+      <c r="E20" s="137" t="s">
         <v>183</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="82" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C21" s="143" t="s">
+      <c r="C21" s="141" t="s">
         <v>101</v>
       </c>
-      <c r="D21" s="140" t="s">
+      <c r="D21" s="138" t="s">
         <v>148</v>
       </c>
-      <c r="E21" s="139" t="s">
+      <c r="E21" s="137" t="s">
         <v>183</v>
       </c>
       <c r="F21" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="82" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C22" s="115" t="s">
         <v>143</v>
       </c>
       <c r="D22" s="114" t="s">
         <v>148</v>
       </c>
       <c r="E22" s="113" t="s">
         <v>183</v>
       </c>
       <c r="F22" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="82" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="116" t="s">
         <v>102</v>
       </c>
       <c r="D23" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E23" s="113" t="s">
         <v>183</v>
       </c>
       <c r="F23" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="86" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B24" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="115" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D24" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E24" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F24" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="193"/>
+      <c r="A25" s="199" t="s">
+        <v>261</v>
+      </c>
+      <c r="B25" s="199"/>
+      <c r="C25" s="199"/>
+      <c r="D25" s="199"/>
+      <c r="E25" s="199"/>
       <c r="F25" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="82" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B26" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="117" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D26" s="114" t="s">
         <v>150</v>
       </c>
       <c r="E26" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F26" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="193"/>
+      <c r="A27" s="199" t="s">
+        <v>263</v>
+      </c>
+      <c r="B27" s="199"/>
+      <c r="C27" s="199"/>
+      <c r="D27" s="199"/>
+      <c r="E27" s="199"/>
       <c r="F27" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C28" s="147" t="s">
-        <v>388</v>
+      <c r="C28" s="145" t="s">
+        <v>379</v>
       </c>
       <c r="D28" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E28" s="113" t="s">
         <v>183</v>
       </c>
       <c r="F28" s="55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="82" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="82" t="s">
         <v>141</v>
       </c>
-      <c r="C29" s="147" t="s">
-        <v>389</v>
+      <c r="C29" s="189" t="s">
+        <v>436</v>
       </c>
       <c r="D29" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E29" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F29" s="55" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="36" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="36" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="36" t="s">
@@ -11214,254 +8731,254 @@
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="23" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3656629-8EC3-4B4A-9A2D-93945A19478B}">
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="31" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
+      <c r="F1" s="56" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" s="20" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="201" t="s">
+        <v>404</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="202"/>
+      <c r="F2" s="56" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="207" t="s">
         <v>213</v>
       </c>
-      <c r="B1" s="188"/>
-[...26 lines deleted...]
-      <c r="E3" s="198"/>
+      <c r="B3" s="207"/>
+      <c r="C3" s="207"/>
+      <c r="D3" s="207"/>
+      <c r="E3" s="204"/>
       <c r="F3" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="108" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="109" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="110" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="109" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="111" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="193" t="s">
+      <c r="A5" s="199" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="193"/>
-[...1 lines deleted...]
-      <c r="D5" s="193"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="199"/>
       <c r="E5" s="104"/>
       <c r="F5" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="116" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="D6" s="114" t="s">
         <v>148</v>
       </c>
       <c r="E6" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="193" t="s">
+      <c r="A7" s="199" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="193"/>
-[...1 lines deleted...]
-      <c r="D7" s="193"/>
+      <c r="B7" s="199"/>
+      <c r="C7" s="199"/>
+      <c r="D7" s="199"/>
       <c r="E7" s="104"/>
       <c r="F7" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="86" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B8" s="82" t="s">
         <v>145</v>
       </c>
       <c r="C8" s="115" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D8" s="113" t="s">
         <v>151</v>
       </c>
       <c r="E8" s="114" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F8" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="193" t="s">
+      <c r="A9" s="199" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="193"/>
-[...1 lines deleted...]
-      <c r="D9" s="193"/>
+      <c r="B9" s="199"/>
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
       <c r="E9" s="104"/>
       <c r="F9" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="21" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="82" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="82" t="s">
         <v>146</v>
       </c>
       <c r="C10" s="117" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="D10" s="114" t="s">
         <v>150</v>
       </c>
       <c r="E10" s="114" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F10" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="193" t="s">
+      <c r="A11" s="199" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="193"/>
-[...1 lines deleted...]
-      <c r="D11" s="193"/>
+      <c r="B11" s="199"/>
+      <c r="C11" s="199"/>
+      <c r="D11" s="199"/>
       <c r="E11" s="104"/>
       <c r="F11" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="82" t="s">
         <v>104</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>146</v>
       </c>
       <c r="C12" s="115" t="s">
         <v>152</v>
       </c>
       <c r="D12" s="114" t="s">
         <v>150</v>
       </c>
       <c r="E12" s="114" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F12" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="193" t="s">
+      <c r="A13" s="199" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="193"/>
-[...1 lines deleted...]
-      <c r="D13" s="193"/>
+      <c r="B13" s="199"/>
+      <c r="C13" s="199"/>
+      <c r="D13" s="199"/>
       <c r="E13" s="104"/>
       <c r="F13" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="86" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B14" s="82" t="s">
         <v>146</v>
       </c>
       <c r="C14" s="115" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="D14" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E14" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F14" s="56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C15" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D15" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E15" s="40" t="s">
@@ -11488,546 +9005,546 @@
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="12" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91A1CAF6-3D60-48D7-8D13-8F1D92F48989}">
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="5" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>405</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="18" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="197" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="205"/>
+      <c r="A3" s="203" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="203"/>
+      <c r="C3" s="203"/>
+      <c r="D3" s="203"/>
+      <c r="E3" s="211"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="200" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="200"/>
+      <c r="A5" s="206" t="s">
+        <v>302</v>
+      </c>
+      <c r="B5" s="206"/>
+      <c r="C5" s="206"/>
+      <c r="D5" s="206"/>
+      <c r="E5" s="206"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="86" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B6" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C6" s="177" t="s">
-        <v>422</v>
+      <c r="C6" s="174" t="s">
+        <v>412</v>
       </c>
       <c r="D6" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E6" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="31" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="86" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B7" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C7" s="115" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="D7" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E7" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="193"/>
+      <c r="A8" s="199" t="s">
+        <v>225</v>
+      </c>
+      <c r="B8" s="199"/>
+      <c r="C8" s="199"/>
+      <c r="D8" s="199"/>
+      <c r="E8" s="199"/>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="21" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="82" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C9" s="184" t="s">
-        <v>434</v>
+      <c r="C9" s="181" t="s">
+        <v>424</v>
       </c>
       <c r="D9" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E9" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="21" customFormat="1" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="82" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C10" s="161" t="s">
-        <v>409</v>
+      <c r="C10" s="158" t="s">
+        <v>399</v>
       </c>
       <c r="D10" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E10" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="82" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="82" t="s">
         <v>145</v>
       </c>
-      <c r="C11" s="143" t="s">
-        <v>370</v>
+      <c r="C11" s="141" t="s">
+        <v>365</v>
       </c>
       <c r="D11" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E11" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="82" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>145</v>
       </c>
-      <c r="C12" s="147" t="s">
-        <v>374</v>
+      <c r="C12" s="145" t="s">
+        <v>369</v>
       </c>
       <c r="D12" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E12" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="33.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="82" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="82" t="s">
         <v>146</v>
       </c>
       <c r="C13" s="116" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D13" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E13" s="114" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="193" t="s">
+      <c r="A14" s="199" t="s">
         <v>166</v>
       </c>
-      <c r="B14" s="193"/>
-[...2 lines deleted...]
-      <c r="E14" s="193"/>
+      <c r="B14" s="199"/>
+      <c r="C14" s="199"/>
+      <c r="D14" s="199"/>
+      <c r="E14" s="199"/>
       <c r="F14" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="86" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B15" s="82" t="s">
         <v>135</v>
       </c>
       <c r="C15" s="121" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="D15" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E15" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="82" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="82" t="s">
         <v>142</v>
       </c>
-      <c r="C16" s="222" t="s">
-        <v>440</v>
+      <c r="C16" s="183" t="s">
+        <v>428</v>
       </c>
       <c r="D16" s="114" t="s">
         <v>150</v>
       </c>
       <c r="E16" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:6" s="31" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="193"/>
+      <c r="A17" s="199" t="s">
+        <v>226</v>
+      </c>
+      <c r="B17" s="199"/>
+      <c r="C17" s="199"/>
+      <c r="D17" s="199"/>
+      <c r="E17" s="199"/>
       <c r="F17" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="82" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C18" s="132" t="s">
-        <v>362</v>
+      <c r="C18" s="191" t="s">
+        <v>439</v>
       </c>
       <c r="D18" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E18" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F18" s="76" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:6" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="193" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="202"/>
+      <c r="A19" s="199" t="s">
+        <v>337</v>
+      </c>
+      <c r="B19" s="208"/>
+      <c r="C19" s="208"/>
+      <c r="D19" s="208"/>
+      <c r="E19" s="208"/>
       <c r="F19" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="82" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C20" s="115" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D20" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E20" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:6" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="82" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C21" s="116" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D21" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E21" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F21" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="82" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C22" s="116" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D22" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E22" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F22" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="2" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="82" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C23" s="115" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D23" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E23" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F23" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="82" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B24" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C24" s="115" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D24" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E24" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F24" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:6" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="82" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C25" s="115" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D25" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E25" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F25" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="82" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C26" s="116" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D26" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E26" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F26" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:6" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="82" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="82" t="s">
         <v>154</v>
       </c>
       <c r="C27" s="116" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D27" s="114" t="s">
         <v>149</v>
       </c>
       <c r="E27" s="114" t="s">
         <v>182</v>
       </c>
       <c r="F27" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="193" t="s">
+      <c r="A28" s="199" t="s">
         <v>194</v>
       </c>
-      <c r="B28" s="193"/>
-[...2 lines deleted...]
-      <c r="E28" s="203"/>
+      <c r="B28" s="199"/>
+      <c r="C28" s="199"/>
+      <c r="D28" s="199"/>
+      <c r="E28" s="209"/>
       <c r="F28" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="82" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C29" s="115" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D29" s="114" t="s">
         <v>150</v>
       </c>
       <c r="E29" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F29" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="34" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="82" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C30" s="117" t="s">
         <v>196</v>
       </c>
       <c r="D30" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E30" s="113" t="s">
@@ -12043,171 +9560,171 @@
       </c>
       <c r="B31" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C31" s="117" t="s">
         <v>202</v>
       </c>
       <c r="D31" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E31" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F31" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:6" s="37" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="82" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C32" s="117" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D32" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E32" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F32" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="37" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="82" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C33" s="117" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D33" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E33" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F33" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="38" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A34" s="82" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C34" s="117" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D34" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E34" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F34" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:6" s="38" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="82" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C35" s="117" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D35" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E35" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F35" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A36" s="82" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C36" s="117" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D36" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E36" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F36" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:6" s="31" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="82" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C37" s="117" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D37" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F37" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="82" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="82" t="s">
         <v>195</v>
       </c>
       <c r="C38" s="117" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D38" s="114" t="s">
         <v>147</v>
       </c>
       <c r="E38" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F38" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="36" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="36" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="36" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="36" t="s">
         <v>111</v>
       </c>
       <c r="E39" s="36" t="s">
@@ -12238,250 +9755,250 @@
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54DDF5D8-0F0C-451B-BFAE-2C85534AC715}">
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="66.7109375" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="26" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="26" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="188" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="189"/>
+      <c r="A1" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="195"/>
       <c r="F1" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="204"/>
+      <c r="A2" s="201" t="s">
+        <v>406</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="210"/>
       <c r="F2" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="207" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="205"/>
+      <c r="A3" s="213" t="s">
+        <v>215</v>
+      </c>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="211"/>
       <c r="F3" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="49" t="s">
         <v>139</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>140</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>134</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>138</v>
       </c>
       <c r="E4" s="52" t="s">
         <v>179</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="65" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="208" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="208"/>
+      <c r="A5" s="214" t="s">
+        <v>231</v>
+      </c>
+      <c r="B5" s="214"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="214"/>
+      <c r="E5" s="214"/>
       <c r="F5" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="65" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="91" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="106" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D6" s="112" t="s">
         <v>150</v>
       </c>
       <c r="E6" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="65" customFormat="1" ht="58.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="91" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="82" t="s">
         <v>136</v>
       </c>
       <c r="C7" s="106" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D7" s="122" t="s">
         <v>150</v>
       </c>
       <c r="E7" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="65" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="206" t="s">
+      <c r="A8" s="212" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="206"/>
-[...2 lines deleted...]
-      <c r="E8" s="206"/>
+      <c r="B8" s="212"/>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
       <c r="F8" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="65" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="91" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C9" s="133" t="s">
-        <v>363</v>
+      <c r="C9" s="132" t="s">
+        <v>360</v>
       </c>
       <c r="D9" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E9" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="65" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="91" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="91" t="s">
         <v>135</v>
       </c>
       <c r="C10" s="106" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D10" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E10" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="65" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="206" t="s">
+      <c r="A11" s="212" t="s">
         <v>44</v>
       </c>
-      <c r="B11" s="206"/>
-[...2 lines deleted...]
-      <c r="E11" s="206"/>
+      <c r="B11" s="212"/>
+      <c r="C11" s="212"/>
+      <c r="D11" s="212"/>
+      <c r="E11" s="212"/>
       <c r="F11" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="91" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>136</v>
       </c>
-      <c r="C12" s="155" t="s">
-        <v>386</v>
+      <c r="C12" s="190" t="s">
+        <v>437</v>
       </c>
       <c r="D12" s="112" t="s">
         <v>147</v>
       </c>
       <c r="E12" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="91" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="91" t="s">
         <v>135</v>
       </c>
       <c r="C13" s="106" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D13" s="112" t="s">
         <v>148</v>
       </c>
       <c r="E13" s="113" t="s">
         <v>180</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>111</v>
       </c>
       <c r="D14" s="40" t="s">
         <v>111</v>
       </c>
       <c r="E14" s="40" t="s">
@@ -12494,107 +10011,76 @@
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A8:E8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A1:D1" location="Inhalt!A1" tooltip="zurück" display="Zurück zum Inhalt" xr:uid="{55EDF808-2D27-486F-8AC1-05B820350C7B}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.98425196850393704" header="0.31496062992125984" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" firstPageNumber="15" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" scaleWithDoc="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="46" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Titel</vt:lpstr>
       <vt:lpstr>Impressum</vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
       <vt:lpstr>1. Erläuterungen</vt:lpstr>
       <vt:lpstr>2. Zusammenfassende Vö</vt:lpstr>
       <vt:lpstr>3. A</vt:lpstr>
       <vt:lpstr>3. B</vt:lpstr>
       <vt:lpstr>3. C</vt:lpstr>
       <vt:lpstr>3. D</vt:lpstr>
       <vt:lpstr>3. E</vt:lpstr>
       <vt:lpstr>3. F</vt:lpstr>
       <vt:lpstr>3. G</vt:lpstr>
       <vt:lpstr>3. H</vt:lpstr>
       <vt:lpstr>3. K</vt:lpstr>
       <vt:lpstr>3. L</vt:lpstr>
       <vt:lpstr>3. O</vt:lpstr>
       <vt:lpstr>3. Q</vt:lpstr>
       <vt:lpstr>4. Verzeichnisse</vt:lpstr>
       <vt:lpstr>5. Datenbank</vt:lpstr>
       <vt:lpstr>6. Weitere Info</vt:lpstr>
       <vt:lpstr>7. AGB</vt:lpstr>
-      <vt:lpstr>'1. Erläuterungen'!Druckbereich</vt:lpstr>
-[...23 lines deleted...]
-      <vt:lpstr>'1. Erläuterungen'!OLE_LINK2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>