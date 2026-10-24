--- v0 (2026-06-27)
+++ v1 (2026-10-24)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez35_Preise\VÖ_Internet_Statistikportal\Bauleistungspreise\2026\Q1-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez35_Preise\VÖ_Internet_Statistikportal\Bauleistungspreise\2026\Q3-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04C3B748-24A4-492E-AF73-005132D0DAC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01334B81-72F7-454E-9811-FB819127A346}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{62B79C27-570E-48E7-AFDB-B811D57A6164}"/>
   </bookViews>
   <sheets>
     <sheet name="Preisindizes und VÄ ab 2021" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Preisindizes und VÄ ab 2021'!$A$1:$S$43</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Preisindizes und VÄ ab 2021'!$A:$A,'Preisindizes und VÄ ab 2021'!$43:$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Preisindizes und VÄ ab 2021'!$A$1:$S$45</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Preisindizes und VÄ ab 2021'!$A:$A,'Preisindizes und VÄ ab 2021'!$45:$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="45">
   <si>
     <t>Februar</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Wohngebäude
 Index
 Punkte</t>
   </si>
   <si>
     <t>Gewerbliche
 Betriebsgebäude
 Index
 Punkte</t>
   </si>
   <si>
     <t>Straßenbau
@@ -111,214 +111,197 @@
   </si>
   <si>
     <t>Instandhaltung von
 Wohngebäuden
 ohne Schönheitsreparaturen
 Index
 Punkte</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Wohngebäude</t>
   </si>
   <si>
     <t>Bürogebäude</t>
   </si>
   <si>
     <t>Gewerbliche
 Betriebsgebäude</t>
   </si>
   <si>
     <t>Straßenbau</t>
   </si>
   <si>
-    <t>Wohngebäude
-[...96 lines deleted...]
-  <si>
     <t>Index</t>
   </si>
   <si>
     <t>Veränderung gegenüber</t>
   </si>
   <si>
     <t>In Prozent</t>
   </si>
   <si>
     <t>Schönheitsreparaturen in einer Wohnung</t>
   </si>
   <si>
     <t>Instandhaltung von Wohngebäuden ohne Schönheitsreparaturen</t>
-  </si>
-[...1 lines deleted...]
-    <t>VQ</t>
   </si>
   <si>
     <t>Jahr
 ---
 Monat</t>
   </si>
   <si>
     <t>Preisindizes und Veränderungsraten für ausgewählte Bauwerke in Niedersachsen ab 2021 bis zum aktuellen Rand (Basisjahr 2021 = 100)</t>
-  </si>
-[...6 lines deleted...]
-VQ = Vorquartal</t>
   </si>
   <si>
     <t>Zeichenerklärung:
 x = Keine sinnvolle Aussage möglich.</t>
   </si>
   <si>
     <t>Nächste Zeilen: Zeichenerklärung und Definition verwendeter Abkürzungen.</t>
   </si>
   <si>
     <t>Der Tabellenkopf für Vorlesehilfen befindet sich in Zeile 7.</t>
   </si>
   <si>
     <t>Jahr beziehungsweise Monat</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>© Landesamt für Statistik Niedersachsen (LSN), Hannover 2026.</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Vervielfältigung und Verbreitung, auch auszugsweise, mit Quellenangabe erwünscht.
 Quelle: Statistik der Bauleistungspreise, LSN</t>
     </r>
+  </si>
+  <si>
+    <t>VBM</t>
+  </si>
+  <si>
+    <t>VJ/BMVJ</t>
+  </si>
+  <si>
+    <t>VJ = Vorjahr
+BMVJ = Berichtsmonat im vorhergehenden Jahr
+VBM = Vorhergehender Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Schönheitsreparaturen
+in einer Wohnung
+Veränderung
+gegenüber
+vorhergehenden Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Instandhaltung von
+Wohngebäuden
+ohne Schönheitsreparaturen
+Veränderung
+gegenüber vorhergehenden Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Straßenbau
+Veränderung
+gegenüber vorhergehenden Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Gewerbliche
+Betriebsgebäude
+Veränderung
+gegenüber vorhergehenden Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Bürogebäude
+Veränderung
+gegenüber vorhergehenden Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Wohngebäude
+Veränderung
+gegenüber vorhergehenden Berichtsmonat</t>
+  </si>
+  <si>
+    <t>Wohngebäude
+Veränderung
+gegenüber
+Vorjahr bzw.
+Berichtsmonat im vohergehenden Jahr</t>
+  </si>
+  <si>
+    <t>Bürogebäude
+Veränderung
+gegenüber
+Vorjahr bzw.
+Berichtsmonat im vohergehenden Jahr</t>
+  </si>
+  <si>
+    <t>Gewerbliche
+Betriebsgebäude
+Veränderung
+gegenüber
+Vorjahr bzw.
+Berichtsmonat im vohergehenden Jahr</t>
+  </si>
+  <si>
+    <t>Straßenbau
+Veränderung
+gegenüber
+Vorjahr bzw.
+Berichtsmonat im vohergehenden Jahr</t>
+  </si>
+  <si>
+    <t>Instandhaltung von
+Wohngebäuden
+ohne Schönheitsreparaturen
+Veränderung
+gegenüber
+Vorjahr bzw.
+Berichtsmonat im vohergehenden Jahr</t>
+  </si>
+  <si>
+    <t>Schönheitsreparaturen
+in einer Wohnung
+Veränderung
+gegenüber
+Vorjahr bzw.
+Berichtsmonat im vohergehenden Jahr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="\+#,##0.0;\-#,##0.0;\ 0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0\ _€;\-#,##0.0\ _€"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NDSFrutiger 45 Light"/>
     </font>
@@ -542,210 +525,210 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...38 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard_Tabelle1" xfId="1" xr:uid="{60DF2155-D0DC-43CD-9008-20EE94BA7B6E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -807,51 +790,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -949,2366 +932,2492 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81CD9557-55A1-4ABB-B8DD-BB2A1ACEE463}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T44"/>
+  <dimension ref="A1:T46"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A17" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="19" width="9.125" style="1" customWidth="1"/>
     <col min="20" max="20" width="0.625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="45"/>
+      <c r="A1" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
       <c r="T1" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:20" s="4" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="46" t="s">
-[...19 lines deleted...]
-      <c r="S2" s="46"/>
+      <c r="A2" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
       <c r="T2" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:20" s="7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="32" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="37" t="s">
+      <c r="A3" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="37"/>
-[...1 lines deleted...]
-      <c r="E3" s="36" t="s">
+      <c r="C3" s="35"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="F3" s="37"/>
-[...1 lines deleted...]
-      <c r="H3" s="36" t="s">
+      <c r="F3" s="35"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="37"/>
-[...1 lines deleted...]
-      <c r="K3" s="36" t="s">
+      <c r="I3" s="35"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="L3" s="37"/>
-[...10 lines deleted...]
-      <c r="S3" s="37"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="36"/>
+      <c r="N3" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="O3" s="35"/>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
       <c r="T3" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="33"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="36"/>
+      <c r="H4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="36"/>
+      <c r="K4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="M4" s="36"/>
+      <c r="N4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="R4" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="S4" s="35"/>
+      <c r="T4" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="45"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="E5" s="40"/>
+      <c r="F5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="41"/>
-      <c r="E4" s="38" t="s">
+      <c r="G5" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="H5" s="40"/>
+      <c r="I5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="G4" s="41"/>
-      <c r="H4" s="38" t="s">
+      <c r="J5" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="K5" s="40"/>
+      <c r="L5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="41"/>
-      <c r="K4" s="38" t="s">
+      <c r="M5" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="L4" s="36" t="s">
+      <c r="N5" s="40"/>
+      <c r="O5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="M4" s="41"/>
-      <c r="N4" s="38" t="s">
+      <c r="P5" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="Q5" s="40"/>
+      <c r="R5" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="P4" s="41"/>
-      <c r="Q4" s="38" t="s">
+      <c r="S5" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="R4" s="36" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="T5" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:20" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="34"/>
-[...29 lines deleted...]
-      <c r="S6" s="37"/>
+      <c r="A6" s="46"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="36"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="36"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="36"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="36"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="S6" s="35"/>
       <c r="T6" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="11" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D7" s="10" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="10" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G7" s="10" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="10" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="J7" s="10" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="K7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="10" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="M7" s="10" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="N7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="O7" s="10" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="P7" s="10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="R7" s="10" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="S7" s="10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="T7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A8" s="18">
+      <c r="A8" s="17">
         <v>2021</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="18">
         <v>100</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="19">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D8" s="21" t="s">
+      <c r="D8" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="21">
         <v>100</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="19">
         <v>10</v>
       </c>
-      <c r="G8" s="21" t="s">
+      <c r="G8" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="21">
         <v>100</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>10.1</v>
       </c>
-      <c r="J8" s="21" t="s">
+      <c r="J8" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K8" s="22">
+      <c r="K8" s="21">
         <v>100</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>4.7</v>
       </c>
-      <c r="M8" s="21" t="s">
+      <c r="M8" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="N8" s="22">
+      <c r="N8" s="21">
         <v>100</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="19">
         <v>10.9</v>
       </c>
-      <c r="P8" s="21" t="s">
+      <c r="P8" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="21">
         <v>100</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="19">
         <v>3.8</v>
       </c>
-      <c r="S8" s="21" t="s">
+      <c r="S8" s="20" t="s">
         <v>13</v>
       </c>
       <c r="T8" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="18">
+      <c r="A9" s="17">
         <v>2022</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="18">
         <v>117.3</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="22">
         <v>17.3</v>
       </c>
-      <c r="D9" s="21" t="s">
+      <c r="D9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="18">
         <v>118.1</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="22">
         <v>18.100000000000001</v>
       </c>
-      <c r="G9" s="21" t="s">
+      <c r="G9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="18">
         <v>118.5</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="22">
         <v>18.5</v>
       </c>
-      <c r="J9" s="21" t="s">
+      <c r="J9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="19">
+      <c r="K9" s="18">
         <v>118.8</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="22">
         <v>18.8</v>
       </c>
-      <c r="M9" s="21" t="s">
+      <c r="M9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="18">
         <v>116.1</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="22">
         <v>16.100000000000001</v>
       </c>
-      <c r="P9" s="21" t="s">
+      <c r="P9" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="18">
         <v>109.2</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="22">
         <v>9.1999999999999993</v>
       </c>
-      <c r="S9" s="21" t="s">
+      <c r="S9" s="20" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A10" s="18">
+      <c r="A10" s="17">
         <v>2023</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="18">
         <v>127.1</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="22">
         <v>8.4</v>
       </c>
-      <c r="D10" s="21" t="s">
+      <c r="D10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="18">
         <v>127.8</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="22">
         <v>8.1999999999999993</v>
       </c>
-      <c r="G10" s="21" t="s">
+      <c r="G10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="18">
         <v>128</v>
       </c>
-      <c r="I10" s="23">
-[...2 lines deleted...]
-      <c r="J10" s="21" t="s">
+      <c r="I10" s="22">
+        <v>8</v>
+      </c>
+      <c r="J10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="18">
         <v>131.19999999999999</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="22">
         <v>10.4</v>
       </c>
-      <c r="M10" s="21" t="s">
+      <c r="M10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="18">
         <v>126.9</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="22">
         <v>9.3000000000000007</v>
       </c>
-      <c r="P10" s="21" t="s">
+      <c r="P10" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="18">
         <v>116.4</v>
       </c>
-      <c r="R10" s="23">
+      <c r="R10" s="22">
         <v>6.6</v>
       </c>
-      <c r="S10" s="21" t="s">
+      <c r="S10" s="20" t="s">
         <v>13</v>
       </c>
       <c r="T10" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="24">
+      <c r="A11" s="23">
         <v>2024</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="24">
         <v>130.5</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="25">
         <v>2.7</v>
       </c>
-      <c r="D11" s="21" t="s">
+      <c r="D11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="24">
         <v>131.4</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="25">
         <v>2.8</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="24">
         <v>131.5</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="25">
         <v>2.7</v>
       </c>
-      <c r="J11" s="21" t="s">
+      <c r="J11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="24">
         <v>134.30000000000001</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="25">
         <v>2.4</v>
       </c>
-      <c r="M11" s="21" t="s">
+      <c r="M11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N11" s="24">
         <v>131.80000000000001</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="25">
         <v>3.9</v>
       </c>
-      <c r="P11" s="21" t="s">
+      <c r="P11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="Q11" s="25">
+      <c r="Q11" s="24">
         <v>121</v>
       </c>
-      <c r="R11" s="26">
+      <c r="R11" s="25">
         <v>4</v>
       </c>
-      <c r="S11" s="21" t="s">
+      <c r="S11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:20" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="24">
+      <c r="A12" s="23">
         <v>2025</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>134.69999999999999</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="25">
         <v>3.2</v>
       </c>
-      <c r="D12" s="21" t="s">
+      <c r="D12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="24">
         <v>135.80000000000001</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="25">
         <v>3.3</v>
       </c>
-      <c r="G12" s="21" t="s">
+      <c r="G12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="24">
         <v>135.5</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I12" s="25">
         <v>3</v>
       </c>
-      <c r="J12" s="21" t="s">
+      <c r="J12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="K12" s="25">
+      <c r="K12" s="24">
         <v>141.69999999999999</v>
       </c>
-      <c r="L12" s="26">
+      <c r="L12" s="25">
         <v>5.5</v>
       </c>
-      <c r="M12" s="21" t="s">
+      <c r="M12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="N12" s="25">
+      <c r="N12" s="24">
         <v>136.30000000000001</v>
       </c>
-      <c r="O12" s="26">
+      <c r="O12" s="25">
         <v>3.4</v>
       </c>
-      <c r="P12" s="21" t="s">
+      <c r="P12" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="Q12" s="25">
+      <c r="Q12" s="24">
         <v>124.3</v>
       </c>
-      <c r="R12" s="26">
+      <c r="R12" s="25">
         <v>2.7</v>
       </c>
-      <c r="S12" s="21" t="s">
+      <c r="S12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="T12" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:20" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="35">
+      <c r="A13" s="32">
         <v>2021</v>
       </c>
-      <c r="B13" s="35"/>
-[...16 lines deleted...]
-      <c r="S13" s="35"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="32"/>
+      <c r="O13" s="32"/>
+      <c r="P13" s="32"/>
+      <c r="Q13" s="32"/>
+      <c r="R13" s="32"/>
+      <c r="S13" s="32"/>
       <c r="T13" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="27">
         <v>94.7</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>3.2</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>4.5</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="28">
         <v>94.4</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="20">
         <v>3.1</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="20">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="28">
         <v>94.4</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="20">
         <v>3.2</v>
       </c>
-      <c r="J14" s="21">
+      <c r="J14" s="20">
         <v>4.7</v>
       </c>
-      <c r="K14" s="29">
+      <c r="K14" s="28">
         <v>96.7</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L14" s="20">
         <v>0</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M14" s="20">
         <v>2.9</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="28">
         <v>94</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="20">
         <v>3.8</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="20">
         <v>4.4000000000000004</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="Q14" s="28">
         <v>98.3</v>
       </c>
-      <c r="R14" s="21">
+      <c r="R14" s="20">
         <v>1</v>
       </c>
-      <c r="S14" s="21">
+      <c r="S14" s="20">
         <v>2.8</v>
       </c>
       <c r="T14" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="27">
         <v>98.8</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>7.5</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>4.3</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="28">
         <v>98.4</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>7.3</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>4.2</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="28">
         <v>98.3</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="20">
         <v>7.3</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="20">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K15" s="28">
         <v>99.1</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="20">
         <v>2.5</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="20">
         <v>2.5</v>
       </c>
-      <c r="N15" s="29">
+      <c r="N15" s="28">
         <v>99.2</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="20">
         <v>9</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="20">
         <v>5.5</v>
       </c>
-      <c r="Q15" s="29">
+      <c r="Q15" s="28">
         <v>99.2</v>
       </c>
-      <c r="R15" s="21">
+      <c r="R15" s="20">
         <v>2.2999999999999998</v>
       </c>
-      <c r="S15" s="30">
+      <c r="S15" s="29">
         <v>0.9</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="27">
         <v>101.9</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="20">
         <v>13.2</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="20">
         <v>3.1</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="28">
         <v>102.1</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="20">
         <v>13.6</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="20">
         <v>3.8</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="28">
         <v>102.1</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>13.7</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="20">
         <v>3.9</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="28">
         <v>100.7</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="20">
         <v>6.6</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="20">
         <v>1.6</v>
       </c>
-      <c r="N16" s="29">
+      <c r="N16" s="28">
         <v>101.9</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="20">
         <v>14.1</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="20">
         <v>2.7</v>
       </c>
-      <c r="Q16" s="29">
+      <c r="Q16" s="28">
         <v>100.5</v>
       </c>
-      <c r="R16" s="21">
+      <c r="R16" s="20">
         <v>5.6</v>
       </c>
-      <c r="S16" s="30">
+      <c r="S16" s="29">
         <v>1.3</v>
       </c>
       <c r="T16" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="27">
         <v>104.6</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="20">
         <v>15.5</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="20">
         <v>2.6</v>
       </c>
-      <c r="E17" s="29">
+      <c r="E17" s="28">
         <v>105.1</v>
       </c>
-      <c r="F17" s="21">
+      <c r="F17" s="20">
         <v>16.3</v>
       </c>
-      <c r="G17" s="21">
+      <c r="G17" s="20">
         <v>2.9</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="28">
         <v>105.3</v>
       </c>
-      <c r="I17" s="21">
+      <c r="I17" s="20">
         <v>16.7</v>
       </c>
-      <c r="J17" s="21">
+      <c r="J17" s="20">
         <v>3.1</v>
       </c>
-      <c r="K17" s="29">
+      <c r="K17" s="28">
         <v>103.5</v>
       </c>
-      <c r="L17" s="21">
+      <c r="L17" s="20">
         <v>10.1</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="20">
         <v>2.8</v>
       </c>
-      <c r="N17" s="29">
+      <c r="N17" s="28">
         <v>104.9</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="20">
         <v>16.600000000000001</v>
       </c>
-      <c r="P17" s="21">
+      <c r="P17" s="20">
         <v>2.9</v>
       </c>
-      <c r="Q17" s="29">
+      <c r="Q17" s="28">
         <v>102</v>
       </c>
-      <c r="R17" s="21">
+      <c r="R17" s="20">
         <v>6.7</v>
       </c>
-      <c r="S17" s="30">
+      <c r="S17" s="29">
         <v>1.5</v>
       </c>
       <c r="T17" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:20" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="35">
+      <c r="A18" s="32">
         <v>2022</v>
       </c>
-      <c r="B18" s="35"/>
-[...16 lines deleted...]
-      <c r="S18" s="35"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
+      <c r="N18" s="32"/>
+      <c r="O18" s="32"/>
+      <c r="P18" s="32"/>
+      <c r="Q18" s="32"/>
+      <c r="R18" s="32"/>
+      <c r="S18" s="32"/>
       <c r="T18" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="27">
         <v>109.6</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C19" s="29">
         <v>15.7</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="29">
         <v>4.8</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="27">
         <v>110.2</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="29">
         <v>16.7</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="29">
         <v>4.9000000000000004</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="27">
         <v>110.3</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="29">
         <v>16.8</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="29">
         <v>4.7</v>
       </c>
-      <c r="K19" s="28">
+      <c r="K19" s="27">
         <v>109.2</v>
       </c>
-      <c r="L19" s="30">
+      <c r="L19" s="29">
         <v>12.9</v>
       </c>
-      <c r="M19" s="30">
+      <c r="M19" s="29">
         <v>5.5</v>
       </c>
-      <c r="N19" s="28">
+      <c r="N19" s="27">
         <v>109.3</v>
       </c>
-      <c r="O19" s="30">
+      <c r="O19" s="29">
         <v>16.3</v>
       </c>
-      <c r="P19" s="30">
+      <c r="P19" s="29">
         <v>4.2</v>
       </c>
-      <c r="Q19" s="28">
+      <c r="Q19" s="27">
         <v>105.7</v>
       </c>
-      <c r="R19" s="30">
+      <c r="R19" s="29">
         <v>7.5</v>
       </c>
-      <c r="S19" s="30">
+      <c r="S19" s="29">
         <v>3.6</v>
       </c>
       <c r="T19" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="27">
         <v>117</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="29">
         <v>18.399999999999999</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="29">
         <v>6.8</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="27">
         <v>117.7</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="29">
         <v>19.600000000000001</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="29">
         <v>6.8</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="27">
         <v>118.3</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="29">
         <v>20.3</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="29">
         <v>7.3</v>
       </c>
-      <c r="K20" s="28">
+      <c r="K20" s="27">
         <v>117.8</v>
       </c>
-      <c r="L20" s="30">
+      <c r="L20" s="29">
         <v>18.899999999999999</v>
       </c>
-      <c r="M20" s="30">
+      <c r="M20" s="29">
         <v>7.9</v>
       </c>
-      <c r="N20" s="28">
+      <c r="N20" s="27">
         <v>114.6</v>
       </c>
-      <c r="O20" s="30">
+      <c r="O20" s="29">
         <v>15.5</v>
       </c>
-      <c r="P20" s="30">
+      <c r="P20" s="29">
         <v>4.8</v>
       </c>
-      <c r="Q20" s="28">
+      <c r="Q20" s="27">
         <v>107.7</v>
       </c>
-      <c r="R20" s="30">
+      <c r="R20" s="29">
         <v>8.6</v>
       </c>
-      <c r="S20" s="30">
+      <c r="S20" s="29">
         <v>1.9</v>
       </c>
       <c r="T20" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="27">
         <v>119.8</v>
       </c>
-      <c r="C21" s="30">
+      <c r="C21" s="29">
         <v>17.600000000000001</v>
       </c>
-      <c r="D21" s="30">
+      <c r="D21" s="29">
         <v>2.4</v>
       </c>
-      <c r="E21" s="28">
+      <c r="E21" s="27">
         <v>120.8</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="29">
         <v>18.3</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="29">
         <v>2.6</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="27">
         <v>121.1</v>
       </c>
-      <c r="I21" s="30">
+      <c r="I21" s="29">
         <v>18.600000000000001</v>
       </c>
-      <c r="J21" s="30">
+      <c r="J21" s="29">
         <v>2.4</v>
       </c>
-      <c r="K21" s="28">
+      <c r="K21" s="27">
         <v>122.6</v>
       </c>
-      <c r="L21" s="30">
+      <c r="L21" s="29">
         <v>21.7</v>
       </c>
-      <c r="M21" s="30">
+      <c r="M21" s="29">
         <v>4.0999999999999996</v>
       </c>
-      <c r="N21" s="28">
+      <c r="N21" s="27">
         <v>118.3</v>
       </c>
-      <c r="O21" s="30">
+      <c r="O21" s="29">
         <v>16.100000000000001</v>
       </c>
-      <c r="P21" s="30">
+      <c r="P21" s="29">
         <v>3.2</v>
       </c>
-      <c r="Q21" s="28">
+      <c r="Q21" s="27">
         <v>111</v>
       </c>
-      <c r="R21" s="30">
+      <c r="R21" s="29">
         <v>10.4</v>
       </c>
-      <c r="S21" s="30">
+      <c r="S21" s="29">
         <v>3.1</v>
       </c>
       <c r="T21" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="27" t="s">
+      <c r="A22" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="27">
         <v>122.9</v>
       </c>
-      <c r="C22" s="30">
+      <c r="C22" s="29">
         <v>17.5</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="29">
         <v>2.6</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="27">
         <v>123.8</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="29">
         <v>17.8</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="29">
         <v>2.5</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="27">
         <v>124.1</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="29">
         <v>17.899999999999999</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="29">
         <v>2.5</v>
       </c>
-      <c r="K22" s="28">
+      <c r="K22" s="27">
         <v>125.5</v>
       </c>
-      <c r="L22" s="30">
+      <c r="L22" s="29">
         <v>21.3</v>
       </c>
-      <c r="M22" s="30">
+      <c r="M22" s="29">
         <v>2.4</v>
       </c>
-      <c r="N22" s="28">
+      <c r="N22" s="27">
         <v>122</v>
       </c>
-      <c r="O22" s="30">
+      <c r="O22" s="29">
         <v>16.3</v>
       </c>
-      <c r="P22" s="30">
+      <c r="P22" s="29">
         <v>3.1</v>
       </c>
-      <c r="Q22" s="28">
+      <c r="Q22" s="27">
         <v>112.2</v>
       </c>
-      <c r="R22" s="30">
+      <c r="R22" s="29">
         <v>10</v>
       </c>
-      <c r="S22" s="30">
+      <c r="S22" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="T22" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:20" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="35">
+      <c r="A23" s="32">
         <v>2023</v>
       </c>
-      <c r="B23" s="35"/>
-[...16 lines deleted...]
-      <c r="S23" s="35"/>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="32"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="32"/>
+      <c r="N23" s="32"/>
+      <c r="O23" s="32"/>
+      <c r="P23" s="32"/>
+      <c r="Q23" s="32"/>
+      <c r="R23" s="32"/>
+      <c r="S23" s="32"/>
       <c r="T23" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="27">
         <v>126.2</v>
       </c>
-      <c r="C24" s="30">
+      <c r="C24" s="29">
         <v>15.1</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="29">
         <v>2.7</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="27">
         <v>126.8</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="29">
         <v>15.1</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G24" s="29">
         <v>2.4</v>
       </c>
-      <c r="H24" s="28">
+      <c r="H24" s="27">
         <v>127.4</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I24" s="29">
         <v>15.5</v>
       </c>
-      <c r="J24" s="30">
+      <c r="J24" s="29">
         <v>2.7</v>
       </c>
-      <c r="K24" s="28">
+      <c r="K24" s="27">
         <v>130.9</v>
       </c>
-      <c r="L24" s="30">
+      <c r="L24" s="29">
         <v>19.899999999999999</v>
       </c>
-      <c r="M24" s="30">
+      <c r="M24" s="29">
         <v>4.3</v>
       </c>
-      <c r="N24" s="28">
+      <c r="N24" s="27">
         <v>124.9</v>
       </c>
-      <c r="O24" s="30">
+      <c r="O24" s="29">
         <v>14.3</v>
       </c>
-      <c r="P24" s="30">
+      <c r="P24" s="29">
         <v>2.4</v>
       </c>
-      <c r="Q24" s="28">
+      <c r="Q24" s="27">
         <v>115.5</v>
       </c>
-      <c r="R24" s="30">
+      <c r="R24" s="29">
         <v>9.3000000000000007</v>
       </c>
-      <c r="S24" s="30">
+      <c r="S24" s="29">
         <v>2.9</v>
       </c>
       <c r="T24" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="27">
         <v>127.3</v>
       </c>
-      <c r="C25" s="30">
+      <c r="C25" s="29">
         <v>8.8000000000000007</v>
       </c>
-      <c r="D25" s="30">
+      <c r="D25" s="29">
         <v>0.9</v>
       </c>
-      <c r="E25" s="28">
+      <c r="E25" s="27">
         <v>127.8</v>
       </c>
-      <c r="F25" s="30">
+      <c r="F25" s="29">
         <v>8.6</v>
       </c>
-      <c r="G25" s="30">
+      <c r="G25" s="29">
         <v>0.8</v>
       </c>
-      <c r="H25" s="28">
+      <c r="H25" s="27">
         <v>127.9</v>
       </c>
-      <c r="I25" s="30">
+      <c r="I25" s="29">
         <v>8.1</v>
       </c>
-      <c r="J25" s="30">
+      <c r="J25" s="29">
         <v>0.4</v>
       </c>
-      <c r="K25" s="28">
+      <c r="K25" s="27">
         <v>131.30000000000001</v>
       </c>
-      <c r="L25" s="30">
+      <c r="L25" s="29">
         <v>11.5</v>
       </c>
-      <c r="M25" s="30">
+      <c r="M25" s="29">
         <v>0.3</v>
       </c>
-      <c r="N25" s="28">
+      <c r="N25" s="27">
         <v>126.6</v>
       </c>
-      <c r="O25" s="30">
+      <c r="O25" s="29">
         <v>10.5</v>
       </c>
-      <c r="P25" s="30">
+      <c r="P25" s="29">
         <v>1.4</v>
       </c>
-      <c r="Q25" s="28">
+      <c r="Q25" s="27">
         <v>115.8</v>
       </c>
-      <c r="R25" s="30">
+      <c r="R25" s="29">
         <v>7.5</v>
       </c>
-      <c r="S25" s="30">
+      <c r="S25" s="29">
         <v>0.3</v>
       </c>
       <c r="T25" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="27">
         <v>127.1</v>
       </c>
-      <c r="C26" s="30">
+      <c r="C26" s="29">
         <v>6.1</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="29">
         <v>-0.2</v>
       </c>
-      <c r="E26" s="28">
+      <c r="E26" s="27">
         <v>127.9</v>
       </c>
-      <c r="F26" s="30">
+      <c r="F26" s="29">
         <v>5.9</v>
       </c>
-      <c r="G26" s="30">
+      <c r="G26" s="29">
         <v>0.1</v>
       </c>
-      <c r="H26" s="28">
+      <c r="H26" s="27">
         <v>128</v>
       </c>
-      <c r="I26" s="30">
+      <c r="I26" s="29">
         <v>5.7</v>
       </c>
-      <c r="J26" s="30">
+      <c r="J26" s="29">
         <v>0.1</v>
       </c>
-      <c r="K26" s="28">
+      <c r="K26" s="27">
         <v>131.1</v>
       </c>
-      <c r="L26" s="30">
+      <c r="L26" s="29">
         <v>6.9</v>
       </c>
-      <c r="M26" s="30">
+      <c r="M26" s="29">
         <v>-0.2</v>
       </c>
-      <c r="N26" s="28">
+      <c r="N26" s="27">
         <v>127.6</v>
       </c>
-      <c r="O26" s="30">
+      <c r="O26" s="29">
         <v>7.9</v>
       </c>
-      <c r="P26" s="30">
+      <c r="P26" s="29">
         <v>0.8</v>
       </c>
-      <c r="Q26" s="28">
+      <c r="Q26" s="27">
         <v>116.7</v>
       </c>
-      <c r="R26" s="30">
+      <c r="R26" s="29">
         <v>5.0999999999999996</v>
       </c>
-      <c r="S26" s="30">
+      <c r="S26" s="29">
         <v>0.8</v>
       </c>
       <c r="T26" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="27">
         <v>127.8</v>
       </c>
-      <c r="C27" s="30">
+      <c r="C27" s="29">
         <v>4</v>
       </c>
-      <c r="D27" s="30">
+      <c r="D27" s="29">
         <v>0.6</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="27">
         <v>128.6</v>
       </c>
-      <c r="F27" s="30">
+      <c r="F27" s="29">
         <v>3.9</v>
       </c>
-      <c r="G27" s="30">
+      <c r="G27" s="29">
         <v>0.5</v>
       </c>
-      <c r="H27" s="28">
+      <c r="H27" s="27">
         <v>128.6</v>
       </c>
-      <c r="I27" s="30">
+      <c r="I27" s="29">
         <v>3.6</v>
       </c>
-      <c r="J27" s="30">
+      <c r="J27" s="29">
         <v>0.5</v>
       </c>
-      <c r="K27" s="28">
+      <c r="K27" s="27">
         <v>131.6</v>
       </c>
-      <c r="L27" s="30">
+      <c r="L27" s="29">
         <v>4.9000000000000004</v>
       </c>
-      <c r="M27" s="30">
+      <c r="M27" s="29">
         <v>0.4</v>
       </c>
-      <c r="N27" s="28">
+      <c r="N27" s="27">
         <v>128.4</v>
       </c>
-      <c r="O27" s="30">
+      <c r="O27" s="29">
         <v>5.2</v>
       </c>
-      <c r="P27" s="30">
+      <c r="P27" s="29">
         <v>0.6</v>
       </c>
-      <c r="Q27" s="28">
+      <c r="Q27" s="27">
         <v>117.4</v>
       </c>
-      <c r="R27" s="30">
+      <c r="R27" s="29">
         <v>4.5999999999999996</v>
       </c>
-      <c r="S27" s="30">
+      <c r="S27" s="29">
         <v>0.6</v>
       </c>
       <c r="T27" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="35">
+      <c r="A28" s="32">
         <v>2024</v>
       </c>
-      <c r="B28" s="35"/>
-[...16 lines deleted...]
-      <c r="S28" s="35"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="32"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="32"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="32"/>
       <c r="T28" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="28">
+      <c r="B29" s="27">
         <v>129.5</v>
       </c>
-      <c r="C29" s="30">
+      <c r="C29" s="29">
         <v>2.6</v>
       </c>
-      <c r="D29" s="30">
+      <c r="D29" s="29">
         <v>1.3</v>
       </c>
-      <c r="E29" s="28">
+      <c r="E29" s="27">
         <v>130.30000000000001</v>
       </c>
-      <c r="F29" s="30">
+      <c r="F29" s="29">
         <v>2.8</v>
       </c>
-      <c r="G29" s="30">
+      <c r="G29" s="29">
         <v>1.3</v>
       </c>
-      <c r="H29" s="28">
+      <c r="H29" s="27">
         <v>130.4</v>
       </c>
-      <c r="I29" s="30">
+      <c r="I29" s="29">
         <v>2.4</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="29">
         <v>1.4</v>
       </c>
-      <c r="K29" s="28">
+      <c r="K29" s="27">
         <v>133.30000000000001</v>
       </c>
-      <c r="L29" s="30">
+      <c r="L29" s="29">
         <v>1.8</v>
       </c>
-      <c r="M29" s="30">
+      <c r="M29" s="29">
         <v>1.3</v>
       </c>
-      <c r="N29" s="28">
+      <c r="N29" s="27">
         <v>130.80000000000001</v>
       </c>
-      <c r="O29" s="30">
+      <c r="O29" s="29">
         <v>4.7</v>
       </c>
-      <c r="P29" s="30">
+      <c r="P29" s="29">
         <v>1.9</v>
       </c>
-      <c r="Q29" s="28">
+      <c r="Q29" s="27">
         <v>119.9</v>
       </c>
-      <c r="R29" s="30">
+      <c r="R29" s="29">
         <v>3.8</v>
       </c>
-      <c r="S29" s="30">
+      <c r="S29" s="29">
         <v>2.1</v>
       </c>
       <c r="T29" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="28">
+      <c r="B30" s="27">
         <v>130.1</v>
       </c>
-      <c r="C30" s="30">
+      <c r="C30" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D30" s="30">
+      <c r="D30" s="29">
         <v>0.5</v>
       </c>
-      <c r="E30" s="28">
+      <c r="E30" s="27">
         <v>131</v>
       </c>
-      <c r="F30" s="30">
+      <c r="F30" s="29">
         <v>2.5</v>
       </c>
-      <c r="G30" s="30">
+      <c r="G30" s="29">
         <v>0.5</v>
       </c>
-      <c r="H30" s="28">
+      <c r="H30" s="27">
         <v>131</v>
       </c>
-      <c r="I30" s="30">
+      <c r="I30" s="29">
         <v>2.4</v>
       </c>
-      <c r="J30" s="30">
+      <c r="J30" s="29">
         <v>0.5</v>
       </c>
-      <c r="K30" s="28">
+      <c r="K30" s="27">
         <v>133.4</v>
       </c>
-      <c r="L30" s="30">
+      <c r="L30" s="29">
         <v>1.6</v>
       </c>
-      <c r="M30" s="30">
+      <c r="M30" s="29">
         <v>0.1</v>
       </c>
-      <c r="N30" s="28">
+      <c r="N30" s="27">
         <v>131.4</v>
       </c>
-      <c r="O30" s="30">
+      <c r="O30" s="29">
         <v>3.8</v>
       </c>
-      <c r="P30" s="30">
+      <c r="P30" s="29">
         <v>0.5</v>
       </c>
-      <c r="Q30" s="28">
+      <c r="Q30" s="27">
         <v>120.9</v>
       </c>
-      <c r="R30" s="30">
+      <c r="R30" s="29">
         <v>4.4000000000000004</v>
       </c>
-      <c r="S30" s="30">
+      <c r="S30" s="29">
         <v>0.8</v>
       </c>
       <c r="T30" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="27" t="s">
+      <c r="A31" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="28">
+      <c r="B31" s="27">
         <v>131</v>
       </c>
-      <c r="C31" s="30">
+      <c r="C31" s="29">
         <v>3.1</v>
       </c>
-      <c r="D31" s="30">
+      <c r="D31" s="29">
         <v>0.7</v>
       </c>
-      <c r="E31" s="28">
+      <c r="E31" s="27">
         <v>131.9</v>
       </c>
-      <c r="F31" s="30">
+      <c r="F31" s="29">
         <v>3.1</v>
       </c>
-      <c r="G31" s="30">
+      <c r="G31" s="29">
         <v>0.7</v>
       </c>
-      <c r="H31" s="28">
+      <c r="H31" s="27">
         <v>132</v>
       </c>
-      <c r="I31" s="30">
+      <c r="I31" s="29">
         <v>3.1</v>
       </c>
-      <c r="J31" s="30">
+      <c r="J31" s="29">
         <v>0.8</v>
       </c>
-      <c r="K31" s="28">
+      <c r="K31" s="27">
         <v>135.1</v>
       </c>
-      <c r="L31" s="30">
+      <c r="L31" s="29">
         <v>3.1</v>
       </c>
-      <c r="M31" s="30">
+      <c r="M31" s="29">
         <v>1.3</v>
       </c>
-      <c r="N31" s="28">
+      <c r="N31" s="27">
         <v>132.19999999999999</v>
       </c>
-      <c r="O31" s="30">
+      <c r="O31" s="29">
         <v>3.6</v>
       </c>
-      <c r="P31" s="30">
+      <c r="P31" s="29">
         <v>0.6</v>
       </c>
-      <c r="Q31" s="28">
+      <c r="Q31" s="27">
         <v>121.2</v>
       </c>
-      <c r="R31" s="30">
+      <c r="R31" s="29">
         <v>3.9</v>
       </c>
-      <c r="S31" s="30">
+      <c r="S31" s="29">
         <v>0.2</v>
       </c>
       <c r="T31" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A32" s="27" t="s">
+      <c r="A32" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B32" s="28">
+      <c r="B32" s="27">
         <v>131.4</v>
       </c>
-      <c r="C32" s="30">
+      <c r="C32" s="29">
         <v>2.8</v>
       </c>
-      <c r="D32" s="30">
+      <c r="D32" s="29">
         <v>0.3</v>
       </c>
-      <c r="E32" s="28">
+      <c r="E32" s="27">
         <v>132.4</v>
       </c>
-      <c r="F32" s="30">
+      <c r="F32" s="29">
         <v>3</v>
       </c>
-      <c r="G32" s="30">
+      <c r="G32" s="29">
         <v>0.4</v>
       </c>
-      <c r="H32" s="28">
+      <c r="H32" s="27">
         <v>132.4</v>
       </c>
-      <c r="I32" s="30">
+      <c r="I32" s="29">
         <v>3</v>
       </c>
-      <c r="J32" s="30">
+      <c r="J32" s="29">
         <v>0.3</v>
       </c>
-      <c r="K32" s="28">
+      <c r="K32" s="27">
         <v>135.5</v>
       </c>
-      <c r="L32" s="30">
+      <c r="L32" s="29">
         <v>3</v>
       </c>
-      <c r="M32" s="30">
+      <c r="M32" s="29">
         <v>0.3</v>
       </c>
-      <c r="N32" s="28">
+      <c r="N32" s="27">
         <v>132.9</v>
       </c>
-      <c r="O32" s="30">
+      <c r="O32" s="29">
         <v>3.5</v>
       </c>
-      <c r="P32" s="30">
+      <c r="P32" s="29">
         <v>0.5</v>
       </c>
-      <c r="Q32" s="28">
+      <c r="Q32" s="27">
         <v>122</v>
       </c>
-      <c r="R32" s="30">
+      <c r="R32" s="29">
         <v>3.9</v>
       </c>
-      <c r="S32" s="30">
+      <c r="S32" s="29">
         <v>0.7</v>
       </c>
       <c r="T32" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:20" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="35">
+      <c r="A33" s="32">
         <v>2025</v>
       </c>
-      <c r="B33" s="35"/>
-[...16 lines deleted...]
-      <c r="S33" s="35"/>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="32"/>
+      <c r="P33" s="32"/>
+      <c r="Q33" s="32"/>
+      <c r="R33" s="32"/>
+      <c r="S33" s="32"/>
       <c r="T33" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A34" s="27" t="s">
+      <c r="A34" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="28">
+      <c r="B34" s="27">
         <v>133.5</v>
       </c>
-      <c r="C34" s="30">
+      <c r="C34" s="29">
         <v>3.1</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D34" s="29">
         <v>1.6</v>
       </c>
-      <c r="E34" s="28">
+      <c r="E34" s="27">
         <v>134.4</v>
       </c>
-      <c r="F34" s="30">
+      <c r="F34" s="29">
         <v>3.1</v>
       </c>
-      <c r="G34" s="30">
+      <c r="G34" s="29">
         <v>1.5</v>
       </c>
-      <c r="H34" s="28">
+      <c r="H34" s="27">
         <v>134.30000000000001</v>
       </c>
-      <c r="I34" s="30">
+      <c r="I34" s="29">
         <v>3</v>
       </c>
-      <c r="J34" s="30">
+      <c r="J34" s="29">
         <v>1.4</v>
       </c>
-      <c r="K34" s="28">
+      <c r="K34" s="27">
         <v>140.1</v>
       </c>
-      <c r="L34" s="30">
+      <c r="L34" s="29">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M34" s="30">
+      <c r="M34" s="29">
         <v>3.4</v>
       </c>
-      <c r="N34" s="28">
+      <c r="N34" s="27">
         <v>134.9</v>
       </c>
-      <c r="O34" s="30">
+      <c r="O34" s="29">
         <v>3.1</v>
       </c>
-      <c r="P34" s="30">
+      <c r="P34" s="29">
         <v>1.5</v>
       </c>
-      <c r="Q34" s="28">
+      <c r="Q34" s="27">
         <v>123.2</v>
       </c>
-      <c r="R34" s="30">
+      <c r="R34" s="29">
         <v>2.8</v>
       </c>
-      <c r="S34" s="30">
+      <c r="S34" s="29">
         <v>1</v>
       </c>
       <c r="T34" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="28">
+      <c r="B35" s="27">
         <v>134.5</v>
       </c>
-      <c r="C35" s="30">
+      <c r="C35" s="29">
         <v>3.4</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D35" s="29">
         <v>0.7</v>
       </c>
-      <c r="E35" s="28">
+      <c r="E35" s="27">
         <v>135.5</v>
       </c>
-      <c r="F35" s="30">
+      <c r="F35" s="29">
         <v>3.4</v>
       </c>
-      <c r="G35" s="30">
+      <c r="G35" s="29">
         <v>0.8</v>
       </c>
-      <c r="H35" s="28">
+      <c r="H35" s="27">
         <v>135.30000000000001</v>
       </c>
-      <c r="I35" s="30">
+      <c r="I35" s="29">
         <v>3.3</v>
       </c>
-      <c r="J35" s="30">
+      <c r="J35" s="29">
         <v>0.7</v>
       </c>
-      <c r="K35" s="28">
+      <c r="K35" s="27">
         <v>141.5</v>
       </c>
-      <c r="L35" s="30">
+      <c r="L35" s="29">
         <v>6.1</v>
       </c>
-      <c r="M35" s="30">
+      <c r="M35" s="29">
         <v>1</v>
       </c>
-      <c r="N35" s="28">
+      <c r="N35" s="27">
         <v>135.9</v>
       </c>
-      <c r="O35" s="30">
+      <c r="O35" s="29">
         <v>3.4</v>
       </c>
-      <c r="P35" s="30">
+      <c r="P35" s="29">
         <v>0.7</v>
       </c>
-      <c r="Q35" s="28">
+      <c r="Q35" s="27">
         <v>123.9</v>
       </c>
-      <c r="R35" s="30">
+      <c r="R35" s="29">
         <v>2.5</v>
       </c>
-      <c r="S35" s="30">
+      <c r="S35" s="29">
         <v>0.6</v>
       </c>
       <c r="T35" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A36" s="27" t="s">
+      <c r="A36" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="28">
+      <c r="B36" s="27">
         <v>135</v>
       </c>
-      <c r="C36" s="30">
+      <c r="C36" s="29">
         <v>3.1</v>
       </c>
-      <c r="D36" s="30">
+      <c r="D36" s="29">
         <v>0.4</v>
       </c>
-      <c r="E36" s="28">
+      <c r="E36" s="27">
         <v>136.19999999999999</v>
       </c>
-      <c r="F36" s="30">
+      <c r="F36" s="29">
         <v>3.3</v>
       </c>
-      <c r="G36" s="30">
+      <c r="G36" s="29">
         <v>0.5</v>
       </c>
-      <c r="H36" s="28">
+      <c r="H36" s="27">
         <v>136</v>
       </c>
-      <c r="I36" s="30">
+      <c r="I36" s="29">
         <v>3</v>
       </c>
-      <c r="J36" s="30">
+      <c r="J36" s="29">
         <v>0.5</v>
       </c>
-      <c r="K36" s="28">
+      <c r="K36" s="27">
         <v>142.6</v>
       </c>
-      <c r="L36" s="30">
+      <c r="L36" s="29">
         <v>5.6</v>
       </c>
-      <c r="M36" s="30">
+      <c r="M36" s="29">
         <v>0.8</v>
       </c>
-      <c r="N36" s="28">
+      <c r="N36" s="27">
         <v>136.69999999999999</v>
       </c>
-      <c r="O36" s="30">
+      <c r="O36" s="29">
         <v>3.4</v>
       </c>
-      <c r="P36" s="30">
+      <c r="P36" s="29">
         <v>0.6</v>
       </c>
-      <c r="Q36" s="28">
+      <c r="Q36" s="27">
         <v>124.6</v>
       </c>
-      <c r="R36" s="30">
+      <c r="R36" s="29">
         <v>2.8</v>
       </c>
-      <c r="S36" s="30">
+      <c r="S36" s="29">
         <v>0.6</v>
       </c>
       <c r="T36" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A37" s="27" t="s">
+      <c r="A37" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="28">
+      <c r="B37" s="27">
         <v>135.6</v>
       </c>
-      <c r="C37" s="30">
+      <c r="C37" s="29">
         <v>3.2</v>
       </c>
-      <c r="D37" s="30">
+      <c r="D37" s="29">
         <v>0.4</v>
       </c>
-      <c r="E37" s="28">
+      <c r="E37" s="27">
         <v>137</v>
       </c>
-      <c r="F37" s="30">
+      <c r="F37" s="29">
         <v>3.5</v>
       </c>
-      <c r="G37" s="30">
+      <c r="G37" s="29">
         <v>0.6</v>
       </c>
-      <c r="H37" s="28">
+      <c r="H37" s="27">
         <v>136.5</v>
       </c>
-      <c r="I37" s="30">
+      <c r="I37" s="29">
         <v>3.1</v>
       </c>
-      <c r="J37" s="30">
+      <c r="J37" s="29">
         <v>0.4</v>
       </c>
-      <c r="K37" s="28">
+      <c r="K37" s="27">
         <v>142.5</v>
       </c>
-      <c r="L37" s="30">
+      <c r="L37" s="29">
         <v>5.2</v>
       </c>
-      <c r="M37" s="30">
+      <c r="M37" s="29">
         <v>-0.1</v>
       </c>
-      <c r="N37" s="28">
+      <c r="N37" s="27">
         <v>137.69999999999999</v>
       </c>
-      <c r="O37" s="30">
+      <c r="O37" s="29">
         <v>3.6</v>
       </c>
-      <c r="P37" s="30">
+      <c r="P37" s="29">
         <v>0.7</v>
       </c>
-      <c r="Q37" s="28">
+      <c r="Q37" s="27">
         <v>125.6</v>
       </c>
-      <c r="R37" s="30">
+      <c r="R37" s="29">
         <v>3</v>
       </c>
-      <c r="S37" s="30">
+      <c r="S37" s="29">
         <v>0.8</v>
       </c>
       <c r="T37" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:20" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="35">
+      <c r="A38" s="32">
         <v>2026</v>
       </c>
-      <c r="B38" s="35"/>
-[...16 lines deleted...]
-      <c r="S38" s="35"/>
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="32"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="32"/>
+      <c r="O38" s="32"/>
+      <c r="P38" s="32"/>
+      <c r="Q38" s="32"/>
+      <c r="R38" s="32"/>
+      <c r="S38" s="32"/>
       <c r="T38" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A39" s="27" t="s">
+      <c r="A39" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="28">
+      <c r="B39" s="27">
         <v>137.30000000000001</v>
       </c>
-      <c r="C39" s="30">
+      <c r="C39" s="29">
         <v>2.8</v>
       </c>
-      <c r="D39" s="30">
+      <c r="D39" s="29">
         <v>1.3</v>
       </c>
-      <c r="E39" s="28">
+      <c r="E39" s="27">
         <v>138.69999999999999</v>
       </c>
-      <c r="F39" s="30">
+      <c r="F39" s="29">
         <v>3.2</v>
       </c>
-      <c r="G39" s="30">
+      <c r="G39" s="29">
         <v>1.2</v>
       </c>
-      <c r="H39" s="28">
+      <c r="H39" s="27">
         <v>138</v>
       </c>
-      <c r="I39" s="30">
+      <c r="I39" s="29">
         <v>2.8</v>
       </c>
-      <c r="J39" s="30">
+      <c r="J39" s="29">
         <v>1.1000000000000001</v>
       </c>
-      <c r="K39" s="28">
+      <c r="K39" s="27">
         <v>146.19999999999999</v>
       </c>
-      <c r="L39" s="30">
+      <c r="L39" s="29">
         <v>4.4000000000000004</v>
       </c>
-      <c r="M39" s="30">
+      <c r="M39" s="29">
         <v>2.6</v>
       </c>
-      <c r="N39" s="28">
+      <c r="N39" s="27">
         <v>140</v>
       </c>
-      <c r="O39" s="30">
+      <c r="O39" s="29">
         <v>3.8</v>
       </c>
-      <c r="P39" s="30">
+      <c r="P39" s="29">
         <v>1.7</v>
       </c>
-      <c r="Q39" s="28">
+      <c r="Q39" s="27">
         <v>127.5</v>
       </c>
-      <c r="R39" s="30">
+      <c r="R39" s="29">
         <v>3.5</v>
       </c>
-      <c r="S39" s="30">
+      <c r="S39" s="29">
         <v>1.5</v>
       </c>
       <c r="T39" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="40" spans="1:20" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="S40" s="44"/>
+    <row r="40" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" s="27">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="C40" s="29">
+        <v>4.2</v>
+      </c>
+      <c r="D40" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="E40" s="27">
+        <v>141.6</v>
+      </c>
+      <c r="F40" s="29">
+        <v>4.5</v>
+      </c>
+      <c r="G40" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="H40" s="27">
+        <v>141</v>
+      </c>
+      <c r="I40" s="29">
+        <v>4.2</v>
+      </c>
+      <c r="J40" s="29">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K40" s="27">
+        <v>150</v>
+      </c>
+      <c r="L40" s="29">
+        <v>6</v>
+      </c>
+      <c r="M40" s="29">
+        <v>2.6</v>
+      </c>
+      <c r="N40" s="27">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="O40" s="29">
+        <v>5</v>
+      </c>
+      <c r="P40" s="29">
+        <v>1.9</v>
+      </c>
+      <c r="Q40" s="27">
+        <v>129.6</v>
+      </c>
+      <c r="R40" s="29">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S40" s="29">
+        <v>1.6</v>
+      </c>
       <c r="T40" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="41" spans="1:20" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-    <row r="42" spans="1:20" s="16" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:20" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="27">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="C41" s="29">
+        <v>5</v>
+      </c>
+      <c r="D41" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E41" s="27">
+        <v>143.5</v>
+      </c>
+      <c r="F41" s="29">
+        <v>5.4</v>
+      </c>
+      <c r="G41" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="H41" s="27">
+        <v>142.9</v>
+      </c>
+      <c r="I41" s="29">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J41" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="K41" s="27">
+        <v>151.5</v>
+      </c>
+      <c r="L41" s="29">
+        <v>6.2</v>
+      </c>
+      <c r="M41" s="29">
+        <v>1</v>
+      </c>
+      <c r="N41" s="27">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="O41" s="29">
+        <v>5.5</v>
+      </c>
+      <c r="P41" s="29">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q41" s="27">
+        <v>131.6</v>
+      </c>
+      <c r="R41" s="29">
+        <v>5.6</v>
+      </c>
+      <c r="S41" s="29">
+        <v>1.5</v>
+      </c>
+      <c r="T41" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="42" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="D42" s="42"/>
       <c r="E42" s="42"/>
       <c r="F42" s="42"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
       <c r="N42" s="42"/>
       <c r="O42" s="42"/>
       <c r="P42" s="42"/>
       <c r="Q42" s="42"/>
       <c r="R42" s="42"/>
       <c r="S42" s="42"/>
-      <c r="T42" s="17" t="s">
-[...30 lines deleted...]
-      <c r="A44" s="13" t="s">
+      <c r="T42" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
+      <c r="N43" s="38"/>
+      <c r="O43" s="38"/>
+      <c r="P43" s="38"/>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="38"/>
+      <c r="S43" s="38"/>
+      <c r="T43" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" s="15" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="37"/>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="37"/>
+      <c r="G44" s="37"/>
+      <c r="H44" s="37"/>
+      <c r="I44" s="37"/>
+      <c r="J44" s="37"/>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37"/>
+      <c r="M44" s="37"/>
+      <c r="N44" s="37"/>
+      <c r="O44" s="37"/>
+      <c r="P44" s="37"/>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="37"/>
+      <c r="S44" s="37"/>
+      <c r="T44" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" s="6" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" s="43"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="43"/>
+      <c r="E45" s="43"/>
+      <c r="F45" s="43"/>
+      <c r="G45" s="43"/>
+      <c r="H45" s="43"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
+      <c r="L45" s="43"/>
+      <c r="M45" s="43"/>
+      <c r="N45" s="43"/>
+      <c r="O45" s="43"/>
+      <c r="P45" s="43"/>
+      <c r="Q45" s="43"/>
+      <c r="R45" s="43"/>
+      <c r="S45" s="43"/>
+      <c r="T45" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="13" t="s">
+      <c r="B46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C44" s="13" t="s">
+      <c r="C46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D44" s="13" t="s">
+      <c r="D46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="E44" s="13" t="s">
+      <c r="E46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="F44" s="13" t="s">
+      <c r="F46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="G44" s="13" t="s">
+      <c r="G46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="H44" s="13" t="s">
+      <c r="H46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="I44" s="13" t="s">
+      <c r="I46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="J44" s="13" t="s">
+      <c r="J46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="K44" s="13" t="s">
+      <c r="K46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="L44" s="13" t="s">
+      <c r="L46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="M44" s="13" t="s">
+      <c r="M46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="N44" s="13" t="s">
+      <c r="N46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="O44" s="13" t="s">
+      <c r="O46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="P44" s="13" t="s">
+      <c r="P46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="Q44" s="13" t="s">
+      <c r="Q46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="R44" s="13" t="s">
+      <c r="R46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="S44" s="13" t="s">
+      <c r="S46" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="T44" s="12" t="s">
+      <c r="T46" s="12" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="A1:S1"/>
-[...20 lines deleted...]
-    <mergeCell ref="A43:S43"/>
+    <mergeCell ref="A45:S45"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A18:S18"/>
     <mergeCell ref="A28:S28"/>
     <mergeCell ref="R6:S6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q4:Q6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="A42:S42"/>
+    <mergeCell ref="A44:S44"/>
     <mergeCell ref="A33:S33"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="N3:P3"/>
+    <mergeCell ref="A43:S43"/>
+    <mergeCell ref="K4:K6"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H4:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="A42:S42"/>
+    <mergeCell ref="A38:S38"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A23:S23"/>
+    <mergeCell ref="A13:S13"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="B3:D3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Preisindizes und VÄ ab 2021</vt:lpstr>
       <vt:lpstr>'Preisindizes und VÄ ab 2021'!Druckbereich</vt:lpstr>
       <vt:lpstr>'Preisindizes und VÄ ab 2021'!Drucktitel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Seckendorff, Christoph Freiherr von (LSN)</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>