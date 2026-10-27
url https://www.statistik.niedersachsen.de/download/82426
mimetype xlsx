--- v0 (2026-06-27)
+++ v1 (2026-10-27)
@@ -1,89 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\1TL_Schulden\GFSCHU\2024\VÖ-Tabellen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez43\Realsteuervergleich\Tabellen\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{057B630B-91FC-48EC-93B7-92356D65D438}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26746EDE-BC6D-475A-BB50-E7B43E2DE07C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="GFRV_VÖ_HHüber" sheetId="1" r:id="rId1"/>
-    <sheet name="Schulden" sheetId="2" r:id="rId2"/>
+    <sheet name="Realsteuervergleich_NDS_2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Schulden_NDS_2025" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="355">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="126">
   <si>
     <t>Kommunalfinanzen: Realsteuervergleich für Niedersachsen</t>
   </si>
   <si>
     <t>Veröffentlichungstabelle für die Übersicht über die Daten der Haushaltswirtschaft</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Durchschnittliche Hebesätze</t>
   </si>
   <si>
     <t>Einwohner am 30. Juni</t>
   </si>
   <si>
     <t>Steuereinnahmekraft für</t>
   </si>
   <si>
     <t>Grundsteuer A</t>
   </si>
   <si>
     <t>Grundsteuer B</t>
   </si>
   <si>
@@ -91,1080 +85,392 @@
   </si>
   <si>
     <t>Durchschnittliche
 Steuereinnahmekraft der letzten
 3 Jahre</t>
   </si>
   <si>
     <t>Verwaltungsform</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Anzahl</t>
   </si>
   <si>
     <t>€</t>
   </si>
   <si>
     <t>€ je Einwohner</t>
   </si>
   <si>
     <t>Kreisfreie Städte</t>
   </si>
   <si>
-    <t>200 000 bis unter 500 000</t>
-[...7 lines deleted...]
-  <si>
     <t>Einheitsgemeinden</t>
   </si>
   <si>
-    <t>500 000 und mehr</t>
-[...16 lines deleted...]
-  <si>
     <t>Mitgliedsgemeinden</t>
   </si>
   <si>
-    <t>Gemeinden zusammen</t>
-[...1 lines deleted...]
-  <si>
     <t>*) Einordnung nach der Einwohnerzahl des aktuellen Berichtsjahres</t>
   </si>
   <si>
     <t xml:space="preserve">Gewerbesteuer (brutto) </t>
   </si>
   <si>
     <t xml:space="preserve">Grundsteuer A </t>
   </si>
   <si>
     <t xml:space="preserve">IST-Aufkommen </t>
   </si>
   <si>
     <t xml:space="preserve">Grundbetrag </t>
   </si>
   <si>
-    <t>Wertpapierschulden
-[...3 lines deleted...]
-  <si>
     <t>Landkreise</t>
   </si>
   <si>
     <t>Samtgemeinden</t>
   </si>
   <si>
     <t>Niedersachsen</t>
-  </si>
-[...8 lines deleted...]
-von... bis unter…</t>
   </si>
   <si>
     <t>Einwohner
 von … bis unter …</t>
   </si>
   <si>
-    <t xml:space="preserve">Landesamt für Statistik Niedersachsen
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">Durchschnittliche Hebesätze Grundsteuer A in Prozent </t>
   </si>
   <si>
     <t xml:space="preserve">Durchschnittliche Hebesätze Grundsteuer B in Prozent </t>
   </si>
   <si>
     <t xml:space="preserve">Durchschnittliche Hebesätze Gewerbesteuer in Prozent </t>
   </si>
   <si>
     <t>Einwohner am 30. Juni im Jahr 2019</t>
   </si>
   <si>
     <t>Einwohner am 30. Juni im Jahr 2020</t>
   </si>
   <si>
     <t>Einwohner am 30. Juni im Jahr 2021</t>
   </si>
   <si>
     <t>Steuereinnahmekraft für das Jahr 2019 in €</t>
   </si>
   <si>
     <t>Steuereinnahmekraft für das Jahr 2020 in €</t>
   </si>
   <si>
     <t>Steuereinnahmekraft für das Jahr 2021 in €</t>
   </si>
   <si>
     <t>Durchschnittliche Steuereinnahmekraft der letzten 3 Jahre in € je Einwohner</t>
   </si>
   <si>
-    <t>Der Tabellenkopf für Vorlesehilfen befindet sich in Zeile 12.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Die nächsten Zeilen beinhalten verschiedene Informationen über diese Tabelle.</t>
   </si>
   <si>
     <t>Zeilenende</t>
   </si>
   <si>
     <t>Einwohner von … bis unter …</t>
   </si>
   <si>
     <t>Wertpapierschulden und Kredite (nicht-öffentlicher Bereich) in € je Einwohner</t>
   </si>
   <si>
     <t>Einwohner* von... bis unter…</t>
   </si>
   <si>
-    <t>Spaltenende</t>
-[...1 lines deleted...]
-  <si>
     <t>Art der Realsteuer Grundsteuer A IST-Aufkommen</t>
   </si>
   <si>
     <t>Art der Realsteuer Grundsteuer A Grundbetrag</t>
   </si>
   <si>
     <t>Art der Realsteuer Grundsteuer B IST-Aufkommen</t>
   </si>
   <si>
     <t>Art der Realsteuer Grundsteuer B Grundbetrag</t>
   </si>
   <si>
     <t>Art der Realsteuer Gewerbesteuer (brutto) IST-Aufkommen</t>
   </si>
   <si>
     <t>Art der Realsteuer Gewerbesteuer (brutto) Grundbetrag</t>
   </si>
   <si>
-    <t>250 230</t>
-[...860 lines deleted...]
-    <t>Schulden 2024</t>
+    <t>7 999 736</t>
+  </si>
+  <si>
+    <t>Der Tabellenkopf für Vorlesehilfen befindet sich in Zeile 7.</t>
+  </si>
+  <si>
+    <t>1.656,31</t>
+  </si>
+  <si>
+    <t>1.851,28</t>
+  </si>
+  <si>
+    <t>1.182,55</t>
+  </si>
+  <si>
+    <t>1.807,11</t>
+  </si>
+  <si>
+    <t>1.700,42</t>
+  </si>
+  <si>
+    <t>2.443,05</t>
+  </si>
+  <si>
+    <t>1.625,15</t>
+  </si>
+  <si>
+    <t>1.558,45</t>
+  </si>
+  <si>
+    <t>1.568,20</t>
+  </si>
+  <si>
+    <t>1.399,23</t>
+  </si>
+  <si>
+    <t>1.381,95</t>
+  </si>
+  <si>
+    <t>1.400,12</t>
+  </si>
+  <si>
+    <t>2.089,62</t>
+  </si>
+  <si>
+    <t>1.592,48</t>
+  </si>
+  <si>
+    <t>1.585,57</t>
+  </si>
+  <si>
+    <t>1.460,09</t>
+  </si>
+  <si>
+    <t>1.355,66</t>
+  </si>
+  <si>
+    <t>1.372,21</t>
+  </si>
+  <si>
+    <t>1.327,81</t>
+  </si>
+  <si>
+    <t>1.345,21</t>
+  </si>
+  <si>
+    <t>1.355,67</t>
+  </si>
+  <si>
+    <t>Gemeinden.zusammen</t>
+  </si>
+  <si>
+    <t>1.559,39</t>
+  </si>
+  <si>
+    <t>Art oder Realsteuer 2025</t>
+  </si>
+  <si>
+    <t>200.000 bis unter 500.000</t>
+  </si>
+  <si>
+    <t>100.000 bis unter 200.000</t>
+  </si>
+  <si>
+    <t>50.000 bis unter 100.000</t>
+  </si>
+  <si>
+    <t>500.000 und mehr</t>
+  </si>
+  <si>
+    <t>20.000 bis unter 50.000</t>
+  </si>
+  <si>
+    <t>10.000 bis unter 20.000</t>
+  </si>
+  <si>
+    <t>5.000 bis unter 10.000</t>
+  </si>
+  <si>
+    <t>3.000 bis unter 5.000</t>
+  </si>
+  <si>
+    <t>1.000 bis unter 3.000</t>
+  </si>
+  <si>
+    <t>weniger als 1.000</t>
+  </si>
+  <si>
+    <t>Einwohner*
+von bis unter…</t>
+  </si>
+  <si>
+    <t>© 2026 Landesamt für Statistik Niedersachsen (LSN).</t>
+  </si>
+  <si>
+    <t>Verbreitung mit Quellenangabe erwünscht.</t>
+  </si>
+  <si>
+    <t>Quelle: Realsteuervergleich 2025</t>
+  </si>
+  <si>
+    <t>4.215,81</t>
+  </si>
+  <si>
+    <t>2.376,16</t>
+  </si>
+  <si>
+    <t>1.060,14</t>
+  </si>
+  <si>
+    <t>4.800,30</t>
+  </si>
+  <si>
+    <t>2.742,09</t>
+  </si>
+  <si>
+    <t>1.026,23</t>
+  </si>
+  <si>
+    <t>327,46</t>
+  </si>
+  <si>
+    <t>674,86</t>
+  </si>
+  <si>
+    <t>1.349,85</t>
+  </si>
+  <si>
+    <t>1.629,78</t>
+  </si>
+  <si>
+    <t>677,98</t>
+  </si>
+  <si>
+    <t>4.411,22</t>
+  </si>
+  <si>
+    <t>2.559,20</t>
+  </si>
+  <si>
+    <t>1.814,91</t>
+  </si>
+  <si>
+    <t>1.252,04</t>
+  </si>
+  <si>
+    <t>1.279,36</t>
+  </si>
+  <si>
+    <t>1.383,53</t>
+  </si>
+  <si>
+    <t>1.566,11</t>
+  </si>
+  <si>
+    <t>3.401,09</t>
+  </si>
+  <si>
+    <t>2.067,30</t>
+  </si>
+  <si>
+    <t>1.669,92</t>
+  </si>
+  <si>
+    <t>1.097,95</t>
+  </si>
+  <si>
+    <t>908,44</t>
+  </si>
+  <si>
+    <t>868,94</t>
+  </si>
+  <si>
+    <t>1.732,66</t>
+  </si>
+  <si>
+    <t>943,01</t>
+  </si>
+  <si>
+    <t>781,73</t>
+  </si>
+  <si>
+    <t>476,11</t>
+  </si>
+  <si>
+    <t>473,20</t>
+  </si>
+  <si>
+    <t>336,71</t>
+  </si>
+  <si>
+    <t>349,86</t>
+  </si>
+  <si>
+    <t>433,98</t>
+  </si>
+  <si>
+    <t>2.346,96</t>
+  </si>
+  <si>
+    <t>Der Tabellenkopf für Vorlesehilfen befindet sich in Zeile 5.</t>
+  </si>
+  <si>
+    <t>Wertpapierschulden und Kredite beim nicht-öffentlichen Bereich nach Verwaltungsform je Einwohner in Euro</t>
+  </si>
+  <si>
+    <t>Wertpapierschulden und Kredite
+ (nicht-öffentlicher Bereich)</t>
+  </si>
+  <si>
+    <t>Nächste Zeilen: Quellenangabe.</t>
+  </si>
+  <si>
+    <t>Quelle: Schuldenstatistik 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###.##"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0\ [$€-1]"/>
+    <numFmt numFmtId="165" formatCode="###,###,###,##0;\-###,###,###,##0;0"/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1281,147 +587,132 @@
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="MetaNormalLF-Roman"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...9 lines deleted...]
-    <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="63"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...17 lines deleted...]
-    <font>
       <sz val="1"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="1"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="63"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1766,208 +1057,165 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="42" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="42" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="35" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="28" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...65 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="32" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="34" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="51">
     <cellStyle name="20 % - Akzent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent1 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="60 % - Akzent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="60 % - Akzent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent3 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="60 % - Akzent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Akzent4 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="60 % - Akzent5" xfId="37" builtinId="48" customBuiltin="1"/>
@@ -1995,272 +1243,50 @@
     <cellStyle name="Standard 3" xfId="50" xr:uid="{664A6E3E-1725-46AC-B4B6-897B19CC2F82}"/>
     <cellStyle name="Überschrift" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Überschrift 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Überschrift 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Überschrift 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Überschrift 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Verknüpfte Zelle" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Warnender Text" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Zelle überprüfen" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...220 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2481,2679 +1507,2586 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AB34"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="Q16" sqref="Q16"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A32" sqref="A32:AB32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="8" width="14.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="18" width="19.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="17" width="13.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="27.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
-      <c r="S1" s="27" t="s">
+    <row r="1" spans="1:19" s="3" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A1" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" s="3" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A2" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" s="3" customFormat="1" ht="6" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="13"/>
+      <c r="R3" s="13"/>
+      <c r="S3" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" s="7" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A4" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="S4" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="37"/>
+      <c r="I5" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="29">
+        <v>2023</v>
+      </c>
+      <c r="M5" s="29">
+        <v>2024</v>
+      </c>
+      <c r="N5" s="29">
+        <v>2025</v>
+      </c>
+      <c r="O5" s="29">
+        <v>2023</v>
+      </c>
+      <c r="P5" s="29">
+        <v>2024</v>
+      </c>
+      <c r="Q5" s="29">
+        <v>2025</v>
+      </c>
+      <c r="R5" s="37"/>
+      <c r="S5" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="37"/>
+      <c r="C6" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="S6" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="7" customFormat="1" ht="7.5" customHeight="1">
+      <c r="A7" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="P7" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q7" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="R7" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="S7" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="20" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" s="21">
+        <v>165823</v>
+      </c>
+      <c r="D8" s="21">
+        <v>41456</v>
+      </c>
+      <c r="E8" s="21">
+        <v>63854135</v>
+      </c>
+      <c r="F8" s="21">
+        <v>8513885</v>
+      </c>
+      <c r="G8" s="21">
+        <v>187554887</v>
+      </c>
+      <c r="H8" s="21">
+        <v>41678864</v>
+      </c>
+      <c r="I8" s="21">
+        <v>400</v>
+      </c>
+      <c r="J8" s="21">
+        <v>750</v>
+      </c>
+      <c r="K8" s="21">
+        <v>450</v>
+      </c>
+      <c r="L8" s="21">
+        <v>251836</v>
+      </c>
+      <c r="M8" s="21">
+        <v>252824</v>
+      </c>
+      <c r="N8" s="21">
+        <v>253016</v>
+      </c>
+      <c r="O8" s="21">
+        <v>435721725</v>
+      </c>
+      <c r="P8" s="21">
+        <v>414132442</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>405091739</v>
+      </c>
+      <c r="R8" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="S8" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="20" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="21">
+        <v>433184</v>
+      </c>
+      <c r="D9" s="21">
+        <v>116564</v>
+      </c>
+      <c r="E9" s="21">
+        <v>121945069</v>
+      </c>
+      <c r="F9" s="21">
+        <v>22053183</v>
+      </c>
+      <c r="G9" s="21">
+        <v>574894077</v>
+      </c>
+      <c r="H9" s="21">
+        <v>137695764</v>
+      </c>
+      <c r="I9" s="21">
+        <v>372</v>
+      </c>
+      <c r="J9" s="21">
+        <v>553</v>
+      </c>
+      <c r="K9" s="21">
+        <v>418</v>
+      </c>
+      <c r="L9" s="21">
+        <v>570935</v>
+      </c>
+      <c r="M9" s="21">
+        <v>576426</v>
+      </c>
+      <c r="N9" s="21">
+        <v>576231</v>
+      </c>
+      <c r="O9" s="21">
+        <v>1101043882</v>
+      </c>
+      <c r="P9" s="21">
+        <v>1037252163</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>1052553603</v>
+      </c>
+      <c r="R9" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="S9" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="20" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A10" s="24"/>
+      <c r="B10" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" s="21">
+        <v>158221</v>
+      </c>
+      <c r="D10" s="21">
+        <v>36212</v>
+      </c>
+      <c r="E10" s="21">
+        <v>34905024</v>
+      </c>
+      <c r="F10" s="21">
+        <v>5847232</v>
+      </c>
+      <c r="G10" s="21">
+        <v>112357899</v>
+      </c>
+      <c r="H10" s="21">
+        <v>26446920</v>
+      </c>
+      <c r="I10" s="21">
+        <v>437</v>
+      </c>
+      <c r="J10" s="21">
+        <v>597</v>
+      </c>
+      <c r="K10" s="21">
+        <v>425</v>
+      </c>
+      <c r="L10" s="21">
+        <v>154689</v>
+      </c>
+      <c r="M10" s="21">
+        <v>157141</v>
+      </c>
+      <c r="N10" s="21">
+        <v>156437</v>
+      </c>
+      <c r="O10" s="21">
+        <v>165389820</v>
+      </c>
+      <c r="P10" s="21">
+        <v>178508277</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>209852624</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="S10" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="20" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A11" s="24"/>
+      <c r="B11" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="21">
+        <v>129237</v>
+      </c>
+      <c r="D11" s="21">
+        <v>30409</v>
+      </c>
+      <c r="E11" s="21">
+        <v>11747416</v>
+      </c>
+      <c r="F11" s="21">
+        <v>2447378</v>
+      </c>
+      <c r="G11" s="21">
+        <v>44078436</v>
+      </c>
+      <c r="H11" s="21">
+        <v>10494866</v>
+      </c>
+      <c r="I11" s="21">
+        <v>425</v>
+      </c>
+      <c r="J11" s="21">
+        <v>480</v>
+      </c>
+      <c r="K11" s="21">
+        <v>420</v>
+      </c>
+      <c r="L11" s="21">
+        <v>50528</v>
+      </c>
+      <c r="M11" s="21">
+        <v>49443</v>
+      </c>
+      <c r="N11" s="21">
+        <v>49125</v>
+      </c>
+      <c r="O11" s="21">
+        <v>91300288</v>
+      </c>
+      <c r="P11" s="21">
+        <v>94603007</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>83529385</v>
+      </c>
+      <c r="R11" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="S11" s="16"/>
+    </row>
+    <row r="12" spans="1:19" s="20" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="21">
+        <v>886465</v>
+      </c>
+      <c r="D12" s="21">
+        <v>224641</v>
+      </c>
+      <c r="E12" s="21">
+        <v>232451644</v>
+      </c>
+      <c r="F12" s="21">
+        <v>38861678</v>
+      </c>
+      <c r="G12" s="21">
+        <v>918885299</v>
+      </c>
+      <c r="H12" s="21">
+        <v>216316413</v>
+      </c>
+      <c r="I12" s="21">
+        <v>395</v>
+      </c>
+      <c r="J12" s="21">
+        <v>598</v>
+      </c>
+      <c r="K12" s="21">
+        <v>425</v>
+      </c>
+      <c r="L12" s="21">
+        <v>1027988</v>
+      </c>
+      <c r="M12" s="21">
+        <v>1035834</v>
+      </c>
+      <c r="N12" s="21">
+        <v>1034809</v>
+      </c>
+      <c r="O12" s="21">
+        <v>1793455714</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1724495890</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>1751027351</v>
+      </c>
+      <c r="R12" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="S12" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A13" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="21">
+        <v>134319</v>
+      </c>
+      <c r="D13" s="21">
+        <v>22387</v>
+      </c>
+      <c r="E13" s="21">
+        <v>176130062</v>
+      </c>
+      <c r="F13" s="21">
+        <v>19570007</v>
+      </c>
+      <c r="G13" s="21">
+        <v>1044296496</v>
+      </c>
+      <c r="H13" s="21">
+        <v>217561770</v>
+      </c>
+      <c r="I13" s="21">
+        <v>600</v>
+      </c>
+      <c r="J13" s="21">
+        <v>900</v>
+      </c>
+      <c r="K13" s="21">
+        <v>480</v>
+      </c>
+      <c r="L13" s="21">
+        <v>546635</v>
+      </c>
+      <c r="M13" s="21">
+        <v>521173</v>
+      </c>
+      <c r="N13" s="21">
+        <v>522285</v>
+      </c>
+      <c r="O13" s="21">
+        <v>1351983559</v>
+      </c>
+      <c r="P13" s="21">
+        <v>1177234373</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>1355466622</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="S13" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="21">
+        <v>163240</v>
+      </c>
+      <c r="D14" s="21">
+        <v>26329</v>
+      </c>
+      <c r="E14" s="21">
+        <v>30031526</v>
+      </c>
+      <c r="F14" s="21">
+        <v>4085922</v>
+      </c>
+      <c r="G14" s="21">
+        <v>89192578</v>
+      </c>
+      <c r="H14" s="21">
+        <v>20742460</v>
+      </c>
+      <c r="I14" s="21">
+        <v>620</v>
+      </c>
+      <c r="J14" s="21">
+        <v>735</v>
+      </c>
+      <c r="K14" s="21">
+        <v>430</v>
+      </c>
+      <c r="L14" s="21">
+        <v>118983</v>
+      </c>
+      <c r="M14" s="21">
+        <v>127239</v>
+      </c>
+      <c r="N14" s="21">
+        <v>126911</v>
+      </c>
+      <c r="O14" s="21">
+        <v>231924932</v>
+      </c>
+      <c r="P14" s="21">
+        <v>191357735</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>183113579</v>
+      </c>
+      <c r="R14" s="21" t="s">
         <v>56</v>
       </c>
-    </row>
-[...86 lines deleted...]
-      <c r="A7" s="51" t="s">
+      <c r="S14" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A15" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="51"/>
-[...176 lines deleted...]
-      <c r="B12" s="25" t="s">
+      <c r="B15" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="21">
+        <v>1386504</v>
+      </c>
+      <c r="D15" s="21">
+        <v>261830</v>
+      </c>
+      <c r="E15" s="21">
+        <v>149601696</v>
+      </c>
+      <c r="F15" s="21">
+        <v>25205261</v>
+      </c>
+      <c r="G15" s="21">
+        <v>520503565</v>
+      </c>
+      <c r="H15" s="21">
+        <v>119948412</v>
+      </c>
+      <c r="I15" s="21">
+        <v>530</v>
+      </c>
+      <c r="J15" s="21">
+        <v>594</v>
+      </c>
+      <c r="K15" s="21">
+        <v>434</v>
+      </c>
+      <c r="L15" s="21">
+        <v>639682</v>
+      </c>
+      <c r="M15" s="21">
+        <v>629092</v>
+      </c>
+      <c r="N15" s="21">
+        <v>628572</v>
+      </c>
+      <c r="O15" s="21">
+        <v>964514615</v>
+      </c>
+      <c r="P15" s="21">
+        <v>995378120</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>997033019</v>
+      </c>
+      <c r="R15" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="S15" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="21">
+        <v>11147038</v>
+      </c>
+      <c r="D16" s="21">
+        <v>2690440</v>
+      </c>
+      <c r="E16" s="21">
+        <v>420177488</v>
+      </c>
+      <c r="F16" s="21">
+        <v>100501500</v>
+      </c>
+      <c r="G16" s="21">
+        <v>1829305730</v>
+      </c>
+      <c r="H16" s="21">
+        <v>450633772</v>
+      </c>
+      <c r="I16" s="21">
+        <v>414</v>
+      </c>
+      <c r="J16" s="21">
+        <v>418</v>
+      </c>
+      <c r="K16" s="21">
+        <v>406</v>
+      </c>
+      <c r="L16" s="21">
+        <v>2171811</v>
+      </c>
+      <c r="M16" s="21">
+        <v>2146704</v>
+      </c>
+      <c r="N16" s="21">
+        <v>2144378</v>
+      </c>
+      <c r="O16" s="21">
+        <v>3178640798</v>
+      </c>
+      <c r="P16" s="21">
+        <v>3350802258</v>
+      </c>
+      <c r="Q16" s="21">
+        <v>3605692860</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="S16" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="21">
+        <v>12648627</v>
+      </c>
+      <c r="D17" s="21">
+        <v>3109893</v>
+      </c>
+      <c r="E17" s="21">
+        <v>270587304</v>
+      </c>
+      <c r="F17" s="21">
+        <v>74472203</v>
+      </c>
+      <c r="G17" s="21">
+        <v>972727461</v>
+      </c>
+      <c r="H17" s="21">
+        <v>248711269</v>
+      </c>
+      <c r="I17" s="21">
+        <v>407</v>
+      </c>
+      <c r="J17" s="21">
+        <v>363</v>
+      </c>
+      <c r="K17" s="21">
+        <v>391</v>
+      </c>
+      <c r="L17" s="21">
+        <v>1501594</v>
+      </c>
+      <c r="M17" s="21">
+        <v>1479697</v>
+      </c>
+      <c r="N17" s="21">
+        <v>1477124</v>
+      </c>
+      <c r="O17" s="21">
+        <v>1922580236</v>
+      </c>
+      <c r="P17" s="21">
+        <v>2093698303</v>
+      </c>
+      <c r="Q17" s="21">
+        <v>2222090405</v>
+      </c>
+      <c r="R17" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="C12" s="25" t="s">
+      <c r="S17" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="21">
+        <v>8671280</v>
+      </c>
+      <c r="D18" s="21">
+        <v>2073407</v>
+      </c>
+      <c r="E18" s="21">
+        <v>107421551</v>
+      </c>
+      <c r="F18" s="21">
+        <v>31208429</v>
+      </c>
+      <c r="G18" s="21">
+        <v>380976986</v>
+      </c>
+      <c r="H18" s="21">
+        <v>98913392</v>
+      </c>
+      <c r="I18" s="21">
+        <v>418</v>
+      </c>
+      <c r="J18" s="21">
+        <v>344</v>
+      </c>
+      <c r="K18" s="21">
+        <v>385</v>
+      </c>
+      <c r="L18" s="21">
+        <v>621950</v>
+      </c>
+      <c r="M18" s="21">
+        <v>597118</v>
+      </c>
+      <c r="N18" s="21">
+        <v>595150</v>
+      </c>
+      <c r="O18" s="21">
+        <v>772143976</v>
+      </c>
+      <c r="P18" s="21">
+        <v>850758596</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>884250594</v>
+      </c>
+      <c r="R18" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="S18" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="21">
+        <v>1405530</v>
+      </c>
+      <c r="D19" s="21">
+        <v>223895</v>
+      </c>
+      <c r="E19" s="21">
+        <v>12041261</v>
+      </c>
+      <c r="F19" s="21">
+        <v>3718672</v>
+      </c>
+      <c r="G19" s="21">
+        <v>30521452</v>
+      </c>
+      <c r="H19" s="21">
+        <v>7728257</v>
+      </c>
+      <c r="I19" s="21">
+        <v>628</v>
+      </c>
+      <c r="J19" s="21">
+        <v>324</v>
+      </c>
+      <c r="K19" s="21">
+        <v>395</v>
+      </c>
+      <c r="L19" s="21">
+        <v>47382</v>
+      </c>
+      <c r="M19" s="21">
+        <v>43948</v>
+      </c>
+      <c r="N19" s="21">
+        <v>43642</v>
+      </c>
+      <c r="O19" s="21">
+        <v>56130696</v>
+      </c>
+      <c r="P19" s="21">
+        <v>62702876</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>70143225</v>
+      </c>
+      <c r="R19" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="D12" s="25" t="s">
+      <c r="S19" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="21">
+        <v>30899</v>
+      </c>
+      <c r="D20" s="21">
+        <v>7631</v>
+      </c>
+      <c r="E20" s="21">
+        <v>2358080</v>
+      </c>
+      <c r="F20" s="21">
+        <v>614340</v>
+      </c>
+      <c r="G20" s="21">
+        <v>6878077</v>
+      </c>
+      <c r="H20" s="21">
+        <v>1731139</v>
+      </c>
+      <c r="I20" s="21">
+        <v>405</v>
+      </c>
+      <c r="J20" s="21">
+        <v>384</v>
+      </c>
+      <c r="K20" s="21">
+        <v>397</v>
+      </c>
+      <c r="L20" s="21">
+        <v>7698</v>
+      </c>
+      <c r="M20" s="21">
+        <v>6606</v>
+      </c>
+      <c r="N20" s="21">
+        <v>6582</v>
+      </c>
+      <c r="O20" s="21">
+        <v>14447952</v>
+      </c>
+      <c r="P20" s="21">
+        <v>14750839</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>14444968</v>
+      </c>
+      <c r="R20" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="E12" s="25" t="s">
+      <c r="S20" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="21">
+        <v>1397</v>
+      </c>
+      <c r="D21" s="21">
+        <v>352</v>
+      </c>
+      <c r="E21" s="21">
+        <v>913142</v>
+      </c>
+      <c r="F21" s="21">
+        <v>216261</v>
+      </c>
+      <c r="G21" s="21">
+        <v>1960446</v>
+      </c>
+      <c r="H21" s="21">
+        <v>505681</v>
+      </c>
+      <c r="I21" s="21">
+        <v>397</v>
+      </c>
+      <c r="J21" s="21">
+        <v>422</v>
+      </c>
+      <c r="K21" s="21">
+        <v>388</v>
+      </c>
+      <c r="L21" s="21">
+        <v>4582</v>
+      </c>
+      <c r="M21" s="21">
+        <v>2137</v>
+      </c>
+      <c r="N21" s="21">
+        <v>2136</v>
+      </c>
+      <c r="O21" s="21">
+        <v>4893684</v>
+      </c>
+      <c r="P21" s="21">
+        <v>4559418</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>4648276</v>
+      </c>
+      <c r="R21" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="F12" s="25" t="s">
+      <c r="S21" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A22" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="21">
+        <v>35588834</v>
+      </c>
+      <c r="D22" s="21">
+        <v>8416162</v>
+      </c>
+      <c r="E22" s="21">
+        <v>1169262110</v>
+      </c>
+      <c r="F22" s="21">
+        <v>259592593</v>
+      </c>
+      <c r="G22" s="21">
+        <v>4876362791</v>
+      </c>
+      <c r="H22" s="21">
+        <v>1166476151</v>
+      </c>
+      <c r="I22" s="21">
+        <v>423</v>
+      </c>
+      <c r="J22" s="21">
+        <v>450</v>
+      </c>
+      <c r="K22" s="21">
+        <v>418</v>
+      </c>
+      <c r="L22" s="21">
+        <v>5660317</v>
+      </c>
+      <c r="M22" s="21">
+        <v>5553714</v>
+      </c>
+      <c r="N22" s="21">
+        <v>5546780</v>
+      </c>
+      <c r="O22" s="21">
+        <v>8497260448</v>
+      </c>
+      <c r="P22" s="21">
+        <v>8741242519</v>
+      </c>
+      <c r="Q22" s="21">
+        <v>9336883548</v>
+      </c>
+      <c r="R22" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="G12" s="25" t="s">
+      <c r="S22" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A23" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="21">
+        <v>601605</v>
+      </c>
+      <c r="D23" s="21">
+        <v>122826</v>
+      </c>
+      <c r="E23" s="21">
+        <v>19136027</v>
+      </c>
+      <c r="F23" s="21">
+        <v>5152213</v>
+      </c>
+      <c r="G23" s="21">
+        <v>87978667</v>
+      </c>
+      <c r="H23" s="21">
+        <v>22577223</v>
+      </c>
+      <c r="I23" s="21">
+        <v>490</v>
+      </c>
+      <c r="J23" s="21">
+        <v>371</v>
+      </c>
+      <c r="K23" s="21">
+        <v>390</v>
+      </c>
+      <c r="L23" s="21">
+        <v>114596</v>
+      </c>
+      <c r="M23" s="21">
+        <v>114043</v>
+      </c>
+      <c r="N23" s="21">
+        <v>113938</v>
+      </c>
+      <c r="O23" s="21">
+        <v>150531955</v>
+      </c>
+      <c r="P23" s="21">
+        <v>171785536</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>177875251</v>
+      </c>
+      <c r="R23" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="H12" s="25" t="s">
+      <c r="S23" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" s="21">
+        <v>2672629</v>
+      </c>
+      <c r="D24" s="21">
+        <v>608689</v>
+      </c>
+      <c r="E24" s="21">
+        <v>62770262</v>
+      </c>
+      <c r="F24" s="21">
+        <v>17333059</v>
+      </c>
+      <c r="G24" s="21">
+        <v>212272976</v>
+      </c>
+      <c r="H24" s="21">
+        <v>53993596</v>
+      </c>
+      <c r="I24" s="21">
+        <v>439</v>
+      </c>
+      <c r="J24" s="21">
+        <v>362</v>
+      </c>
+      <c r="K24" s="21">
+        <v>393</v>
+      </c>
+      <c r="L24" s="21">
+        <v>349843</v>
+      </c>
+      <c r="M24" s="21">
+        <v>336775</v>
+      </c>
+      <c r="N24" s="21">
+        <v>336662</v>
+      </c>
+      <c r="O24" s="21">
+        <v>432184788</v>
+      </c>
+      <c r="P24" s="21">
+        <v>459236302</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>495794131</v>
+      </c>
+      <c r="R24" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="I12" s="25" t="s">
-[...11 lines deleted...]
-      <c r="M12" s="25" t="s">
+      <c r="S24" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="21">
+        <v>3408916</v>
+      </c>
+      <c r="D25" s="21">
+        <v>834743</v>
+      </c>
+      <c r="E25" s="21">
+        <v>49765189</v>
+      </c>
+      <c r="F25" s="21">
+        <v>15389139</v>
+      </c>
+      <c r="G25" s="21">
+        <v>182975005</v>
+      </c>
+      <c r="H25" s="21">
+        <v>46409415</v>
+      </c>
+      <c r="I25" s="21">
+        <v>408</v>
+      </c>
+      <c r="J25" s="21">
+        <v>323</v>
+      </c>
+      <c r="K25" s="21">
+        <v>394</v>
+      </c>
+      <c r="L25" s="21">
+        <v>291370</v>
+      </c>
+      <c r="M25" s="21">
+        <v>280905</v>
+      </c>
+      <c r="N25" s="21">
+        <v>280481</v>
+      </c>
+      <c r="O25" s="21">
+        <v>354148075</v>
+      </c>
+      <c r="P25" s="21">
+        <v>392014170</v>
+      </c>
+      <c r="Q25" s="21">
+        <v>423997928</v>
+      </c>
+      <c r="R25" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="S25" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="21">
+        <v>9770302</v>
+      </c>
+      <c r="D26" s="21">
+        <v>2501922</v>
+      </c>
+      <c r="E26" s="21">
+        <v>86450963</v>
+      </c>
+      <c r="F26" s="21">
+        <v>31247438</v>
+      </c>
+      <c r="G26" s="21">
+        <v>312028567</v>
+      </c>
+      <c r="H26" s="21">
+        <v>80737210</v>
+      </c>
+      <c r="I26" s="21">
+        <v>391</v>
+      </c>
+      <c r="J26" s="21">
+        <v>277</v>
+      </c>
+      <c r="K26" s="21">
+        <v>386</v>
+      </c>
+      <c r="L26" s="21">
+        <v>547043</v>
+      </c>
+      <c r="M26" s="21">
+        <v>534151</v>
+      </c>
+      <c r="N26" s="21">
+        <v>533076</v>
+      </c>
+      <c r="O26" s="21">
+        <v>645827197</v>
+      </c>
+      <c r="P26" s="21">
+        <v>719621432</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>791175021</v>
+      </c>
+      <c r="R26" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="S26" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="21">
+        <v>5028057</v>
+      </c>
+      <c r="D27" s="21">
+        <v>1277175</v>
+      </c>
+      <c r="E27" s="21">
+        <v>23213218</v>
+      </c>
+      <c r="F27" s="21">
+        <v>10112383</v>
+      </c>
+      <c r="G27" s="21">
+        <v>93177160</v>
+      </c>
+      <c r="H27" s="21">
+        <v>24355496</v>
+      </c>
+      <c r="I27" s="21">
+        <v>394</v>
+      </c>
+      <c r="J27" s="21">
+        <v>230</v>
+      </c>
+      <c r="K27" s="21">
+        <v>383</v>
+      </c>
+      <c r="L27" s="21">
+        <v>157583</v>
+      </c>
+      <c r="M27" s="21">
+        <v>154523</v>
+      </c>
+      <c r="N27" s="21">
+        <v>153990</v>
+      </c>
+      <c r="O27" s="21">
+        <v>170389074</v>
+      </c>
+      <c r="P27" s="21">
+        <v>208874413</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>234558969</v>
+      </c>
+      <c r="R27" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="S27" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A28" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="21">
+        <v>21481509</v>
+      </c>
+      <c r="D28" s="21">
+        <v>5345354</v>
+      </c>
+      <c r="E28" s="21">
+        <v>241335659</v>
+      </c>
+      <c r="F28" s="21">
+        <v>79234231</v>
+      </c>
+      <c r="G28" s="21">
+        <v>888432375</v>
+      </c>
+      <c r="H28" s="21">
+        <v>228072941</v>
+      </c>
+      <c r="I28" s="21">
+        <v>402</v>
+      </c>
+      <c r="J28" s="21">
+        <v>305</v>
+      </c>
+      <c r="K28" s="21">
+        <v>390</v>
+      </c>
+      <c r="L28" s="21">
+        <v>1460435</v>
+      </c>
+      <c r="M28" s="21">
+        <v>1420397</v>
+      </c>
+      <c r="N28" s="21">
+        <v>1418147</v>
+      </c>
+      <c r="O28" s="21">
+        <v>1753081089</v>
+      </c>
+      <c r="P28" s="21">
+        <v>1951531853</v>
+      </c>
+      <c r="Q28" s="21">
+        <v>2123401300</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="S28" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="7" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A29" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="C29" s="21">
+        <v>57956808</v>
+      </c>
+      <c r="D29" s="21">
+        <v>13986157</v>
+      </c>
+      <c r="E29" s="21">
+        <v>1643049413</v>
+      </c>
+      <c r="F29" s="21">
+        <v>377688502</v>
+      </c>
+      <c r="G29" s="21">
+        <v>6683680465</v>
+      </c>
+      <c r="H29" s="21">
+        <v>1610865505</v>
+      </c>
+      <c r="I29" s="21">
+        <v>414</v>
+      </c>
+      <c r="J29" s="21">
+        <v>435</v>
+      </c>
+      <c r="K29" s="21">
+        <v>415</v>
+      </c>
+      <c r="L29" s="21">
+        <v>8148740</v>
+      </c>
+      <c r="M29" s="21">
+        <v>8009945</v>
+      </c>
+      <c r="N29" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="N12" s="25" t="s">
-[...81 lines deleted...]
-      <c r="B14" s="36" t="s">
+      <c r="O29" s="21">
+        <v>12043797250</v>
+      </c>
+      <c r="P29" s="21">
+        <v>12417270263</v>
+      </c>
+      <c r="Q29" s="21">
+        <v>13211312199</v>
+      </c>
+      <c r="R29" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="S29" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="8" customFormat="1" ht="7.5" customHeight="1">
+      <c r="A30" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="39"/>
+      <c r="O30" s="39"/>
+      <c r="P30" s="39"/>
+      <c r="Q30" s="39"/>
+      <c r="R30" s="39"/>
+      <c r="S30" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="8" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A31" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="34" t="s">
-[...788 lines deleted...]
-      <c r="M27" s="40" t="s">
+      <c r="B31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="38"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="38"/>
+      <c r="H31" s="38"/>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="38"/>
+      <c r="O31" s="38"/>
+      <c r="P31" s="38"/>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="16" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="7" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A32" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="36"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="36"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="36"/>
+      <c r="M32" s="36"/>
+      <c r="N32" s="36"/>
+      <c r="O32" s="36"/>
+      <c r="P32" s="36"/>
+      <c r="Q32" s="36"/>
+      <c r="R32" s="36"/>
+      <c r="S32" s="36"/>
+      <c r="T32" s="36"/>
+      <c r="U32" s="36"/>
+      <c r="V32" s="36"/>
+      <c r="W32" s="36"/>
+      <c r="X32" s="36"/>
+      <c r="Y32" s="36"/>
+      <c r="Z32" s="36"/>
+      <c r="AA32" s="36"/>
+      <c r="AB32" s="36"/>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="36" t="s">
         <v>85</v>
       </c>
-      <c r="N27" s="40" t="s">
-[...350 lines deleted...]
-      <c r="M33" s="40" t="s">
+      <c r="B33" s="36"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36"/>
+      <c r="M33" s="36"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="36"/>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="36"/>
+      <c r="R33" s="36"/>
+      <c r="S33" s="36"/>
+      <c r="T33" s="36"/>
+      <c r="U33" s="36"/>
+      <c r="V33" s="36"/>
+      <c r="W33" s="36"/>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="36"/>
+      <c r="Z33" s="36"/>
+      <c r="AA33" s="36"/>
+      <c r="AB33" s="36"/>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="N33" s="40" t="s">
-[...222 lines deleted...]
-      <c r="R40" s="49"/>
+      <c r="B34" s="36"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="36"/>
+      <c r="N34" s="36"/>
+      <c r="O34" s="36"/>
+      <c r="P34" s="36"/>
+      <c r="Q34" s="36"/>
+      <c r="R34" s="36"/>
+      <c r="S34" s="36"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="36"/>
+      <c r="V34" s="36"/>
+      <c r="W34" s="36"/>
+      <c r="X34" s="36"/>
+      <c r="Y34" s="36"/>
+      <c r="Z34" s="36"/>
+      <c r="AA34" s="36"/>
+      <c r="AB34" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...22 lines deleted...]
-    <mergeCell ref="A35:R35"/>
+  <mergeCells count="20">
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="I4:K4"/>
+    <mergeCell ref="L4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="R4:R5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="A32:AB32"/>
+    <mergeCell ref="A33:AB33"/>
+    <mergeCell ref="A34:AB34"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="A31:R31"/>
+    <mergeCell ref="A30:R30"/>
+    <mergeCell ref="O6:Q6"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:N6"/>
   </mergeCells>
   <pageMargins left="0.08" right="0.08" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...27 lines deleted...]
-  </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:AB42"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A23" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A42" sqref="A42:AB42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
-    <col min="3" max="3" width="25" customWidth="1"/>
+    <col min="3" max="3" width="48.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...34 lines deleted...]
-      <c r="E5" s="23"/>
+    <row r="1" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A1" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="5"/>
+      <c r="H1" s="5"/>
+    </row>
+    <row r="2" spans="1:9" ht="2.25" customHeight="1">
+      <c r="A2" s="45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="F2" s="5"/>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:9" ht="47.25" customHeight="1">
+      <c r="A3" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="34" t="s">
+        <v>123</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="10"/>
+      <c r="F3" s="11"/>
+      <c r="H3" s="6"/>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A4" s="42"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="10"/>
+      <c r="F4" s="11"/>
+      <c r="H4" s="6"/>
+    </row>
+    <row r="5" spans="1:9" ht="5.25" customHeight="1">
+      <c r="A5" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="10"/>
+      <c r="F5" s="11"/>
+      <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A6" s="58" t="s">
-[...36 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="A6" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="10"/>
+      <c r="F6" s="11"/>
+      <c r="H6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" s="10"/>
+      <c r="F7" s="11"/>
+      <c r="H7" s="6"/>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A8" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
       <c r="H8" s="6"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A9" s="55"/>
-[...1 lines deleted...]
-      <c r="C9" s="16" t="s">
+      <c r="A9" s="30"/>
+      <c r="B9" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="10"/>
+      <c r="F9" s="11"/>
+      <c r="H9" s="6"/>
+    </row>
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="28" t="s">
-[...20 lines deleted...]
-      <c r="F10" s="15"/>
+      <c r="B10" s="33"/>
+      <c r="C10" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="12"/>
+      <c r="F10" s="11"/>
+      <c r="G10"/>
       <c r="H10" s="6"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A11" s="14" t="s">
+      <c r="A11" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="10"/>
+      <c r="F11" s="11"/>
+      <c r="H11" s="6"/>
+    </row>
+    <row r="12" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="10"/>
+      <c r="F12" s="11"/>
+      <c r="H12" s="6"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="10"/>
+      <c r="F13" s="11"/>
+      <c r="H13" s="6"/>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A14" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="10"/>
+      <c r="F14" s="11"/>
+      <c r="H14" s="6"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A15" s="30"/>
+      <c r="B15" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="10"/>
+      <c r="F15" s="11"/>
+      <c r="H15" s="6"/>
+    </row>
+    <row r="16" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A16" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="33"/>
+      <c r="C16" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" s="12"/>
+      <c r="F16" s="11"/>
+      <c r="G16"/>
+      <c r="H16" s="6"/>
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A17" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="17" t="s">
-[...62 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="B17" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="10"/>
+      <c r="F17" s="11"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="10"/>
+      <c r="F18" s="11"/>
+      <c r="H18" s="6"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A19" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E19" s="10"/>
+      <c r="F19" s="11"/>
+      <c r="H19" s="6"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="11"/>
+      <c r="H20" s="6"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A21" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="10"/>
+      <c r="F21" s="11"/>
+      <c r="H21" s="6"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A22" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E22" s="10"/>
+      <c r="F22" s="11"/>
+      <c r="H22" s="6"/>
+    </row>
+    <row r="23" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A23" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="10"/>
+      <c r="F23" s="11"/>
+      <c r="H23" s="6"/>
+    </row>
+    <row r="24" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="10"/>
+      <c r="F24" s="11"/>
+      <c r="H24" s="6"/>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A25" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="10"/>
+      <c r="F25" s="11"/>
+      <c r="H25" s="6"/>
+    </row>
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A26" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="21"/>
-[...194 lines deleted...]
-      <c r="F26" s="15"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="12"/>
+      <c r="F26" s="11"/>
+      <c r="G26"/>
       <c r="H26" s="6"/>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A27" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="17" t="s">
+      <c r="A27" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="18">
-[...6 lines deleted...]
-      <c r="F27" s="15"/>
+      <c r="B27" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" s="10"/>
+      <c r="F27" s="11"/>
       <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A28" s="14" t="s">
-[...12 lines deleted...]
-      <c r="F28" s="15"/>
+      <c r="A28" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="10"/>
+      <c r="F28" s="11"/>
       <c r="H28" s="6"/>
     </row>
     <row r="29" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A29" s="14" t="s">
-[...12 lines deleted...]
-      <c r="F29" s="15"/>
+      <c r="A29" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="11"/>
       <c r="H29" s="6"/>
     </row>
     <row r="30" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A30" s="14" t="s">
-[...12 lines deleted...]
-      <c r="F30" s="15"/>
+      <c r="A30" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" s="10"/>
+      <c r="F30" s="11"/>
       <c r="H30" s="6"/>
     </row>
     <row r="31" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A31" s="20" t="s">
-[...10 lines deleted...]
-      <c r="F31" s="15"/>
+      <c r="A31" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="33"/>
+      <c r="C31" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="12"/>
+      <c r="F31" s="11"/>
       <c r="G31"/>
       <c r="H31" s="6"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A32" s="14" t="s">
-[...12 lines deleted...]
-      <c r="F32" s="15"/>
+      <c r="A32" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="10"/>
+      <c r="F32" s="11"/>
       <c r="H32" s="6"/>
     </row>
-    <row r="33" spans="1:9" ht="15.75" customHeight="1">
-[...13 lines deleted...]
-      <c r="F33" s="15"/>
+    <row r="33" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A33" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E33" s="10"/>
+      <c r="F33" s="11"/>
       <c r="H33" s="6"/>
     </row>
-    <row r="34" spans="1:9" ht="15.75" customHeight="1">
-[...13 lines deleted...]
-      <c r="F34" s="15"/>
+    <row r="34" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A34" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E34" s="10"/>
+      <c r="F34" s="11"/>
       <c r="H34" s="6"/>
     </row>
-    <row r="35" spans="1:9" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B35" s="17" t="s">
+    <row r="35" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A35" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E35" s="10"/>
+      <c r="F35" s="11"/>
+      <c r="H35" s="6"/>
+    </row>
+    <row r="36" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A36" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D36" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" s="10"/>
+      <c r="F36" s="11"/>
+      <c r="H36" s="6"/>
+    </row>
+    <row r="37" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A37" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="30"/>
+      <c r="C37" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="10"/>
+      <c r="F37" s="11"/>
+      <c r="H37" s="6"/>
+    </row>
+    <row r="38" spans="1:28" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="C35" s="18">
-[...57 lines deleted...]
-      <c r="F38" s="15"/>
+      <c r="B38" s="30"/>
+      <c r="C38" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="D38" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="10"/>
+      <c r="F38" s="11"/>
       <c r="H38" s="6"/>
     </row>
-    <row r="39" spans="1:9" ht="15.75" customHeight="1">
-[...13 lines deleted...]
-      <c r="F39" s="15"/>
+    <row r="39" spans="1:28" ht="7.5" customHeight="1">
+      <c r="A39" s="46" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" s="46"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" s="10"/>
+      <c r="F39" s="11"/>
       <c r="H39" s="6"/>
     </row>
-    <row r="40" spans="1:9" ht="15.75" customHeight="1">
-[...105 lines deleted...]
-      <c r="F47" s="14"/>
+    <row r="40" spans="1:28">
+      <c r="A40" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B40" s="36"/>
+      <c r="C40" s="36"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="36"/>
+      <c r="F40" s="36"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="36"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="36"/>
+      <c r="K40" s="36"/>
+      <c r="L40" s="36"/>
+      <c r="M40" s="36"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="36"/>
+      <c r="P40" s="36"/>
+      <c r="Q40" s="36"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="36"/>
+      <c r="T40" s="36"/>
+      <c r="U40" s="36"/>
+      <c r="V40" s="36"/>
+      <c r="W40" s="36"/>
+      <c r="X40" s="36"/>
+      <c r="Y40" s="36"/>
+      <c r="Z40" s="36"/>
+      <c r="AA40" s="36"/>
+      <c r="AB40" s="36"/>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="36"/>
+      <c r="C41" s="36"/>
+      <c r="D41" s="36"/>
+      <c r="E41" s="36"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="36"/>
+      <c r="H41" s="36"/>
+      <c r="I41" s="36"/>
+      <c r="J41" s="36"/>
+      <c r="K41" s="36"/>
+      <c r="L41" s="36"/>
+      <c r="M41" s="36"/>
+      <c r="N41" s="36"/>
+      <c r="O41" s="36"/>
+      <c r="P41" s="36"/>
+      <c r="Q41" s="36"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="36"/>
+      <c r="T41" s="36"/>
+      <c r="U41" s="36"/>
+      <c r="V41" s="36"/>
+      <c r="W41" s="36"/>
+      <c r="X41" s="36"/>
+      <c r="Y41" s="36"/>
+      <c r="Z41" s="36"/>
+      <c r="AA41" s="36"/>
+      <c r="AB41" s="36"/>
+    </row>
+    <row r="42" spans="1:28">
+      <c r="A42" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" s="36"/>
+      <c r="C42" s="36"/>
+      <c r="D42" s="36"/>
+      <c r="E42" s="36"/>
+      <c r="F42" s="36"/>
+      <c r="G42" s="36"/>
+      <c r="H42" s="36"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="36"/>
+      <c r="L42" s="36"/>
+      <c r="M42" s="36"/>
+      <c r="N42" s="36"/>
+      <c r="O42" s="36"/>
+      <c r="P42" s="36"/>
+      <c r="Q42" s="36"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="36"/>
+      <c r="T42" s="36"/>
+      <c r="U42" s="36"/>
+      <c r="V42" s="36"/>
+      <c r="W42" s="36"/>
+      <c r="X42" s="36"/>
+      <c r="Y42" s="36"/>
+      <c r="Z42" s="36"/>
+      <c r="AA42" s="36"/>
+      <c r="AB42" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="A44:C44"/>
+  <mergeCells count="8">
+    <mergeCell ref="A41:AB41"/>
+    <mergeCell ref="A42:AB42"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A40:AB40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...27 lines deleted...]
-  </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>GFRV_VÖ_HHüber</vt:lpstr>
-      <vt:lpstr>Schulden</vt:lpstr>
+      <vt:lpstr>Realsteuervergleich_NDS_2025</vt:lpstr>
+      <vt:lpstr>Schulden_NDS_2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>