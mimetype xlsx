--- v0 (2026-05-02)
+++ v1 (2026-10-23)
@@ -6,81 +6,81 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Hannover\Dez43\Jahresrechnung(GFR)\2025\Vorbereitung\Homepage GFR 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RehmMartinLSN\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B7DA32F-CEAE-41BD-9D58-6532D8A52775}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C22FAA4B-FCDD-403A-B8E3-CD85871D32C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="33780" yWindow="2760" windowWidth="21600" windowHeight="12645" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$G$142</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$G$144</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$1:$6</definedName>
   </definedNames>
-  <calcPr calcId="101716"/>
+  <calcPr calcId="101716" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Produkt</t>
   </si>
   <si>
     <t>Produktbezeichnung</t>
   </si>
   <si>
     <t>Innere Verwaltung</t>
   </si>
   <si>
     <t>Verwaltungssteuerung und -service</t>
   </si>
   <si>
     <t>Statistik und Wahlen</t>
   </si>
   <si>
     <t>Ordnungsangelegenheiten</t>
   </si>
   <si>
     <t>Brandschutz</t>
   </si>
   <si>
     <t>Rettungsdienst</t>
   </si>
   <si>
@@ -465,61 +465,67 @@
     <t xml:space="preserve">Heilpädagogische Leistungen  § 113 Abs. 2 Nr. 3 i.V.m. § 79 SGB IX </t>
   </si>
   <si>
     <t xml:space="preserve">Kenntnisse  und Fähigkeiten / Förderung Verständigung / Mobilität </t>
   </si>
   <si>
     <t>Bürgergeld, Grundsicherung für Arbeitsuchende nach dem Zweiten Buch Sozialgesetzbuch</t>
   </si>
   <si>
     <t>Sonstige/Weitere Leistungen zur Sozialen Teilhabe und Pflegeleistungen nach § 103 Abs. 2 SGB IX</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Jahresrechnungsstatistik  2025 -  Produktkatalog </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">  Stand: Januar 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Leistungen nach dem sozialen Entschädigungsrecht (SGB XIV), bis 2024 Bundesversorgungsgesetz</t>
+  </si>
+  <si>
+    <t>Summenprodukt</t>
+  </si>
+  <si>
+    <t>Nur zu melden in Kombination mit den Kontenklassen (1-Steller) 3 bis 7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Stand: August 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -535,143 +541,156 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -1112,82 +1131,82 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G142"/>
+  <dimension ref="A1:G144"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L15" sqref="L15"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="11.5703125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="5" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C1" s="6"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
     </row>
     <row r="2" spans="1:7" s="19" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B2" s="15"/>
       <c r="C2" s="16"/>
       <c r="D2" s="17" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E2" s="18"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
     </row>
     <row r="3" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
     </row>
     <row r="4" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
@@ -1462,141 +1481,141 @@
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A41" s="4"/>
       <c r="B41" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="8">
         <v>31101</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
     </row>
     <row r="43" spans="1:7" ht="28.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="10">
         <v>31102</v>
       </c>
-      <c r="B43" s="21" t="s">
+      <c r="B43" s="22" t="s">
         <v>116</v>
       </c>
-      <c r="C43" s="21"/>
-[...3 lines deleted...]
-      <c r="G43" s="21"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A44" s="4">
         <v>3111</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
         <v>3112</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A46" s="4">
         <v>3114</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="4">
         <v>3115</v>
       </c>
-      <c r="B47" s="20" t="s">
+      <c r="B47" s="21" t="s">
         <v>110</v>
       </c>
-      <c r="C47" s="20"/>
-[...3 lines deleted...]
-      <c r="G47" s="20"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>3116</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A49" s="4">
         <v>3117</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A50" s="8">
         <v>3118</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A51" s="4">
         <v>3119</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="4"/>
-      <c r="B52" s="23" t="s">
+      <c r="B52" s="24" t="s">
         <v>136</v>
       </c>
-      <c r="C52" s="23"/>
-[...3 lines deleted...]
-      <c r="G52" s="23"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A53" s="4">
         <v>3121</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A54" s="4">
         <v>3122</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>3123</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1635,58 +1654,58 @@
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A60" s="4">
         <v>313</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A61" s="8">
         <v>31401</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
     </row>
     <row r="62" spans="1:7" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="10">
         <v>31402</v>
       </c>
-      <c r="B62" s="22" t="s">
+      <c r="B62" s="23" t="s">
         <v>126</v>
       </c>
-      <c r="C62" s="22"/>
-[...3 lines deleted...]
-      <c r="G62" s="22"/>
+      <c r="C62" s="23"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A63" s="8">
         <v>3141</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A64" s="8">
         <v>3142</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
@@ -1739,58 +1758,58 @@
         <v>134</v>
       </c>
       <c r="C68" s="8"/>
       <c r="D68" s="8"/>
       <c r="E68" s="8"/>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="8">
         <v>3147</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
     </row>
     <row r="70" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="8">
         <v>3148</v>
       </c>
-      <c r="B70" s="20" t="s">
+      <c r="B70" s="21" t="s">
         <v>137</v>
       </c>
-      <c r="C70" s="20"/>
-[...3 lines deleted...]
-      <c r="G70" s="20"/>
+      <c r="C70" s="21"/>
+      <c r="D70" s="21"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="21"/>
+      <c r="G70" s="21"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="8">
         <v>3149</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C71" s="8"/>
       <c r="D71" s="8"/>
       <c r="E71" s="8"/>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>3151</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="4">
         <v>3152</v>
@@ -1820,61 +1839,61 @@
         <v>3155</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C76" s="7"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
     </row>
     <row r="77" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="4">
         <v>3156</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
     </row>
     <row r="78" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="25">
+      <c r="A78" s="20">
         <v>321</v>
       </c>
-      <c r="B78" s="24" t="s">
-[...6 lines deleted...]
-      <c r="G78" s="24"/>
+      <c r="B78" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+      <c r="G78" s="25"/>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>341</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="4">
         <v>343</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A81" s="4">
         <v>344</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2039,58 +2058,58 @@
     <row r="103" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A103" s="4">
         <v>521</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A104" s="4">
         <v>5221</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="4"/>
       <c r="F104" s="4"/>
       <c r="G104" s="4"/>
     </row>
     <row r="105" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="4">
         <v>5222</v>
       </c>
-      <c r="B105" s="20" t="s">
+      <c r="B105" s="21" t="s">
         <v>103</v>
       </c>
-      <c r="C105" s="20"/>
-[...3 lines deleted...]
-      <c r="G105" s="20"/>
+      <c r="C105" s="21"/>
+      <c r="D105" s="21"/>
+      <c r="E105" s="21"/>
+      <c r="F105" s="21"/>
+      <c r="G105" s="21"/>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A106" s="4">
         <v>523</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="107" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A107" s="2"/>
       <c r="B107" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="4">
         <v>531</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="4">
@@ -2140,58 +2159,58 @@
         <v>104</v>
       </c>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="4"/>
       <c r="F114" s="4"/>
       <c r="G114" s="4"/>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A115" s="4">
         <v>5372</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="4"/>
       <c r="F115" s="4"/>
       <c r="G115" s="4"/>
     </row>
     <row r="116" spans="1:7" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="4">
         <v>5381</v>
       </c>
-      <c r="B116" s="20" t="s">
+      <c r="B116" s="21" t="s">
         <v>106</v>
       </c>
-      <c r="C116" s="20"/>
-[...3 lines deleted...]
-      <c r="G116" s="20"/>
+      <c r="C116" s="21"/>
+      <c r="D116" s="21"/>
+      <c r="E116" s="21"/>
+      <c r="F116" s="21"/>
+      <c r="G116" s="21"/>
     </row>
     <row r="117" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="4">
         <v>5382</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="4"/>
       <c r="F117" s="4"/>
       <c r="G117" s="4"/>
     </row>
     <row r="118" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A118" s="2"/>
       <c r="B118" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A119" s="4">
         <v>541</v>
       </c>
       <c r="B119" s="4" t="s">
@@ -2347,50 +2366,64 @@
     <row r="139" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="2"/>
       <c r="B139" s="2" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="140" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A140" s="4">
         <v>611</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="141" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A141" s="4">
         <v>612</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="142" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A142" s="4"/>
       <c r="B142" s="4"/>
+    </row>
+    <row r="143" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A143" s="27">
+        <v>999</v>
+      </c>
+      <c r="B143" s="27" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A144" s="4"/>
+      <c r="B144" s="26" t="s">
+        <v>141</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B105:G105"/>
     <mergeCell ref="B116:G116"/>
     <mergeCell ref="B43:G43"/>
     <mergeCell ref="B62:G62"/>
     <mergeCell ref="B52:G52"/>
     <mergeCell ref="B47:G47"/>
     <mergeCell ref="B70:G70"/>
     <mergeCell ref="B78:G78"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="101" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Word.Picture.8" shapeId="1027" r:id="rId4">
@@ -2492,32 +2525,30 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
       <vt:lpstr>Tabelle2</vt:lpstr>
       <vt:lpstr>Tabelle3</vt:lpstr>
       <vt:lpstr>Tabelle1!Druckbereich</vt:lpstr>
       <vt:lpstr>Tabelle1!Drucktitel</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nds. Landesamt für Statistik</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Heinz.Lamik</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>